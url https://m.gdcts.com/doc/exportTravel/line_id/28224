--- v0 (2026-07-06)
+++ v1 (2026-10-26)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【国庆】埃及游轮11天 ▏纯玩无购物 ▏阿斯旺 ▏圣母玛丽亚教堂 ▏萨拉丁城堡 ▏埃及博物馆 ▏阿布辛贝神庙 ▏孔翁坡神庙 ▏卡纳神庙 ▏红海洪加达 ▏亚历山大 ▏吉萨金字塔群 ▏身人面像（广州MS）行程单</w:t>
+        <w:t xml:space="preserve">埃及游轮11天 ▏纯玩无购物 ▏阿斯旺 ▏圣母玛丽亚教堂 ▏萨拉丁城堡 ▏埃及博物馆 ▏阿布辛贝神庙 ▏孔翁坡神庙 ▏卡纳神庙 ▏红海洪加达 ▏亚历山大 ▏吉萨金字塔群（广州MS）行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -426,53 +426,51 @@
                 <w:br/>
                 特别安排埃及特色烤鸽子餐
                 <w:br/>
                 特别安排金字塔景观餐厅用餐
                 <w:br/>
                 特别安排艾资哈尔公园烤肉餐
                 <w:br/>
                 享用金字塔附近景观下午茶
                 <w:br/>
                 享用亚历山大烤鱼餐
                 <w:br/>
                 特别安排特色努比亚餐
                 <w:br/>
                 中式餐升级10菜1汤
                 <w:br/>
                 升级中式海鲜火锅餐
                 <w:br/>
                 红海酒店自助午/晚餐，免费升级无限畅饮非酒精饮料
                 <w:br/>
                 【尊享礼遇】
                 <w:br/>
                 尊享体验：
                 <w:br/>
                 1）百年传奇米娜宫酒店享用丰盛自助餐
                 <w:br/>
-                2）特别安排金字塔旅拍体验，在历史与光影里定格，拍摄您的专属瞬间
-[...1 lines deleted...]
-                3）赠送埃及旅行三件套必备物品
+                2）赠送埃及旅行三件套必备物品
                 <w:br/>
                 【十全礼遇】
                 <w:br/>
                 1）埃及10G流量卡+特色小礼物
                 <w:br/>
                 2）卢克索风帆船，游弋尼罗河之上，欣赏尼罗河风光
                 <w:br/>
                 3）前往香蕉岛，观看鳄鱼，体验当地民居
                 <w:br/>
                 4）乘坐马车巡游卢克索，感受当地人特有的生活方式
                 <w:br/>
                 5）开罗老城区咖啡点心下午茶，学埃及棋&amp;品水烟
                 <w:br/>
                 6）参观阿斯旺最大的人工湖-纳赛尔湖
                 <w:br/>
                 7）含自费价值USD90/人亚历山大一日游
                 <w:br/>
                 8) 含自费价值USD50/人萨拉丁城堡
                 <w:br/>
                 9) 含自费价值USD160/人阿布辛贝神庙
                 <w:br/>
                 10）含自费价值USD70/人努比亚村部落
                 <w:br/>
                 【十美必游】
                 <w:br/>
@@ -1597,67 +1595,67 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                国际交通：国际间往返经济舱团体机票、机场税。 
+                1、国际交通：国际间往返经济舱团体机票、机场税。 
                 <w:br/>
                 2、住宿：行程中所列星级酒店的双人间。
                 <w:br/>
                 3、用车：境外旅游巴士及外籍司机；（根据团队人数，保证一人一座）;
                 <w:br/>
                 4、用餐： 行程中所列餐食，午晚餐为中式团队餐（10-12人一桌)或特色餐（以行程为准）。
                 <w:br/>
                 5、门票： 行程中所列景点的首道门票（不含景区内的二道门票及个人消费）。
                 <w:br/>
                 6、导游司机标准：全程中文领队，境外专业司机和中文导游或司机兼导游。
                 <w:br/>
                 7、旅行社责任险
                 <w:br/>
-                8.签证费用：RMB200/人
-[...1 lines deleted...]
-                9.境外司机导游服务费：RMB2000/人
+                8、含签证费用：RMB200/人
+                <w:br/>
+                9、境外司机导游服务费：RMB2000/人
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -2940,51 +2938,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-07</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>