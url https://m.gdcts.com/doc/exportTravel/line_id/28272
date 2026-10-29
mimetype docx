--- v0 (2025-10-03)
+++ v1 (2026-10-29)
@@ -393,730 +393,286 @@
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 【 缤纷景点】
                 <w:br/>
                 赏金光灿灿、气势恢宏的亚洲空心佛塔，了解傣族佛教文化
                 <w:br/>
                 我国三大地热奇怪之一“热海景区”
-                <w:br/>
-[...10 lines deleted...]
-                全程入住网评3晚四钻+升级2晚五钻酒店
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
-        <w:gridCol w:w="1200" w:type="dxa"/>
-[...2 lines deleted...]
-        <w:gridCol w:w="2000" w:type="dxa"/>
+        <w:gridCol w:w="10500" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="lineSchedulings"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1200" w:type="dxa"/>
+            <w:tcW w:w="10500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
+            <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">天数</w:t>
-[...21 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">行程详情</w:t>
-            </w:r>
-[...44 lines deleted...]
-              <w:t xml:space="preserve">住宿</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
-          <w:tcPr/>
-[...16 lines deleted...]
-          <w:tcPr/>
+          <w:tcPr>
+            <w:gridSpan w:val="2"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州-昆明（航程约3小时）
-[...4 lines deleted...]
-                <w:br/>
+                Day1
+                <w:br/>
+                交通Q/v
+                <w:br/>
+                起始地-昆明
+                <w:br/>
+                <w:br/>
+                餐饮服务
+                <w:br/>
+                不含餐，贵宾可自行品尝云南当地特色小吃
+                <w:br/>
+                <w:br/>
+                ★各位贵宾乘坐航班前往昆明后，我社安排专人鲜花接机。
+                <w:br/>
+                ★入住酒店休息。
+                <w:br/>
+                <w:br/>
+                温馨提示: 
+                <w:br/>
+                1、早晚温差较大，请您注意添减衣物的准备；
+                <w:br/>
+                2、出行必备：雨衣或雨伞、运动鞋、感冒药、肠胃药、防虫膏药、防晒油、太阳帽、太阳镜等。
                 <w:br/>
                 温馨提示：
                 <w:br/>
-                1、	当您入住酒店后要做好体力储备，尤其是初上高原的贵宾，请注意不要剧烈运动和过量饮酒。今天没有安排团体膳食，各位贵宾可自行品尝云南特色小吃。
-[...12 lines deleted...]
-                到达城市：昆明市
+                1、昆明市区海拔1890米，初上高原，请注意不要剧烈运动和过量饮酒，入住酒店后注意休息，做好体力储备，养足精神，为接下来的旅程做好充分的准备，在房间内休息记得将门反锁，扣上安全栓。昆明早晚温差较大，请您注意添减衣物。
+                <w:br/>
+                2、今日无餐饮安排，大家可自行品尝云南风味小吃，在自由出行时，请您保管好个人财物。精心为你推荐昆明周边的美食：三七汽锅鸡、野生菌火锅、小锅米线、烧饵块等等的一系列琳琅满目的小吃，吃嗨心，逛舒心。切记早回酒店休息，准备第二天的完美行程！
+                <w:br/>
+                3、报名时请留下你在旅行期间使用的手机号码并保持畅通，方便接机师傅与你联系并在机场出口第一时间接到你。
+                <w:br/>
+                <w:br/>
+                昆明参考酒店 ：昆明美豪酒店（昆明新螺蛳湾塔密地铁站店）或昆明皓悦酒店（吾悦广场阜外医院店）或明宇丽呈（世纪金源大都摩天购物中心店）或同级其他酒店
+                <w:br/>
+                Day2
+                <w:br/>
+                交通v
+                <w:br/>
+                昆明动车—保山—芒市—勐焕大金塔—姐告国门—入住瑞丽酒店
+                <w:br/>
+                <w:br/>
+                餐饮服务
+                <w:br/>
+                早中晚
+                <w:br/>
+                <w:br/>
+                ★酒店内享用早餐
+                <w:br/>
+                ★后乘坐动车前往保山。
+                <w:br/>
+                ★安排中餐。
+                <w:br/>
+                ★后前往位于德宏州潞西市城东南南传佛教第一塔之称的【勐焕大金塔】（游览时间约60分钟左右） 、勐焕大金塔是中国第一金佛塔，亚洲第一空心佛塔，座落在芒市东南部孔雀湖畔的雷牙让山顶。青山绿水间的&amp;quot;勐焕大金塔&amp;quot;金光灿灿，光彩夺目，雄伟壮观，更显神圣。是芒市标志性的建筑，也是生活在这里的傣族人民的圣地。
+                <w:br/>
+                ★参观被誉为“祖国西南沙头角”的——【姐告国门】（游览时间30分钟左右）， 中缅姐告国门口岸为国家级的边贸口岸 ，是中国对缅贸易陆路通道最繁忙的地区之一 ，国门对面是缅甸木姐镇。姐告口岸分为三座宏伟建筑 ，依边境而建 ，中间为主国门 ，右边为货物通道 ，左边为人员通道。
+                <w:br/>
+                ★安排晚餐。
+                <w:br/>
+                ★后入住酒店休息。
+                <w:br/>
+                <w:br/>
+                瑞丽参考酒店：瑞丽拉颂酒店或德宏瑞丽凯里亚德温泉度假酒店或同级其他酒店
+                <w:br/>
+                Day3
+                <w:br/>
+                交通v
+                <w:br/>
+                一寨两国—和顺古镇—体验杜鹃王温泉—入住酒店
+                <w:br/>
+                <w:br/>
+                餐饮服务
+                <w:br/>
+                早中晚
+                <w:br/>
+                <w:br/>
+                ★酒店内享用早餐
+                <w:br/>
+                ★ 游览国家 AAA 级景区、著名的中缅边境 71号界碑所在地【一寨两国】（游览时间90分钟左右），参观傣族村寨，国境线将一个傣族村寨一分为二，成为典型的“一个寨子两个国家”地理奇观。寨子里的两国老百姓语言相通、习俗相同 ，他们同走一条路 ，共饮一井水 ，同赶一场集 ，和睦相处 ，世代相承 ，传为佳话。
+                <w:br/>
+                ★安排中餐。
+                <w:br/>
+                ★中餐后驱车前往极边第一城——腾冲，后游览【和顺古镇】（游览时间 120 分钟左右）和顺古镇是中央电视台评选的中国十大魅力名镇，这里保存了较多的古建筑，祠堂、牌坊、荷池、洗衣亭比比皆是，有全国最大的乡村图书馆，艾思奇故居，龙潭，元龙阁，文昌宫，和顺民居、和顺小巷，了解和顺由马帮、玉石发迹的百年商号，体验侨乡文化。
+                <w:br/>
+                ★体验【杜鹃王森林温泉】（温泉时长 120 分钟、泳衣需自备）。位于云南省腾冲市石头山杜鹃王古木博览园对面，这是一家天然森林温泉，拥有 36 个露天温泉泡池，私享高原原脉碳酸泉，温度舒适、富含多种矿物质，在这里您可以倾听鸟鸣、溪流和风的和谐之声，感受大自然的魅力;在古木、温泉中舒缓疲惫的身心，让大自然的力量滋养您。(附赠项目，费用不退)
+                <w:br/>
+                ★安排晚餐。
+                <w:br/>
+                ★后入住酒店休息。
+                <w:br/>
+                <w:br/>
+                腾冲五钻参考酒店：腾冲世纪金源大饭店高级房，智选假日酒店或同级酒店
+                <w:br/>
+                Day4
+                <w:br/>
+                交通v
+                <w:br/>
+                热海景区、赠送草绳温泉蛋-银杏村/滇西抗战纪念馆/东山草场—入住酒店
+                <w:br/>
+                <w:br/>
+                餐饮服务
+                <w:br/>
+                早中晚        
+                <w:br/>
+                <w:br/>
+                ★酒店内享用早餐
+                <w:br/>
+                ★后驱车前往腾冲游览【热海公园】(游览时间90分钟左右、含电瓶车)，腾冲热海是云南西部最大的热气田，具有高温高压喷泉、汽泉、沸泉等度集中的特点。其地热显示特征有喷气孔、冒气地面、热沸泉、喷泉、热水泉华等7种景观。其中具有较高观赏价值的有大滚锅、热龙抱柱、珍珠泉、怀胎井、蛤蟆嘴等世界奇观。特别体验安排——赠送草绳串鸡蛋（每人一枚）
+                <w:br/>
+                解锁“云南十八怪”趣味玩法，用稻草将鸡蛋串起，放入热海地热蒸锅中熏蒸。★安排中餐：铜锅黄牛煲铜
+                <w:br/>
+                ★游览【银杏村】（游览时间90分钟左右，已含景区电瓶车）这是电影（武侠）拍摄地、静谧梦幻的腾冲银杏村！这里，是宛如天堂的静谧秋景；这里，是冬季里的金色梦想； 这是电影《武侠》的拍摄地；这里，是天堂的后花园，这里&amp;quot;村在林中，林在村中&amp;quot;相互依托；这里，是天下第一银杏王国。每到深秋，房前屋后，黄叶纷飞，异常美丽。珍贵的百年银杏树让这个小村庄显得古朴和深邃。你可以尽情地在天堂里撒欢，让灵魂在金黄之间自由飘逸，为那一树树灿若黄金的奇特景观叹服！备注：10月8日—12月11日游览银杏村（含电瓶车），12月12日—次年6月9日游览滇西抗战纪念馆，6月10日—10月7日游览东山草场（含电瓶车）
+                <w:br/>
+                ★安排晚餐。
+                <w:br/>
+                ★后入住酒店休息。
+                <w:br/>
+                <w:br/>
+                腾冲五钻参考酒店：腾冲世纪金源大饭店高级房，智选假日酒店或同级酒店
+                <w:br/>
+                Day5
+                <w:br/>
+                交通v
+                <w:br/>
+                北海湿地—保山动车至昆明—入住昆明四钻酒店
+                <w:br/>
+                <w:br/>
+                餐饮服务
+                <w:br/>
+                早中        
+                <w:br/>
+                <w:br/>
+                ★酒店内享用早餐
+                <w:br/>
+                ★游览【北海湿地】（游览时间90分钟左右、含划船）这是云南省唯一的国家湿地保护区 ，由青海和北海两个毗邻的天然湖泊组成 ，大片漂浮于水面的陆地 ，犹如五彩缤纷的巨型花毯,被誉为“灵池登镜”。★安排中餐：火山热海宴。
+                <w:br/>
+                ★后驱车前往保山站，换乘动车返昆明。
+                <w:br/>
+                ★入住酒店休息。
+                <w:br/>
+                <w:br/>
+                昆明参考酒店：昆明美豪酒店（昆明新螺蛳湾塔密地铁站店）或昆明皓悦酒店（吾悦广场阜外医院店）或明宇丽呈（世纪金源大都摩天购物中心店）或同级其他酒店
+                <w:br/>
+                Day6
+                <w:br/>
+                交通Q/v
+                <w:br/>
+                温馨的家
+                <w:br/>
+                <w:br/>
+                餐饮服务
+                <w:br/>
+                早
+                <w:br/>
+                <w:br/>
+                ★酒店内享用早餐
+                <w:br/>
+                ★根据航班时间送机，结束愉快难忘的遇见，回到温馨的家。
+                <w:br/>
+                温馨提示：
+                <w:br/>
+                1、退房、返程前请仔细整理好自己的行礼物品，请不要有所遗漏，增加您不必要的麻烦。晚航班返程的客人，可提前跟导游衔接返程的时间安排。
               </w:t>
-            </w:r>
-[...482 lines deleted...]
-              <w:t xml:space="preserve">无</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">费用说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1506,51 +1062,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-10-04</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-29</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>