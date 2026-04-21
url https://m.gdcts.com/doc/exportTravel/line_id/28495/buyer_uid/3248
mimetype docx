--- v1 (2025-12-16)
+++ v2 (2026-04-21)
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">JSJ-HB202511WXESS5</w:t>
+              <w:t xml:space="preserve">JSJ-HB202504-WXESS5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -910,51 +910,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 荆州古城·荆州.岳阳--广州
                 <w:br/>
-                早餐后，乘车赴【荆州古城】（车程约 1.5小时，游览约1小时）自愿自理：登城墙35元/人，荆州古城墙，城内东西直径3.75公里，南北直径1.2公里，面积4.5平方公里，城墙周长10.5公里，高8.83米，共六座城门，每座城门上均建有城楼。荆州古城墙始建于春秋战国时期，曾是楚国的官船码头和渚宫，后成为江陵县治所，出现了最初城廓。经过三百五十多年的风雨，现存的古城墙大部分为明末清初建筑。是我国府城中保存最为完好的古城墙。行程结束后午餐，后乘车前往岳阳东站（车程约2.5小时），乘坐高铁二等座位返回广州，结束愉快的湖北之旅，回到温暖的家！（参考车次：下午16-18点之间车次，具体车次以实际出票为准）
+                早餐后，乘车赴【荆州古城】（车程约 1.5小时，游览约1小时）自愿自理：登城墙35元/人，荆州古城墙，城内东西直径3.75公里，南北直径1.2公里，面积4.5平方公里，城墙周长10.5公里，高8.83米，共六座城门，每座城门上均建有城楼。荆州古城墙始建于春秋战国时期，曾是楚国的官船码头和渚宫，后成为江陵县治所，出现了最初城廓。经过三百五十多年的风雨，现存的古城墙大部分为明末清初建筑。是我国府城中保存最为完好的古城墙。行程结束后午餐，后乘车前往岳阳东站（车程约2.5小时），乘坐高铁二等座位返回广州，结束愉快的湖北之旅，回到温暖的家！（参考车次：下午16-20点之间车次，具体车次以实际出票为准）
                 <w:br/>
                 交通：汽车/飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1028,52 +1028,50 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、大交通：广州-岳阳5天往返高铁二等座，请尽量提供身份证复印件或拍照（根据铁路局2020年最新通知，所有高铁票或火车票一经票点出票，都需要持客人身份证原件方可退票或者改签，由此带来不便，教请谅解）
                 <w:br/>
                 注意：由铁路票务系统随机出票，故无法指定连座或指定同一车厢，敬请谅解
                 <w:br/>
                 2、住宿：全程入住4晚当地五钻超豪华酒店。参考酒店：宜昌阿尔宝格丽或同级、宣恩锦江都城或同级，恩施鼎途华美达广场店或同级。（标准双人间，每成人每晚一个床位；行程所列酒店如因节假日房间爆满或政策原因酒店被征用等特殊原因无法安排，我社将换用同等级别酒店，但不赔偿任何损失）；
                 <w:br/>
                 单房差补750元/人，退房差400元/人
                 <w:br/>
-                0930/1001/1002国庆单房差补1200元/人，退单房差700元/人
-                <w:br/>
                 温馨提示：不提供自然单间，如遇特殊原因（房源紧张、酒店装修、政府征用等）不能安排指定酒店或参考备选酒店时，我社有权安排同级别、同标准的其他酒店。恩施地区经济发展落后，同星级宾馆酒店规模设施落后于发达地区，不足之处还望见谅。如遇特殊原因，不能安排指定选酒店时，在不降低住宿标准的情况下，我社有权安排同级别、同标准的其他酒店。
                 <w:br/>
                 3、用餐：全程4早4正（其中2常规餐30/人/餐+特色餐摔碗酒40/人/餐+溶洞餐厅50/人/餐），十人一桌十菜一汤，若人数增减，菜量也相应增减，酒店含早，正餐不用不退。
                 <w:br/>
                 4、交通：用车根据实际人数全程当地用5-55座空调旅游车，保证一人一个正座。
                 <w:br/>
                 5、门票：标注已含景点大门票及景区内小交通（自愿自理除外），赠送景点或项目因时间或天气原因不能前往或自动放弃，按“不退费用”和“不更换景点”处理）本团全团已做接待成本综合调控，不因单一门票免票政策(含60岁及以上老年人、残疾人、退休干部、现役军人、残疾军人、记者、导游、医护人员等)再个别调减团费事由，敬请客人谅解！
                 <w:br/>
                 6、导服：当地持证地接导游，此行程10人成团。
                 <w:br/>
                 7、此团为散客拼团，不派全陪。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
@@ -1088,69 +1086,69 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                自愿自理：
+                1、合同未约定由组团社支付的费用（包括行程以外非合同约定活动项目所需的费用、游览过程中缆车索道游船费、自由活动期间发生的费用等）。
+                <w:br/>
+                2、行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、住宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）。
+                <w:br/>
+                3、航空公司临时增加的燃油附加费。
+                <w:br/>
+                4、不包含个人旅游意外保险费、航空保险费，强烈建议出行游客购买个人旅游意外保险，具体保险险种请在报名时向销售人员咨询并购买。
+                <w:br/>
+                5、不含广州市区到广州白云机场接送，机场集中，机场散团。
+                <w:br/>
+                6、娱乐项目（景区特殊娱乐项目如：景区游船，漂流，越野车，骑马，歌舞晚宴，特色餐，歌舞表演以及个人消费项目等除外）不算自费景点。
+                <w:br/>
+                7、自愿自理：
                 <w:br/>
                 ①恩施大峡谷小蛮腰电梯30元/人
                 <w:br/>
                 ②屏山悬浮拍照小木船30元/人
                 <w:br/>
                 ③荆州古城登城墙35元/人
-                <w:br/>
-[...10 lines deleted...]
-                5.●由于不可抗拒原因而需要变更行程时产生的费用（包括但不限于自然灾害、航班延误或取消、车辆故障、交通意外等）。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1381,99 +1379,103 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
                 <w:br/>
-                1、本产品供应商为：神农架金世纪国际旅行社有限公司，许可证号：L-HUB-100060。此团 10 人成团，为保证游客如期出发，我社将与其他旅行社共同委托神农架金世纪国际旅行社有限公司（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由神农架金世纪国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
-[...21 lines deleted...]
-                A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
+                1、此团10人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由杭州远景国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                <w:br/>
+                2、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的 情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选 用 2 个或以上的航班班次）。
+                <w:br/>
+                3、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名， 且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
+                <w:br/>
+                4、团队均提前5天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含 改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际 损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客 人可自行前往航空公司办理），特此说明。
+                <w:br/>
+                5、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行 程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、 天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩 短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退 还。
+                <w:br/>
+                6、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃 游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人 擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游 客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一 切行为责任游客自负。
+                <w:br/>
+                7、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性 原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅 游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须 知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会 造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造 成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
+                <w:br/>
+                8、湖北地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列 酒店标准的同类型酒店。
+                <w:br/>
+                9、购物：华东地区旅游发展较为成熟，包括大部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
+                <w:br/>
+                10、行程服务项目特别约定及说明： A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
                 2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
                 <w:br/>
                 3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；
                 <w:br/>
                 4）呼吸系统疾病患者，如肺气肿、肺心病等病人；
                 <w:br/>
                 5）精神病患者，如癫痫及各种精神病人；
                 <w:br/>
-                6）严重贫血病患者，如血红蛋白量水平在50克/升以下的病人；
+                6）严重贫血病患者，如血红蛋白量水平在 50 克/升以下的病人；
                 <w:br/>
                 7）大中型手术的恢复期病患者；
                 <w:br/>
                 8）孕妇及行动不便者。
                 <w:br/>
-                B.未满18周岁及老年旅游者预订提示：
-[...7 lines deleted...]
-                12、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人
+                B.未满 18 周岁及老年旅游者预订提示：
+                <w:br/>
+                1）未满 18 周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待 18 周岁以 下旅游者单独报名出游，敬请谅解。
+                <w:br/>
+                2）70-75 周岁人群需提交三甲医院的体检报告且有65 岁以下家属陪同，需签署免责并购买对应的旅游意外保险方可出游。
+                <w:br/>
+                3）因服务能力所限，无法接待 75 周岁及以上、台胞及持护照客人报名出游，敬请谅解。
+                <w:br/>
+                11、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失，只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如下下： http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。
+                <w:br/>
+                12、由于广州白云机场及西安机场受天气原因及航空（线）管制影响较大，如遇预订航班延误或取消，按航空公司及机场地勤人员安排航班为准，旅行社无法指定航班改签或递补。实际游玩行程安排以航空公司安排航班相应调整，如部分景点无法游玩或住宿相应调整，没差价退还，敬请留意。
+                <w:br/>
+                13、根据机票实名制和火车票实名制的有关规定，如游客所提供资料与有效登机证件资料不符，重出机票或火车票费用由客人自理，建议游客报名时提供所有参团人身份证复印件给销售人员用于作为有效登机资料购买机票，请游客携带有效的身份证件原件出游。
+                <w:br/>
+                14、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出， 否则无法给予处理。
+                <w:br/>
+                15、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行 程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已 认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1492,84 +1494,59 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、在不减少景点的情况下，本社有权调整景点的游览顺序！
                 <w:br/>
                 2、本产品全程景区内享受型代步工具需要客人自理。敬请知悉！
                 <w:br/>
                 3、本产品行程中不安排购物店, 行程途中旅游用车司机有可能有兜售当地特产等行为，属于当地所有旅行车普遍性正常现象，可以自由选择购买，如有强迫，请第一时间拨打我社质监投诉电话，以便及时处理。
                 <w:br/>
                 4、以上专线为散客拼团，团队过程中可能会出现等人等车情况，烦请您多多包容与理解！
                 <w:br/>
                 5、遇人力不可抗拒的因素（自然灾害、政府行为等）或不可归责于旅行社的意外情况（天气变化、道路堵塞、列车航班晚点等），在不影响景点游览时我社将保留调整行程先后顺序的权利。因变更而产生的费用由游客承担，客人因为自身原中途离团，不退任何费用。
                 <w:br/>
                 6、因不可抗拒原因导致的火车、公路、轮船延误、滞留；或因旅游旺季各景点、车站、餐厅人流量过大等客观因素导致的拥挤、等候时间过长，无法按原计划安排行程而造成的一切损失及后果，本公司不承担任何费用和法律责任。
                 <w:br/>
                 7、请您在预订时务必提供与有效证件一致的准确的、完整的个人身份信息，以免带来不必要的经济损失。请随身带好自己的身份证原件，儿童带好户口本原件。机票一经开出不得签转、更改、退票；火车票若退票，由客人自行持身份证去火车站退票。
                 <w:br/>
                 8、请备好个人常用药品（如创可贴、消炎药、感冒药、晕车药等），行程中凡公共场所的商店请游客谨慎购物，以上行为属个人行为，旅行社不承担因此造成的任何责任。
                 <w:br/>
-                9、旅游途中请听从导游人员安排，配合司机、导游工作。团友之间相互关照，少数服从多数。自由活动时请注意人身及财产安全。乘船、漂流景点游览时应注意个人及随身携带物品的安全，尤其谨防贵重物品（相机、钱包、手机等）被水浸泡。请游客根据导游告知的集合时间，准时抵达集合地点，以防错过游览下一个景点的时间。
-[...1 lines deleted...]
-                10、在游览过程中，对我社安排的各项服务，如有投诉、意见、建议等请及时在当地提出，以便我们积极配合处理！如在当地没有解决的投诉，我社也会当地备案，当地未备案的投诉视为无效投诉。如接待过程中未提出异议，则视为满意，回团后恕不再接受投诉。请认真填写游客意见反馈表，此为处理投诉主要依据，不受理与意见反馈表不一致的投诉。
+                9、、旅游途中请听从导游人员安排，配合司机、导游工作。团友之间相互关照，少数服从多数。自由活动时请注意人身及财产安全。乘船、漂流景点游览时应注意个人及随身携带物品的安全，尤其谨防贵重物品（相机、钱包、手机等）被水浸泡。请游客根据导游告知的集合时间，准时抵达集合地点，以防错过游览下一个景点的时间。
+                <w:br/>
+                10、、在游览过程中，对我社安排的各项服务，如有投诉、意见、建议等请及时在当地提出，以便我们积极配合处理！如在当地没有解决的投诉，我社也会当地备案，当地未备案的投诉视为无效投诉。如接待过程中未提出异议，则视为满意，回团后恕不再接受投诉。请认真填写游客意见反馈表，此为处理投诉主要依据，不受理与意见反馈表不一致的投诉。
                 <w:br/>
                 11、恩施地为少数名族聚集地，请尊重当地个人信仰和风情文化及风俗习惯。峡谷内有些地方有积水，注意不要嬉戏打闹，请做好防滑、有水滴落的准备。女儿城婚嫁表演秀由女儿城特别演出，如遇下雨等其他因素不能举行，则取消活动，游客不得以此投诉
                 <w:br/>
                 12、在不减少景点的情况下，旅行社有权更换游览景区的顺序。
                 <w:br/>
                 13、因恩施属于山地，旅游车需要给刹车加水降温，前往大峡谷的途中有很多农民给大巴车免费提供加水，给游客免费提供卫生间、免费加茶水等，同时将自己种植的茶叶销售给客人，沿途农民设的这种场所属于公共购物场所，不属于我社安排的购物店。
-                <w:br/>
-[...23 lines deleted...]
-                如旅游者未能遵守中国法律实施上述行为而导致旅游者需要承担相关行政或刑事责任的，与旅行社无关，由旅游自行者承担。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1661,51 +1638,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-12-17</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-21</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>