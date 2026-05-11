--- v2 (2026-04-21)
+++ v3 (2026-05-11)
@@ -1638,51 +1638,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-21</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-11</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>