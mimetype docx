--- v3 (2026-05-11)
+++ v4 (2026-06-03)
@@ -1379,51 +1379,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
                 <w:br/>
-                1、此团10人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由杭州远景国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                1、此团10人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由神农架金世纪国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
                 <w:br/>
                 2、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的 情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选 用 2 个或以上的航班班次）。
                 <w:br/>
                 3、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名， 且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
                 <w:br/>
                 4、团队均提前5天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含 改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际 损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客 人可自行前往航空公司办理），特此说明。
                 <w:br/>
                 5、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行 程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、 天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩 短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退 还。
                 <w:br/>
                 6、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃 游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人 擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游 客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一 切行为责任游客自负。
                 <w:br/>
                 7、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性 原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅 游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须 知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会 造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造 成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
                 <w:br/>
                 8、湖北地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列 酒店标准的同类型酒店。
                 <w:br/>
                 9、购物：华东地区旅游发展较为成熟，包括大部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
                 <w:br/>
                 10、行程服务项目特别约定及说明： A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
                 2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
                 <w:br/>
                 3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；
                 <w:br/>
@@ -1638,51 +1638,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-11</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-04</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>