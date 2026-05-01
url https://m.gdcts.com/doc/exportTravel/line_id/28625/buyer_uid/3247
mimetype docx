--- v0 (2025-12-18)
+++ v1 (2026-05-01)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【入住清泉湾•爱琴海酒店】清远2天丨全新清泉湾丨全新玩乐体验丨享爱琴海风情养生汤泉行程单</w:t>
+        <w:t xml:space="preserve">【清泉湾•爱琴海酒店】清远3天丨全新清泉湾丨全新玩乐体验丨享爱琴海风情养生汤泉行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">TX-20251119SP38200269</w:t>
+              <w:t xml:space="preserve">TX-20260206SP10318148</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -408,65 +408,63 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                行程特色：
-                <w:br/>
                 ◆连住2晚清泉湾•爱琴海酒店 
                 <w:br/>
                 ◆无限次爱琴海风情养生汤泉+鱼疗池
                 <w:br/>
                 ◆地中海风格打造客房 ，园区观山望水环境优美
                 <w:br/>
                 ◆乒乓球，户外KTV任唱任玩
                 <w:br/>
                 升级娱乐：
                 <w:br/>
                 8人同时报名即赠送麻将一台任打（每团一个名额，以付款为准，先到先得~）
                 <w:br/>
-                每团免费升级一间泡池房（双床或大床随机，视当天房量，）
+                每团免费升级一间泡池房（双床或大床随机，视当天房量）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -583,92 +581,90 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                第一天：集中出发—午餐自理—入住爱琴海酒店 ——晚餐 含：晚餐（套餐）   自理：午餐
+                第一天：集中出发—午餐自理—入住爱琴海酒店 ——晚餐（根据所选套餐）
                 <w:br/>
                 早上于指定时间地点集中出发。
                 <w:br/>
                 11:00午餐周边餐厅自理。
                 <w:br/>
-                13:00-13:50入住【爱琴海酒店】，清泉湾•爱琴海酒店以地中海风格设计建造 ，设有标准双人 
-[...1 lines deleted...]
-                房、泡池双人房、泡池大床房、豪华子母床房、爱琴十八墅等风 格各异的房间90间 ，别墅18栋。 
+                13:00-13:50入住【爱琴海酒店】，清泉湾•爱琴海酒店以地中海风格设计建造 ，设有标准双人房、泡池双人房、泡池大床房、豪华子母床房、爱琴十八墅等风 格各异的房间90间 ，别墅18栋。 
                 <w:br/>
                 酒店致力为宾客提供浪漫温馨舒适的度假体验；白天观赏青山粉黛、碧水蓝天、悠悠白云；晚上仰望繁星 ，享受温馨宁静的环境。无论白天或晚上 ，游客泡在养生汤池中 ，恬静放松 ，放眼尽是蓝白相间的地中海情调 ，此情此景 ，仿如爱琴海度假中。酒店搭配农家餐厅 ，多功能会议室 ，养生汤泉、烧烤场、乒乓球、棋牌室、户外ktv等。清泉湾•爱琴海养生汤泉坐落于清泉湾动感山泉水城旁 ，以地中海风格打造 ，与动感山泉水城浑然天成、相映益彰。整个园区观山望水 ，环境优美；汤泉区以白色为主色调 ，配以蓝色点缀 ，格调舒适、温馨浪漫。公共泡池区设有大小不同、形状各异的地中海风格露天泡池20多个。水温40℃左右的弱碱性泉水晶莹清澈 ，部分功能泡池配上极具岭南养生特色的艾草、玫瑰花、薰衣草 ，牛奶、红酒 
                 <w:br/>
                 等有养生润肤、排毒养颜、舒筋活络的功效。
                 <w:br/>
                 15:00——17:00酒店自由活动
                 <w:br/>
                 18:00-19:00晚餐 （套餐）
                 <w:br/>
                 自由前往汤泉体验（营业时间是14:00-24:00）房间包含双人无限次汤泉体验
                 <w:br/>
                 温馨提示：自由活动期间需注意人身财物安全，听从景区工作人员指引，根据自身条件选择休闲方式
                 <w:br/>
                 交通：旅行空调车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：报名成人价格：359/人（食足4餐 含2正2早）（7人成团，不足7人退回餐差）的客人有晚餐；报名成人价格：299/人（食足2餐 含酒店早餐*2)不含晚餐   </w:t>
+              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：须选购2早2正套餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">入住爱琴海酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -679,78 +675,78 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                第二天：早餐—自由浸泡温泉-享用午餐围餐—晚餐自理 含：早餐   午餐       自理：晚餐
+                早餐—自由浸泡温泉-享用午餐围餐（根据所选套餐安排）—晚餐自理
                 <w:br/>
                 07:00-10:00 自由早餐
                 <w:br/>
-                12:00-13:00 午餐围餐
+                12:00-13:00 午餐围餐（根据所选套餐安排）
                 <w:br/>
                 18:00-19:00晚餐自理 
                 <w:br/>
                 全天酒店自由活动，酒店乒乓球，室外KTV均免费在酒店前台登记领取球拍即可
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：报名成人价格：359/人（食足4餐 含2正2早）（7人成团，不足7人退回餐差）的客人有午餐；报名成人价格：299/人（食足2餐 含酒店早餐*2)不含午餐     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：须选购2早2正套餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">入住爱琴海酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -761,60 +757,64 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                第三天：早餐－自由浸泡温泉-午餐自理-广州 含：早餐     自理：午餐
+                早餐－自由浸泡温泉-午餐自理-广州
                 <w:br/>
                 07:00-10:00 自由早餐
                 <w:br/>
                 09:00-11:30 酒店自由活动
                 <w:br/>
                 12:00-13:00 午餐自理
                 <w:br/>
                 下午约13:00~15：00集合（因交通管制或路况或接送其他酒店的客人或其他原因，回程时间请以工作人员实际通知为准）乘车返程广州，结束愉快行程回到自己温馨的家！结束两天快乐放松的旅程！
                 <w:br/>
+                <w:br/>
+                【以上行程时间安排仅供参考，实际按导游当天安排及交通情况为准】
+                <w:br/>
+                由于节假日路上车辆较多，容易出现塞车情况，因此类不可抗力原因造成延误和无法履行合同，导致变更旅游行程，发生费用增减的，增加部分由游客承担，未发生费用的，旅行社退还游客，旅行社不作任何赔偿。敬请谅解。
                 <w:br/>
                 <w:br/>
                 【以上行程时间安排仅供参考，实际按导游当天安排及交通情况为准】
                 <w:br/>
                 由于节假日路上车辆较多，容易出现塞车情况，因此类不可抗力原因造成延误和无法履行合同，导致变更旅游行程，发生费用增减的，增加部分由游客承担，未发生费用的，旅行社退还游客，旅行社不作任何赔偿。敬请谅解。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -891,51 +891,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 交通：按实际参团人数安排空调旅游巴士一人一正座
                 <w:br/>
                 入住：有标准双/大床，不指定安排
                 <w:br/>
                 用餐：2早餐/2早餐2正餐（按报名时选择套餐为准）
                 <w:br/>
-                导游：含优秀导游服务(仅含出发当天及回程当天导游，敬请注意)
+                导游：含接送工作人员(仅含出发当天及回程当天，敬请注意)
                 <w:br/>
                 保险：敬请自行购买个人意外保险
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1015,51 +1015,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、此团30 人成团，为保证游客可如期出发，我社将与其他旅行社共同组团（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。如报名人数不足30 成人时无法成团，或遇特殊情况（如：当地天气原因或游客临时退团造成不成团等）致使团队无法按期出行，我社提前2 天通知游客，游客可根据自身情况改线或改期，如不能更改出游计划，我社将全额退还已交团费。【接待社：广州市途喜国际旅行社有限公司，许可证号：L-GD02199】
+                1、此团30 人成团，为保证游客可如期出发，我社将与其他旅行社共同组团（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。如报名人数不足30 成人时无法成团，或遇特殊情况（如：当地天气原因或游客临时退团造成不成团等）致使团队无法按期出行，我社提前2 天通知游客，游客可根据自身情况改线或改期，如不能更改出游计划，我社将全额退还已交团费。
                 <w:br/>
                 2、我社将按实际人数安排合适车型，按照本团客人的报名先后顺序统一安排坐车座位，如车上有老弱妇孺需要照顾的，请客人自觉礼让，如有疑问请与导游协商，车牌号及陪同联系方式将在出行前一天20：00点前以短信形式通知，敬请留意，如您在出行前一天20：00尚未收到短信，请速来电咨询。请客人准时到达出团集合地点，过时不候；
                 <w:br/>
                 3、根据《旅游法》相关规定，如遇不可抗力因素（如天气、堵车、地质灾害、政府行为等）原因，造成行程（如延误、不能完成游览、缩短游览时间、当地滞留等）不视旅行社违约，旅行社尽力协助客人采取相应的措施，为此而增加的食宿、导服等费用，均由旅游者承担，未产生的费用导游根据实际退还给游客，敬请知悉！
                 <w:br/>
                 4、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃游览景点（含赠送项目）的，我社视客人自动放弃行程，不退任何费用；
                 <w:br/>
                 5、客人擅自强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游客注意人身及财产安全，离团期间发生类似情况，一切费用、责任自行承担；
                 <w:br/>
                 6、旅游者参加属于高风险性游乐项目的，请旅游者务必在参加前充分了解项目的安全须知，并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会造成身体伤害。在参加此类活动时应当购买相应的个人意外保险，如非旅行社责任造成的旅游者意外伤害，旅行社不承担相应的赔偿责任；
                 <w:br/>
                 7、70-75周岁以上长者须签署免责协议书，由于服务条件所限，无法接待75周岁以上长者，不便之处敬请谅解！
                 <w:br/>
                 8、游客报名时，请确保自身身体健康，是否适合参团出游，郑重申明我社不接受孕妇报名，若参团者有特殊病史（如间歇性精神病、心脏病和有暴露倾向等精神疾病等），在报名时故意或刻意隐瞒，出游过程中如出现任何问题与责任，均与旅行社、全陪、领队、导游无关，产生的任何费用均由当事人自行承担；
                 <w:br/>
                 9、18岁以下未成年人如没有成人陪同参团，必须有法定监护人签定同意书，并由18岁以上成人陪同方可参团；
                 <w:br/>
                 10、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出，否则无法给予处理；
                 <w:br/>
                 <w:br/>
                 本人已认真阅读以上行程内容
                 <w:br/>
                 客人确认签名：
               </w:t>
             </w:r>
@@ -1085,83 +1085,50 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">温馨提示</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                中旅
-[...31 lines deleted...]
-                <w:br/>
                 1、“安全第一”，在旅行过程中，大家必须十分重视安全问题，出团前带好相关证件，保存好与亲人朋友、导游的联系方式。 
                 <w:br/>
                 2、参加团队旅游，必须听从领队或导游的指挥安排，不可随意活动，禁止擅自脱队。行程中特别是在山地、天雨路滑时，请大家做到走路不看景，看景不走路。 
                 <w:br/>
                 3、入住酒店后，应了解酒店安全须知，保管好房卡，在酒店大堂、餐厅、卫生间时，注意不要滑倒。入住后不要单独外出行走。 
                 <w:br/>
                 4、请大家注意食品及餐具的卫生，不应吃不洁和生冷食品。在旅行社安排的餐饮之外自行购买或食用食物引起的疾病，旅行社不承担任何责任。 
                 <w:br/>
                 5、注意财物安全，旅行中携带物要少而精，必要的物品要带齐，现金与贵重物品须贴身携放保管（特别是手机与钱包）。 
                 <w:br/>
                 6、旅游者在旅游活动中应当遵守社会公共秩序和社会公德，应当注意的旅游目的地相关法律、法规及宗教禁忌，遵守当地的风俗习惯、文化传统和宗教信仰。同时旅游者应当明确，如涉及的活动为中国法律所禁止的，无论旅游目的国家、地区是否合法或允许，旅游者都不应参加活动，包括： 
                 <w:br/>
                 （一）含有损害国家利益和民族尊严内容的。 
                 <w:br/>
                 （二）含有民族、种族、宗教歧视内容的。 
                 <w:br/>
                 （三）含有淫秽、赌博、涉毒内容的。 
                 <w:br/>
                 （四）其他含有违反法律、法规规定内容的。 
                 <w:br/>
                 如旅游者未能遵守中国法律实施上述行为而导致旅游者需要承担相关行政或刑事责任的，与旅行社无关，由旅游自行者承担。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1223,51 +1190,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-12-18</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-02</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>