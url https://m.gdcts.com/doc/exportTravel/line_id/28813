--- v2 (2026-03-28)
+++ v3 (2026-04-17)
@@ -1088,99 +1088,99 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 大交通：广州-芽庄，南方航空团队经济舱往返机票及税金（不含航司临时通知的涨幅）；
                 <w:br/>
                 交通标准：使用车辆合法旅游运营资质空调车辆，每人确保一正座，车型根据人数而定；
                 <w:br/>
                 酒店标准：入住网评四星和五星酒店；为标准双人间含每人每天一床位（小孩价不占床位）；
                 <w:br/>
                 餐饮标准：全程5早餐/8正餐（普通餐标30-40元，10人每桌8菜一汤，根据实际人数适当调整菜品）；
                 <w:br/>
                 门票标准：已含行程中景点首道大门票，行程以外不含；
                 <w:br/>
                 导游标准：全程当地中文导游陪同；
                 <w:br/>
                 领队标准：广州起止，全程领队服务(10人起派)；
                 <w:br/>
                 安全标准：旅行社旅游责任险；
                 <w:br/>
                 特别提醒：如遇旺季，景点顺序导游根据实际情况安排，敬请谅解；
+                <w:br/>
+                越南签证费、服务费、出入境杂费600元；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                越南签证费、服务费、出入境杂费600元/人（报名时跟团费一起收齐）；
-                <w:br/>
                 个人因私护照请自行备妥（交我社签证时需保证半年以上有效期）；
                 <w:br/>
                 自费项目及个人消费（如电话费、酒店干洗费、行李超重费、小费等）；
                 <w:br/>
                 行程中未提及的其他费用（自由活动期间餐费、车费以及导服费）；
                 <w:br/>
                 单间差（如一人使用一间房间则需支付RMB1000元/人）；
                 <w:br/>
                 凡景区、餐厅、服务站等场所内设有购物店，不属于我社安排的购物店谨慎购买，如购买记得索要发票以免上当受骗；
                 <w:br/>
                 个人旅游意外保险请单独购买；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
@@ -1345,50 +1345,99 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">报名材料</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">护照首页、电话号码</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">保险信息</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8200" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                本产品供应商为:广州市德华文化国际旅行社有限责任公司，许可证号:L-GD-CJ100073。此团10人成团，为保证游者如期出发，我社将与其他旅行社共同委托广州市德华文化国际旅行社有限责任公司组织出发(拼团出发)，如客人不接受拼团出发，请报名时以书面形式注明。此团由广州市德华文化国际旅行社有限责任公司委托旅游目的地票有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游处各和电话，以及具体车次时间、最终行程(游览顺)及入住酒店的具体名称等信息，一开在出团前减发的
+                <w:br/>
+                出团通知书行程表中告知，客人对此表示同意。
+              </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
@@ -1428,51 +1477,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-28</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-17</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>