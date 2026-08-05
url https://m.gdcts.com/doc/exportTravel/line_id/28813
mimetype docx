--- v5 (2026-05-29)
+++ v6 (2026-08-05)
@@ -1477,51 +1477,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-30</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-05</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>