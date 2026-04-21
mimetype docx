--- v0 (2025-12-17)
+++ v1 (2026-04-21)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【春节】纯玩芽庄+大叻 | 广州南航往返 | 两城联游 | 四星+五星酒店 | 0购物0自费 |行程单</w:t>
+        <w:t xml:space="preserve">【越南】芽庄+大叻 | 广州南航往返 | 两城联游 | 四星+五星酒店 | 0购物0自费 |行程单</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">法式之旅（芽庄+大叻6天5晚）</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
@@ -98,51 +98,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">SA1733706707o</w:t>
+              <w:t xml:space="preserve">ZQNY-SA1733706707o</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -357,53 +357,53 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州-芽庄：CZ6049 16:00-17:40
-[...1 lines deleted...]
-                芽庄-广州：CZ6050 18:45-22:25
+                广州-芽庄 CZ6049  13:35-15:10
+                <w:br/>
+                芽庄-广州 CZ6050  16:00-19:50
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -619,127 +619,127 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：芽庄簸箕餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">芽庄网评海边五星泳池酒店（参考酒店：芒清奢华庆和酒店(Muong Thanh Luxury Khanh Hoa)或同级）</w:t>
+              <w:t xml:space="preserve">芽庄网评海边五星泳池酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                芽庄-大叻
+                芽庄
                 <w:br/>
                 酒店享用自助早餐后，游览【仙境湾】（游览时间约60分钟）“不求天上人间，只求仙境一天”仙境湾又叫金兰湾，也有人叫它“天堂湾”。它位于芽庄市区以北约60公里外的小海湾，这里享有芽庄最美海滩称号，来到这里的第一感觉就是蓝，天空是湛蓝的，海水似孔雀蓝一般，很耀眼、很纯净，一望无际的白色沙滩，还有成排的椰林，此起彼伏的海浪，风景美如画。途中安排品尝“水果大餐”，品尝各式各样的东南亚热带水果。接着回到市区前往游览【芽庄大教堂】（游览时间约30分钟）矗立在一个小山坡上，沿着开满小花的阶梯上去。接着游览【五指岩】（游览时间约60分钟）又称钟屿石岬角，这里有芽庄少有的花岗岩海岸，日出日落时分这里非常宁静。特别推荐：这里是著名电影《情人》的外景拍摄地之一，你可以来亲自感受一下它的宁静与美丽。之后安排品尝越南特有【滴漏咖啡】享受风情。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店自助餐     午餐：海鲜火锅餐     晚餐：瓦片烤肉餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">芽庄网评海边五星泳池酒店（参考酒店：芒清奢华庆和酒店(Muong Thanh Luxury Khanh Hoa)或同级）</w:t>
+              <w:t xml:space="preserve">芽庄网评海边五星泳池酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -754,68 +754,68 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 芽庄-大叻
                 <w:br/>
                 酒店享用自助早餐后，乘车前往【大叻】（车程约4小时）以空气清新著名，大叻以湖泊、瀑布、松林众多闻名。这里风光明媚，四季如春，百花盛开时，如诗如画。法国人当时就把大叻当作周末度假的胜地。接着游览【保大夏宫】（游览时间约60分钟）这个行宫建于1933年，整个夏宫是一个有围墙的大院，一座浅色的平顶砖石结构的二层楼，线条清晰简洁。室内设备，包括家具和床上用品等等，都保持完好。每个房间抖写明使用人及用途，二楼边上还有专门提供给游客扮相的服装。一楼进门右手边专门陈列保大皇帝的生平和殖民时代越南动荡时期的图片资料。接着游览【旧火车站】（游览时间约30分钟）位于越南中部的高原城市大叻，是一座充满历史魅力的建筑。其设计融合了法国殖民风格和当地文化元素，尤其以其独特的三角形屋顶和色彩鲜明的外观而闻名。虽然火车站已不再用于长途运输，但仍保留了一段短途观光线路，游客可以乘坐复古列车前往附近的茶园和乡村，体验别样的风景。接着游览【玛丽修道院】（游览时间约40分钟）它是一座修道院和花园的结合体，它的建筑风格融合了法国和越南传统的设计元素，展现了独特的魅力。修道院内部装饰精美，有许多古老的雕塑和壁画。修道院内绿树成荫，有许多精心设计的花坛和喷泉。最后游览【春香湖】（游览时间约30分钟）是大叻一个美丽的月牙形人工湖，形状酷似越南版图，为了纪念越南知名女诗人胡春香而命名，湖畔绿柳环绕，天鹅在清澈的湖水上觅食，游船和划艇在湖面上悠闲地划行，一派悠然、宁静的景象。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店自助餐     午餐：中式/越式围餐     晚餐：大叻特色火锅餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">大叻网评四星酒店（参考酒店：金典精品酒店(Goldient Boutique Hotel)或同级 ）</w:t>
+              <w:t xml:space="preserve">早餐：酒店自助餐     午餐：中式/越式围餐     晚餐：中式/越式围餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">大叻网评四星酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -847,51 +847,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店自助餐     午餐：中式/越式围餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">大叻网评四星酒店（参考酒店：金典精品酒店(Goldient Boutique Hotel)或同级）</w:t>
+              <w:t xml:space="preserve">大叻网评四星酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -923,51 +923,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店自助餐     午餐：中式/越式围餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">芽庄网评海边五星泳池酒店（参考酒店：芒清奢华庆和酒店(Muong Thanh Luxury Khanh Hoa)或同级）</w:t>
+              <w:t xml:space="preserve">芽庄网评海边五星泳池酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1077,117 +1077,117 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 大交通：广州-芽庄，南方航空团队经济舱往返机票及税金（不含航司临时通知的涨幅）；
                 <w:br/>
                 交通标准：使用车辆合法旅游运营资质空调车辆，每人确保一正座，车型根据人数而定；
                 <w:br/>
                 酒店标准：入住网评四星和五星酒店；为标准双人间含每人每天一床位（小孩价不占床位）；
                 <w:br/>
-                餐饮标准：全程5早餐/8正餐（普通餐标50~60元，大叻1特色餐标80元，10人每桌8菜一汤，根据实际人数适当调整菜品）；
+                餐饮标准：全程5早餐/8正餐（普通餐标30-40元，10人每桌8菜一汤，根据实际人数适当调整菜品）；
                 <w:br/>
                 门票标准：已含行程中景点首道大门票，行程以外不含；
                 <w:br/>
                 导游标准：全程当地中文导游陪同；
                 <w:br/>
                 领队标准：广州起止，全程领队服务(10人起派)；
                 <w:br/>
                 安全标准：旅行社旅游责任险；
                 <w:br/>
                 特别提醒：如遇旺季，景点顺序导游根据实际情况安排，敬请谅解；
+                <w:br/>
+                越南签证费、服务费、出入境杂费600元；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                越南签证费、服务费、出入境杂费600元/人（报名时跟团费一起收齐）；
-                <w:br/>
                 个人因私护照请自行备妥（交我社签证时需保证半年以上有效期）；
                 <w:br/>
                 自费项目及个人消费（如电话费、酒店干洗费、行李超重费、小费等）；
                 <w:br/>
                 行程中未提及的其他费用（自由活动期间餐费、车费以及导服费）；
                 <w:br/>
-                单间差（如一人使用一间房间则需支付RMB1200元/人）；
+                单间差（如一人使用一间房间则需支付RMB1000元/人）；
                 <w:br/>
                 凡景区、餐厅、服务站等场所内设有购物店，不属于我社安排的购物店谨慎购买，如购买记得索要发票以免上当受骗；
                 <w:br/>
                 个人旅游意外保险请单独购买；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
@@ -1272,70 +1272,172 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:t xml:space="preserve">签证信息</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8200" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                1、出发前5个工作日以上收取资料办理签证，如未按规定时间交齐资料，增加费用150元/人；
+                <w:br/>
+                2、持中国因私护照：护照有效期＞回程时间6个月或以上，护照签证空白页最少有2页以上；
+                <w:br/>
+                3、提供两张半年内大一寸白底或蓝底近照(免眼镜) ；
+                <w:br/>
+                港澳台客人自备有效回乡证/台胞证，外籍客人或持外籍护照客人必须确认有返回中国之有效签证（注），同时所有的出入境事务自行负责，如发生任何出入境问题，我司不承担相关责任。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t xml:space="preserve">报名材料</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">护照首页、电话号码</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">保险信息</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8200" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                本产品供应商为:广州市德华文化国际旅行社有限责任公司，许可证号:L-GD-CJ100073。此团10人成团，为保证游者如期出发，我社将与其他旅行社共同委托广州市德华文化国际旅行社有限责任公司组织出发(拼团出发)，如客人不接受拼团出发，请报名时以书面形式注明。此团由广州市德华文化国际旅行社有限责任公司委托旅游目的地票有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游处各和电话，以及具体车次时间、最终行程(游览顺)及入住酒店的具体名称等信息，一开在出团前减发的
+                <w:br/>
+                出团通知书行程表中告知，客人对此表示同意。
+              </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
@@ -1375,51 +1477,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-12-17</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-21</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>