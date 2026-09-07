--- v2 (2026-06-03)
+++ v3 (2026-09-07)
@@ -1477,51 +1477,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-04</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-07</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>