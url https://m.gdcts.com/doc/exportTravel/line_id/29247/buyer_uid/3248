--- v1 (2026-03-03)
+++ v2 (2026-04-21)
@@ -1085,51 +1085,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                西南部海滨- 科伦坡（ 车程约2小时）✈广州（UL880 1355/2200 约5.5小时 ）
+                西南部海滨- 科伦坡（ 车程约2小时）✈广州（UL880 1355/2200 约5.5小时 ）或者 UL884 1735 0205+1
                 <w:br/>
                 早餐后乘坐【海边小火车】(约30分钟，不保证空调车厢、不保证座位)前往首都科伦坡，这条号称世界上最美的火车线路，绝对可以给您带来无限的愉悦。列车驶出加勒火车站不久，您就可以看到车窗下茫茫的印度洋。海浪在窗外翻腾，把阵阵海风送进车厢。椰林，佛塔，橡胶园散发着浓浓的热带风情。绝对是一次特别的旅行体验（备注：受当地购票条件或班次限制，如当天无合适班次，则改乘车前往科伦坡）
                 <w:br/>
                 带着对斯里兰卡的依依不舍，前往科伦坡国际机场，搭乘斯航客机返回国内，结束愉快的斯里兰卡之旅。
                 <w:br/>
                 备注：
                 <w:br/>
                 1.火车票为无座位号车票，客人上车自行找位置，因此可能会出现无座的情况。
                 <w:br/>
                 2.斯里兰卡的火车时刻是天天变动的，而且车站的时间牌全人工更换。所以经常会有提前、延误或者临时取消的问题，如有遇更改或取消，我们将换乘旅游巴士，敬请谅解
                 <w:br/>
                 3.乘坐火车时因车速较快，请务必注意安全，不要把身体露出车门或车窗拍照，建议等火车进站前后再进行拍照.如果因此发生意外，则责任由客人自负！
                 <w:br/>
                 交通：飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
@@ -1222,100 +1222,100 @@
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州往返科伦坡的机票及税。
                 <w:br/>
                 全程行程所列当地精选酒店住宿（2人1房）。
                 <w:br/>
                 全程空调旅游车（视实际人数安排）。
                 <w:br/>
                 全程用餐（以斯里兰卡当地风味餐为主）。
                 <w:br/>
                 行程所示景点的门票
                 <w:br/>
                 全程当地中文导游服务。
                 <w:br/>
                 每人每天赠送1瓶矿泉水。
                 <w:br/>
                 行程内容（景点+餐）为打包报价，所以不用不退不补！行程内容在不减少项目的基础上，导游可以调整行程顺序
+                <w:br/>
+                含当地司导服务费1500元
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 兰卡签证费用（ 当前免费，后续是否收费以兰卡官方通知为准 ）
-                <w:br/>
-                服务费1500元/人
                 <w:br/>
                 单房差：单人入住需补单房差 2200 元/人
                 <w:br/>
                 酒店的行李生小费以及其他服务费。
                 <w:br/>
                 广州机场散团后费用
                 <w:br/>
                 往返广州机场费用
                 <w:br/>
                 不可抗逆因素或客人自身原因导致的行程增加费用
                 <w:br/>
                 旅游意外险请单独购买
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1522,50 +1522,99 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">保险信息</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">建议游客自行购买个人旅游意外保险。具体保险险种请在报名时咨询销售人员并购买，出游时请携带保险资料</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">保险信息</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8200" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                本产品供应商为:广州市德华文化国际旅行社有限责任公司，许可证号:L-GD-CJ100073。此团10人成团，为保证游者如期出发，我社将与其他旅行社共同委托广州市德华文化国际旅行社有限责任公司组织出发(拼团出发)，如客人不接受拼团出发，请报名时以书面形式注明。此团由广州市德华文化国际旅行社有限责任公司委托旅游目的地票有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游处各和电话，以及具体车次时间、最终行程(游览顺)及入住酒店的具体名称等信息，一开在出团前减发的
+                <w:br/>
+                出团通知书行程表中告知，客人对此表示同意。
+              </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
@@ -1605,51 +1654,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-04</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-21</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>