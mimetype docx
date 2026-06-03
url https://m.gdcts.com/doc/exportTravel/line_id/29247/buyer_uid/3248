--- v2 (2026-04-21)
+++ v3 (2026-06-03)
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">SA17358727840Z</w:t>
+              <w:t xml:space="preserve">NY17358727840Z</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -1654,51 +1654,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-21</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-04</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>