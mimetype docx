--- v4 (2026-08-05)
+++ v5 (2026-10-25)
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">GX-20260418-Ｖ5</w:t>
+              <w:t xml:space="preserve">GX-20261018-Ｖ5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -1317,51 +1317,51 @@
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：往返程经济舱机票。进出港口、航班时间等以航司出票为准。报名时请提供身份证复印件。
                 <w:br/>
-                2、住宿：宿2晚当地超豪华酒店+5晚当地豪华酒店。每成人每晚一个床位，若出现单男单女，客人需补单房差入住双标间。新疆地区酒店设施无法与发达地区相比，请谅解。
+                2、住宿：宿2晚当地豪华酒店+5晚当地舒适型酒店。每成人每晚一个床位，若出现单男单女，客人需补单房差入住双标间。新疆地区酒店设施无法与发达地区相比，请谅解。
                 <w:br/>
                 【特别备注】：在遇到政府征用或旺季房满的情况下，旅行社将不得不选用同等级但未在行程内列明的其他酒店时不另行通知，敬请谅解；
                 <w:br/>
                 3、用餐：7早7正（正餐40元/人/餐）；酒店房费含早，不用不退；正餐十人一桌，八菜一汤不含酒水，不足十人菜量种类相对减少，但标准不变；团队低于6成人，则正餐餐费视情况在当地现退给客人，用餐由客人自理。如有特殊用餐需备注。新疆为少数民族地区，餐厅大多数以清真餐厅为主，饮食、用餐环境与广东地区存在较大差异，请务必保持良好心态，入乡随俗。旅游行程沿线受地域或车程限制，餐饮质量有限，而且个别餐食为简单路餐或特色抓饭、拌面等，请做好相应心理准备，途中用餐时间难于掌握，可能用餐时间会较早或推迟，请游客提前自备零食，异地旅游可能会出现水土不服，请自备常用药品。
                 <w:br/>
                 4、用车：16人以上安排2+1陆地头等舱豪华旅游大巴，16人以下按人数定车型，保证每人一个正座；（如遇旺季，第一天和最后一天接送机及走市内的景点用普通大巴车）
                 <w:br/>
                 5、导游：当地普通话导游服务，费用已含导游服务费，不派全陪。
                 <w:br/>
                 6、门票：成人含景点第一道大门票（自费景点门票除外），不含景点小门票，个人消费及行程上自理的项目。赠送项目如因特殊原因不能成行，不做退款。此行程为综合优惠包价产品，若持学生证、军官证、长者证、记者证、残疾证、教师证等有效证件，我司不再进行任何差额退减优惠，敬请注意！客人对此无异议。
                 <w:br/>
                 7、小童：2 周岁以下婴儿费用另议；2—11周岁儿童报价含往返机票、当地旅游车费、正餐费（成人餐费半价），导服，如产生其他费用由家长现付；
                 <w:br/>
                 8、购物：全程共安排2个购物店；
                 <w:br/>
                 【温馨提示】：行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用，公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地特色文化之用，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购物产生的纠纷与本社无关，敬请注意。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
@@ -1998,51 +1998,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-05</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-25</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>