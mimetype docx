--- v1 (2026-01-18)
+++ v2 (2026-05-07)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【向往南疆】新疆喀什双飞8天丨喀什丨天山昆仑山交汇丨斯姆哈纳村丨中巴友谊公路丨白沙湖丨喀拉库勒湖丨雪柳树洞丨盘龙古道丨班迪尔湖丨达瓦昆沙漠丨莎车老城丨土陶技艺馆丨唐王城千年屯垦文化体验中心丨喀什古城行程单</w:t>
+        <w:t xml:space="preserve">【向往南疆】新疆喀什双飞8天丨喀什丨中巴友谊公路丨白沙湖丨雪柳树洞丨盘龙古道丨班迪尔湖丨喀拉库勒湖丨奥依塔克冰川公园丨天山昆仑山交汇丨斯姆哈纳村丨中国西极丨唐王城千年屯垦文化体验中心丨士陶技艺馆丨唐王城遗址丨喀什古城行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">GX-20260106-Ｖ5</w:t>
+              <w:t xml:space="preserve">GX-20260418-Ｖ5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -398,75 +398,75 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 ★✿ 线路推荐
                 <w:br/>
-                ★壮美风光，雪山、冰川、沙漠、湖泊、人文等这里一网打尽！
+                ★壮美风光，雪山、冰川、湿地、湖泊、古道、人文等这里一网打尽！
                 <w:br/>
                 ★✿ 线路特色
                 <w:br/>
                 ★▶舒心服务
                 <w:br/>
                 ★【舒适·行】精选2+1VIP豪华大巴，一排三座，出行更舒适；
                 <w:br/>
                 ★【品质保障】景点区间车全含，全程无必消；
                 <w:br/>
-                ★【专业服务】全程司导贴心服务，呵护相伴您前行；
+                ★【精选航班】飞入喀什，节省1500公里车程；
+                <w:br/>
+                ★【同声同气】广东独立成团；
                 <w:br/>
                 ★▶特别安排
                 <w:br/>
                 ★【舌尖美味】安排新疆喀什鸽子汤面、大盘鸡、手抓饭；
                 <w:br/>
-                ★【精选住宿】升级2晚网评四钻酒店，塔县安排含氧酒店；
+                ★【精选住宿】升级2晚网评四钻酒店+塔县弥散式供氧酒店；
+                <w:br/>
+                ★【特别赠送】1晚机场住宿+盘龙古道团队航拍；
                 <w:br/>
                 ★▶精彩体验
                 <w:br/>
-                ★帕米尔绝美三大湖泊：班迪尔湖，公路从蓝宝石般的湖面上方穿过，见到它的第一眼便被惊艳；
-[...3 lines deleted...]
-                ★白沙湖，一半延绵白沙，一半是碧蓝海水帕米尔高原上最耀眼的蓝宝石
+                ★帕米尔绝美三大湖泊：班迪尔湖，公路从蓝宝石般的湖面上方穿过，见到它的第一眼便被惊艳；喀拉库勒湖，变幻莫测的湖水，仰望昆仑三雄绝佳的拍摄胜地；白★沙湖，一半延绵白沙，一半是碧蓝海水帕米尔高原上最耀眼的蓝宝石；
                 <w:br/>
                 ★中国最西边：中国西极最后一缕阳光消失的地方在祖国版图最西端，感受天山昆仑山交汇的震撼；
                 <w:br/>
                 ★两条世界级公路：中巴友谊公路，是我国连接巴基斯坦的唯一陆路通道；
                 <w:br/>
                 ★盘龙古道，蜿蜒曲折的道路和壮阔的地址面貌形成了一道别具一格的风景；
                 <w:br/>
                 ★喀什古城：一个历史与现代交相辉映的古城；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
@@ -651,355 +651,353 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">喀什遇香妃酒店、喀什城市便捷酒店或同级</w:t>
+              <w:t xml:space="preserve">喀什格林豪泰酒店或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                喀什（车程约3小时）天山昆仑山交汇（车程约1小时）斯姆哈纳村-中国西极石碑（车程约2.5小时）乌恰
-[...1 lines deleted...]
-                早餐后，我们将沿着中国和吉尔吉斯斯坦的边境公路，向中国西极进发，我们抵达【天山昆仑山交汇】天山和昆仑山交汇处地标，天山山脉和昆仑山山脉在帕米尔高原此处交接，交汇处地理特征明显。天山山脉呈驼色，昆仑山脉呈黛色，在此处你可以眼望两山，脚踏两地欣赏两座山系的独特风貌，感受“万山博物园”。在此处有形色各异的石头，也可以感受一下下车捡石头的乐趣。后前往西极最后一个村庄【斯姆哈纳村】中国最西边的一个村，邻国吉尔吉斯坦，这里也是西边日落最晚的村落，被称为太阳的家；后前往打卡【中国西极石碑】北漠河西乌恰，中国的西极，中国最西边的一个村，邻国吉尔吉斯坦，这里也是西边日落最晚的村落，被称为太阳的家，祖国最西边的疆门，这里也是群山起伏，绵延不止，站在西极石碑前，有种俯瞰祖国辽辽疆土的壮阔之感，在这里，为祖国的强大感到骄傲的心情异常明显。结束后前往酒店入住。
+                喀什-中巴友谊公路（车程约3小时）白沙湖（车程约1.5小时）雪柳树洞（车程约1小时）塔县
+                <w:br/>
+                早餐后，沿中巴友谊公路前往世界屋脊帕米尔高原之上的小城——塔什库尔干县，位于帕米尔高原之上，后抵达参观【白沙湖】（含门票，游览约1.5小时），湛蓝的湖泊和苍白的沙漠和谐的融为一体，生机和死气仿佛在这个湖泊达到了平衡。天气晴朗的时候，在蓝天的映衬下，远处的白色沙山映照着湛蓝的湖面，上下一色，犹如“天空之境”。途经游览【雪柳树洞】（打卡约0.5小时）以树洞为背景拍一张照片留念，如果有幸再来这里，能集满树洞春夏秋冬四季的照片也是一件美事。后前往酒店入住。
+                <w:br/>
+                温馨提示：
+                <w:br/>
+                1、今日行程海拔越来越高，沿途最高的地方达到4000米左右，如果身体不适，途中有氧气瓶售卖，沿途下车不要大步跑跳，以免造成不适。
+                <w:br/>
+                3、高原海拔高建议不要暴饮暴食，请勿饮酒。
                 <w:br/>
                 交通：飞机、汽车
                 <w:br/>
-                景点：途经【天山昆仑山交汇】，【斯姆哈纳村】，打卡【中国西极石碑】
+                景点：【白沙湖】，途经游览【雪柳树洞】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：团餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">乌恰天逸酒店、清源酒店或同级</w:t>
+              <w:t xml:space="preserve">塔县云顶酒店或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                乌恰-中巴友谊公路（车程约3.5小时）白沙湖（车程约0.5小时）喀拉库勒湖-雪柳树洞（车程约0.5小时）塔县
-[...1 lines deleted...]
-                早餐后，沿中巴友谊公路前往世界屋脊帕米尔高原之上的小城——塔什库尔干县，参观【白沙湖】（游览约1.5小时），每年12月份开始气温骤变，放眼过去的蓝冰通透的冰纹，摄人心魂；冬季的白沙湖，冰层如镜，倒映出湛蓝的天空和洁白的雪山，在这里时间放佛静止了，一切都变得那么宁静和美好。后前往【喀拉库勒湖】（含门票，游览约1小时）卡拉库里”意为“黑海”，海拔3600米，湖深30米，总面积10平方公里，是一座高山冰蚀冰碛湖。水面映衬着巍峨又神秘的慕士塔格峰，白雪皑皑，冬季的喀湖是拍气泡冰最好的角度，在公格尔九别峰和慕士塔格峰雪山脚下，慕士塔格峰像父亲一般守护在东面，雪白山体环绕四周，雪山与湖泊像一对完美的伴侣；途经游览【雪柳树洞】以树洞为背景拍一张照片留念，如果有幸再来这里，能集满树洞春夏秋冬四季的照片也是一件美事。后前往酒店入住。
+                塔县（车程约0.5小时）盘龙古道（车程约2.5小时）班迪尔湖（车程约1.5小时）塔县
+                <w:br/>
+                早餐后，乘车前往网红圣地---【瓦恰乡盘龙古道】（换成指定车辆），往红其拉甫方向大约 20 公里处，翻过山脊，一条新修的公路蜿蜒而下，似一条黑龙盘绕在山间，横卧于昆仑山脉，就到了盘龙古道，当地叫瓦恰公路，全部盘山公路超过600个S弯道，海拔约 4100 千米左右。后游览【班迪尔湖】（打卡时间约0.5小时）被人们称为下坂地水库、野鸭湖，美的不可一世，清澈干净，五个相连的湖泊，是世界上最人迹罕至也最雄伟壮丽的自然奇观。这里是我国西部帕米尔高原的第一高峡湖，峡谷内沟壑纵横，烟波浩森，是帕米尔高原上一颗耀眼的明珠；后返回塔县入住酒店。
                 <w:br/>
                 温馨提示：
                 <w:br/>
-                1、今日行程海拔越来越高，沿途最高的地方达到4000米左右，如果身体不适，途中有租氧瓶购买、沿途下车不要大步跑跳，以免造成不适。
-[...3 lines deleted...]
-                3、喀拉库勒湖沿途设有检查站，禁止拍照，请游客配合、理解。
+                1、盘龙古道因部分路段限高限款，并且弯道较多，只能从一侧停车步行至最佳观景点拍摄。沿途公路狭窄，弯道很多，靠山沿河，停车拍照时务必注意躲避过往车辆或落石。
+                <w:br/>
+                2、今日行程海拔越来越高，沿途最高的地方达到4000米左右，如果身体不适，途中有氧气瓶售卖、沿途下车不要大步跑跳，以免造成不适。
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【白沙湖】【喀拉库勒湖】；途经游览【雪柳树洞】
+                景点：【瓦恰乡盘龙古道】（换成指定车辆），【班迪尔湖】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">塔县云顶国际酒店、塔县欧罗巴花园酒店、塔县格林豪泰酒店或同级</w:t>
+              <w:t xml:space="preserve">塔县云顶酒店或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                塔县（车程约0.5小时）盘龙古道（车程约2.5小时）班迪尔湖（车程约2小时）喀什
-[...1 lines deleted...]
-                早餐后，乘车前往网红圣地---【瓦恰乡盘龙古道】（打卡全程盘龙古道，换成指定车辆，如遇天气或不可抗力因素造成盘龙古道无法通行 ，则替换为前往【瓦罕走廊】，费用不增不减)，往红其拉甫方向大约 20 公里处，翻过山脊，一条新修的公路蜿蜒而下，似一条黑龙盘绕在山间，横卧于昆仑山脉，就到了盘龙古道，当地叫瓦恰公路，全部盘山公路超过600个S弯道，海拔约 4100 千米左右。后游览【班迪尔湖】被人们称为下坂地水库、野鸭湖，美的不可一世，清澈干净，五个相连的湖泊，是世界上最人迹罕至也最雄伟壮丽的自然奇观。这里是我国西部帕米尔高原的第一高峡湖，峡谷内沟壑纵横，烟波浩森，是帕米尔高原上一颗耀眼的明珠；后乘车返回喀什，入住酒店。
+                塔县（车程约1.5小时）喀拉库勒湖（车程约2.5小时）奥依塔克冰川公园（车程约2.5小时）阿图什/乌恰
+                <w:br/>
+                早餐后，前往游览【喀拉库勒湖】（含门票，游览约1.5小时）“卡拉库里”意为“黑海”，海拔3600米，湖深30米，总面积10平方公里，是一座高山冰蚀冰碛湖。水面映衬着巍峨又神秘的慕士塔格峰，白雪皑皑，山水同色，景色十分迷人。湖畔的苏巴什草原上水草丰茂，牛羊成群。后前往【奥依塔克冰川公园】（含门票+区间车，游览约2小时）奥依塔克红山峡谷，一路上红山、土林、谷地、雪林、冰川，风景不错。峡谷山体呈火红色，非常壮观。在阳光的照耀下，艳丽的色彩把大峡谷装扮的犹如一幅油画。后前往位于帕米尔高原之上，后前往酒店入住。
                 <w:br/>
                 温馨提示：
                 <w:br/>
-                1、盘龙古道因部分路段限高限款，并且弯道较多，只能从一侧停车步行至最佳观景点拍摄。沿途公路狭窄，弯道很多，靠山沿河，停车拍照时务必注意躲避过往车辆或落石。
-[...1 lines deleted...]
-                2、今日行程海拔越来越高，沿途最高的地方达到4000米左右，如果身体不适，途中有租氧瓶售卖、沿途下车不要大步跑跳，以免造成不适。
+                1、卡拉库里湖沿途设有检查站，禁止拍照，请游客配合、理解。
+                <w:br/>
+                2、沿途海拔较高，如果身体不适，途中有氧气瓶售卖、沿途下车不要大步跑跳，以免造成不适。
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【瓦恰乡盘龙古道】【班迪尔湖】
+                景点：【喀拉库勒湖】【奥依塔克冰川公园】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">喀什遇香妃酒店、喀什城市便捷酒店或同级</w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">阿图什维也纳酒店或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                喀什（车程约1.5小时）英吉沙杏花（车程约2小时）莎车老城-莎车
-[...5 lines deleted...]
-                1、杏花花期约每年3月下旬4月上旬，如未遇花期则【英吉沙杏花】置换为【土陶村】土陶制作是当地世代传承的民族工艺，也是国家级非物质文化遗产，欣赏传统匠人的制作工艺和审美艺术。
+                阿图什（车程约1.5小时）天山昆仑山交汇（车程约1小时）斯姆哈纳村-中国西极石碑（车程约4小时）喀什
+                <w:br/>
+                早餐后，我们将沿着中国和吉尔吉斯斯坦的边境公路，向中国西极进发，我们抵达【天山昆仑山交汇】（打卡时间约0.5小时）天山和昆仑山交汇处地标，天山山脉和昆仑山山脉在帕米尔高原此处交接，交汇处地理特征明显。天山山脉呈驼色，昆仑山脉呈黛色，在此处你可以眼望两山，脚踏两地欣赏两座山系的独特风貌，感受“万山博物园”。在此处有形色各异的石头，也可以感受一下下车捡石头的乐趣。前往西极最后一个村庄【斯姆哈纳村】中国最西边的一个村，邻国吉尔吉斯坦，这里也是西边日落最晚的村落，被称为太阳的家；后前往打卡【中国西极石碑】（含门票，游览时间约2小时）北漠河西乌恰，中国的西极，中国最西边的一个村，邻国吉尔吉斯坦，这里也是西边日落最晚的村落，被称为太阳的家，祖国最西边的疆门，这里也是群山起伏，绵延不止，站在西极石碑前，有种俯瞰祖国辽辽疆土的壮阔之感，在这里，为祖国的强大感到骄傲的心情异常明显。结束后返回喀什入住酒店。
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【英吉沙县赏杏花】【莎车老城】
-[...1 lines deleted...]
-                购物点：【西域驼绒文化馆】（游览时间2小时）
+                景点：【天山昆仑山交汇】【斯姆哈纳村】【中国西极石碑】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1029,217 +1027,231 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                莎车（车程约3.5小时）土陶技艺馆-唐王城千年屯垦文化体验中心（车程约4小时）图木舒克
-[...1 lines deleted...]
-                早餐后，前往图木舒克，前往游览【土陶技艺馆】（逢周一闭馆，游览约1.5小时）是展示当地传统土陶制作技艺的文化场馆，以保护和传承维吾尔族模制法土陶烧制技艺（国家级非物质文化遗产）为核心，兼具展览、体验与研学功能。展馆陈列历代土陶精品，包括水壶、碗罐、装饰器等，展现千年西域陶艺的独特造型与釉彩工艺（如绿釉、刻花等）。现场演示手工塑形、阴干、柴窑烧制等传统工序，体现“泥与火”的原始艺术。后游览【唐王城千年屯垦文化体验中心】（游览约1小时）是一座以丝绸之路屯垦戍边历史为核心，融合汉唐文化、军垦精神与边疆民族风情的综合性文化场馆。这里通过文物展陈、场景还原、沉浸式体验等方式，生动再现了西域屯垦两千年的壮阔史诗。后前往酒店入住。
+                喀什（车程约4小时）土陶技艺馆-唐王城千年屯垦文化体验中心-图木舒克
+                <w:br/>
+                早餐后，参观【喀什玉器店】（游览时间2小时），后前往兵团小城图木舒克，游览【土陶技艺馆】（逢周一闭馆，游览约1.5小时）是展示当地传统土陶制作技艺的文化场馆，以保护和传承维吾尔族模制法土陶烧制技艺（国家级非物质文化遗产）为核心，兼具展览、体验与研学功能。展馆陈列历代土陶精品，包括水壶、碗罐、装饰器等，展现千年西域陶艺的独特造型与釉彩工艺（如绿釉、刻花等）。现场演示手工塑形、阴干、柴窑烧制等传统工序，体现“泥与火”的原始艺术。后游览【唐王城千年屯垦文化体验中心】（含讲解，游览约1小时）是一座以丝绸之路屯垦戍边历史为核心，融合汉唐文化、军垦精神与边疆民族风情的综合性文化场馆。这里通过文物展陈、场景还原、沉浸式体验等方式，生动再现了西域屯垦两千年的壮阔史诗。后前往酒店入住。抵达后酒店入住。
+                <w:br/>
+                温馨提示：
+                <w:br/>
+                1、如【土陶技艺馆】周一闭馆，则调整隔天出发。
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 景点：【土陶技艺馆】【唐王城千年屯垦文化体验中心】
                 <w:br/>
+                购物点：【喀什玉器店】（游览时间2小时）
+                <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">图木舒克维也纳酒店或同级</w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">图木舒克凯富酒店或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                图木舒克（车程约4小时）喀什古城-喀什
-[...1 lines deleted...]
-                早餐后，返回喀什，前往游览【喀什古城】（游览约3小时），身处喀什古城犹如置身新疆维吾尔族民俗风情的生动画卷，这里被誉为“最后的西域，活着的古城”。古城区位于喀什市中心， 面积为4.25平方公里，约有居民12.68万人。街巷纵横交错，布局灵活多变，曲径通幽，民居大多为土木、砖木结构，不少传统民居已有上百年的历史，是中国唯一的以伊斯兰文化为特色的 迷宫式城市街区。后入住酒店。
+                图木舒克-唐王城遗址（车程约4小时）喀什古城-喀什
+                <w:br/>
+                早餐后，前往【唐王城遗址】（含讲解费，游览约1小时）唐王城规模宏大，保存较好，由城址、铸币窑址、居住遗址等遗迹组成。城址呈长方形，东西长约260米，南北宽约160米，四角各有一角楼遗迹。城垣外均有马面。唐王城处于古龟兹国屯兵中心区域，是新疆最大的古城之一。后返回喀什，抵达后游览【喀什古城】（游览约2小时），身处喀什古城犹如置身新疆维吾尔族民俗风情的生动画卷，这里被誉为“最后的西域，活着的古城”。古城区位于喀什市中心， 面积为4.25平方公里，约有居民12.68万人。街巷纵横交错，布局灵活多变，曲径通幽，民居大多为土木、砖木结构，不少传统民居已有上百年的历史，是中国唯一的以伊斯兰文化为特色的 迷宫式城市街区。
+                <w:br/>
+                温馨提示：
+                <w:br/>
+                由于古城面积较大，路口众多，为免走散，游览过程中请紧跟向导。
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【喀什古城】
+                景点：【唐王城遗址】【喀什古城】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">喀什凤栖梧、漫心酒店或同级</w:t>
+              <w:t xml:space="preserve">喀什格林东方酒店（审批局）或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 喀什-广州（飞行时间约8小时）
                 <w:br/>
-                早餐后，收拾好个人全部行李及物品，根据航班时间送至喀什机场，结束我们的旅程，乘坐飞机返回广州，结束难忘而愉快的新疆之旅，大美新疆期待下次与您的见面！
+                早餐后，后前往【西域驼绒文化馆】（游览时间2小时）；参观驼绒新疆棉文化馆，了解兵团历史回忆兵团建设那段峥嵘岁月，广州市政府援疆的一个扶贫项目，馆内展示有兵团建设历史，援疆企业成果，新疆本土民族乐器，新疆少数民族服装，驼绒文化 新疆长绒棉等；
+                <w:br/>
+                后收拾好个人全部行李及物品，根据航班时间送至喀什机场，结束我们的旅程，乘坐飞机返回广州，结束难忘而愉快的新疆之旅，大美新疆期待下次与您的见面！
                 <w:br/>
                 温馨提示：因航空公司或天气的原因，飞机延误或取消航班导致的延住酒店、用餐、交通等费用问题，需客人自理。
                 <w:br/>
                 交通：汽车/飞机
+                <w:br/>
+                购物点：【西域驼绒文化馆】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1305,65 +1317,65 @@
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：往返程经济舱机票。进出港口、航班时间等以航司出票为准。报名时请提供身份证复印件。
                 <w:br/>
-                2、住宿：宿2晚网评四钻酒店+5晚网评三钻酒店。每成人每晚一个床位，若出现单男单女，客人需补单房差入住双标间。新疆地区酒店设施无法与发达地区相比，请谅解。
+                2、住宿：宿2晚当地超豪华酒店+5晚当地豪华酒店。每成人每晚一个床位，若出现单男单女，客人需补单房差入住双标间。新疆地区酒店设施无法与发达地区相比，请谅解。
                 <w:br/>
                 【特别备注】：在遇到政府征用或旺季房满的情况下，旅行社将不得不选用同等级但未在行程内列明的其他酒店时不另行通知，敬请谅解；
                 <w:br/>
-                3、用餐：7早6正（正餐40元/人/餐）；酒店房费含早，不用不退；正餐十人一桌，八菜一汤不含酒水，不足十人菜量种类相对减少，但标准不变；团队低于6成人，则正餐餐费视情况在当地现退给客人，用餐由客人自理。如有特殊用餐需备注。新疆为少数民族地区，餐厅大多数以清真餐厅为主，饮食、用餐环境与广东地区存在较大差异，请务必保持良好心态，入乡随俗。旅游行程沿线受地域或车程限制，餐饮质量有限，而且个别餐食为简单路餐或特色抓饭、拌面等，请做好相应心理准备，途中用餐时间难于掌握，可能用餐时间会较早或推迟，请游客提前自备零食，异地旅游可能会出现水土不服，请自备常用药品。
+                3、用餐：7早7正（正餐40元/人/餐）；酒店房费含早，不用不退；正餐十人一桌，八菜一汤不含酒水，不足十人菜量种类相对减少，但标准不变；团队低于6成人，则正餐餐费视情况在当地现退给客人，用餐由客人自理。如有特殊用餐需备注。新疆为少数民族地区，餐厅大多数以清真餐厅为主，饮食、用餐环境与广东地区存在较大差异，请务必保持良好心态，入乡随俗。旅游行程沿线受地域或车程限制，餐饮质量有限，而且个别餐食为简单路餐或特色抓饭、拌面等，请做好相应心理准备，途中用餐时间难于掌握，可能用餐时间会较早或推迟，请游客提前自备零食，异地旅游可能会出现水土不服，请自备常用药品。
                 <w:br/>
                 4、用车：16人以上安排2+1陆地头等舱豪华旅游大巴，16人以下按人数定车型，保证每人一个正座；（如遇旺季，第一天和最后一天接送机及走市内的景点用普通大巴车）
                 <w:br/>
                 5、导游：当地普通话导游服务，费用已含导游服务费，不派全陪。
                 <w:br/>
                 6、门票：成人含景点第一道大门票（自费景点门票除外），不含景点小门票，个人消费及行程上自理的项目。赠送项目如因特殊原因不能成行，不做退款。此行程为综合优惠包价产品，若持学生证、军官证、长者证、记者证、残疾证、教师证等有效证件，我司不再进行任何差额退减优惠，敬请注意！客人对此无异议。
                 <w:br/>
                 7、小童：2 周岁以下婴儿费用另议；2—11周岁儿童报价含往返机票、当地旅游车费、正餐费（成人餐费半价），导服，如产生其他费用由家长现付；
                 <w:br/>
-                8、购物：全程共安排1个购物店；
+                8、购物：全程共安排2个购物店；
                 <w:br/>
                 【温馨提示】：行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用，公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地特色文化之用，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购物产生的纠纷与本社无关，敬请注意。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1524,85 +1536,156 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考价格</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">棉花馆</w:t>
-[...2 lines deleted...]
-        </w:tc>
+              <w:t xml:space="preserve">和田玉展览馆</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">玉器</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">120 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">西域驼绒文化馆</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">120 分钟</w:t>
+              <w:t xml:space="preserve">驼绒/新疆棉</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -1915,51 +1998,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-01-19</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-08</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>