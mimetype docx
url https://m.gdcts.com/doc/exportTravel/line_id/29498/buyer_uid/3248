--- v1 (2026-03-03)
+++ v2 (2026-06-03)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【爱尚版纳】云南西双版纳双飞5天丨野象谷丨原始森林公园丨勐泐大佛寺丨傣族村寨 丨曼听公园丨告庄夜市行程单</w:t>
+        <w:t xml:space="preserve">【爱尚版纳】云南西双版纳双飞5天（南航）丨野象谷丨原始森林公园丨勐泐大佛寺丨傣族村寨 丨曼听公园丨告庄夜市行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -343,114 +343,114 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                去程:广州-版纳AQ1041/0640-0945
-[...1 lines deleted...]
-                回程:版纳-广州AQ1042/2210-0035
+                去程：广州-版纳CZ2103/0825-1115
+                <w:br/>
+                回程：版纳-广州CZ2104/1200-1435
                 <w:br/>
                 仅供参考，以实际出票为准
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                网红告庄：【星光夜市】【六国水上市场】—如临美丽的东南亚，拍抖音 刷爆朋友圈
-[...11 lines deleted...]
-                特色美食：美味基诺竹筒宴让你感受当地特色风味+傣族特色民族风味餐
+                网红告庄：【星光夜市】【六国水上市场】—如临美丽的东南亚，拍视频照片刷爆朋友圈
+                <w:br/>
+                探秘雨林：【原始森林公园】—共赏【孔雀飞跃丛林】，自由漫步热带雨林栈道
+                <w:br/>
+                回归自然：【5A勐仑植物园】—与家人感受"会开花的树"、"会爆炸的果"，自由探索雨林奥秘 
+                <w:br/>
+                民族村寨：【傣族村寨】—了解当地少数民族生活习俗，更好的了解少数民族历史
+                <w:br/>
+                漫步茶园：【南糯山古茶山】—相约千年古茶山，体验一次“采茶人”的乐趣
+                <w:br/>
+                野外追踪：【野象谷】—和家人一起追寻野象足迹，目睹珍稀野生亚洲象的萌趣日常
+                <w:br/>
+                特色美食：美味火塘餐，让您感受当地特色风味、傣民族风味餐
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -567,437 +567,419 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州白云国际机场--景洪嘎洒机场→般若寺-傣乡水城（飞行约3小时）
-[...3 lines deleted...]
-                下午：我们会安排前往网红打卡点【般若寺】般若寺建在山顶，可以远望大佛寺的金光佛陀和景洪的云烟，庄严神圣，由于造型十分独特，已成为新晋的网红打卡地，吸引众多游客前往参观。后前往【傣乡水城】以其独特的建筑风格和丰富的文化活动而闻名。这里充满了傣族特色的亭台楼阁和悠悠流水，游客可以在这里感受到浓郁的傣族文化氛围。白天，阳光洒在水面上，波光粼粼，夜晚灯光璀璨，五彩灯光倒映在水中，如梦如幻。此外，傣乡水城还拥有多种户型选择，适合打造精品酒店、高端客栈和特色餐饮等。入住酒店后，您可以出门逛逛，品尝当地各种特色小吃，相信这城市夜晚的灯火也能让你感受到一丝暖意。餐
+                广州白云国际机场--景洪嘎洒机场→原始森林公园（飞行约3小时）
+                <w:br/>
+                上午：今日贵宾乘坐飞机飞往神奇美丽的西双版纳，飞抵【景洪嘎洒机场】后，导游接团。
+                <w:br/>
+                下午：游览【原始森林公园】（车程约30分钟，游览约2.5小时，不含景区电瓶车60元/人）今天让我们走进丰富多彩的植物世界，走进西双版纳原始森林。这里距离西双版纳州府所在地城区仅有8公里。园内有北回归线以南保存最完好的热带沟谷雨林 ，森林覆盖率达百分之九十八 。在这里可以徒步领略热带沟谷雨林的风采，还可以观看傣族泼水活动、观看孔雀放飞、民族歌舞表演、爱伲山寨抢亲活动、九龙瀑布。
+                <w:br/>
                 <w:br/>
                 若您有闲暇，请查收这一份精心为您挑选的景洪热门打卡攻略——【吃逛一条龙】！
                 <w:br/>
                 ▶ 江边夜市：景洪最热闹的夜市之一，琳琅满目的小商品和特色小吃，逛到停不下来。
                 <w:br/>
                 ▶ 景洪市区：这里是版纳的繁华中心，吃喝玩乐一应俱全，导航【告庄西双景】即可到达片区。
                 <w:br/>
                 傣味烤鱼：香茅草烤制，外焦里嫩，推荐【多哥水傣味餐厅】。
                 <w:br/>
                 菠萝饭：酸甜可口，带有菠萝清香，夜市或傣族餐厅都能找到。
                 <w:br/>
                 舂鸡脚：酸辣开胃，版纳特色小吃，夜市必尝。
                 <w:br/>
                 香茅草烤鸡：香气扑鼻，肉质鲜嫩，推荐【傣家烤鸡店】。
                 <w:br/>
-                菌火锅：野生菌鲜美无比，推荐【我在版纳等你菌火锅】。
-[...11 lines deleted...]
-                <w:br/>
                 交通：飞机/汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">西双版纳景洪浩枫温德姆酒店或同级或其他不低于以上标准</w:t>
+              <w:t xml:space="preserve">西双版纳景洪戴斯温德姆酒店或同级或其他不低于以上标准</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                野象谷、曼掌村、火龙果基地采摘
-[...7 lines deleted...]
-                【温馨提示】：如果您有幸看到野象群出没，请抑制内心激动地心情，不要大声喧哗，以免惊扰到野象，喂食大象时也请文明有序，以防伤害到大朋友。不要乱扔垃圾，所有垃圾请自行带出雨林。
+                中科植物园→总佛寺→曼听公园→告庄夜市
+                <w:br/>
+                上午：酒店早餐后前往5A级景区【中科植物园】（车程约1.5小时，游览2.5小时，不含景区电瓶车50元/人）澜沧江流到这里的支流罗梭江刚好拐了一个弯，把陆地围成了一个葫芦形的半岛，人们就称它为葫芦岛，有3000多种国内外热带、亚热带植物。以热带雨林为主，集科研、植物种质保存、科普和生态旅游为一体的中国最大植物园。
+                <w:br/>
+                下午：车前往【总佛寺】西双版纳总佛寺，位于景洪市曼听公园附近，是西双版纳最早修建的寺庙之一，至今已有1300多年历史，是西双版纳最高等级的佛寺，也是西双版纳最热门的佛寺景点。总佛寺是西双版纳佛教信徒拜佛的中心，建筑大气雄伟、梁柱雕刻精美，主要包括维罕大殿、福顺楼、钟鼓楼、佛学院教学楼等建筑，其中院楼北墙前筑有供坛，壁上绘着《佛本生经》。【曼听公园】又名“傣王室曼听御花园”是西双版纳最古老的公园，这里集合了傣王室文化、佛教文化、傣民俗文化，同时还可以看到奇花异草、热带绿植。傣族人习惯把这里称为“春欢”意为灵魂之园。
+                <w:br/>
+                晚上：晚上：打卡网红基地—湄公河·星光夜市集结了我国云南、泰国、老挝、越南、柬埔寨等等各地的创意摊贩。各种具有创意的手工艺品是游人的最爱。在这里你可以真实感受到湄公河流域的赶摆文化。各种极具地域特色的衣服，五颜六色，是女孩子们的最爱。还有各种用于装饰的小物件，手工雕刻艺术品，是那么的精巧别致。游览【告庄大金塔】（自由活动）告庄西双景为傣语，汉意为“九塔十二寨”，旨在重现古时景洪盛景，打造一个繁华昌盛的“景洪城中之城”，融合大金三角湄公河流域傣泰精华，呈现文化体验休闲之都。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">西双版纳景洪浩枫温德姆酒店或同级或其他不低于以上标准</w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">西双版纳景洪戴斯温德姆酒店或同级或其他不低于以上标准</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                植物园→大佛寺→星光夜市
-[...5 lines deleted...]
-                晚上：打卡网红基地—湄公河·星光夜市集结了我国云南、泰国、老挝、越南、柬埔寨等等各地的创意摊贩。各种具有创意的手工艺品是游人的最爱。在这里你可以真实感受到湄公河流域的赶摆文化。各种极具地域特色的衣服，五颜六色，是女孩子们的最爱。还有各种用于装饰的小物件，手工雕刻艺术品，是那么的精巧别致。游览【告庄大金塔】（自由活动）告庄西双景为傣语，汉意为“九塔十二寨”，旨在重现古时景洪盛景，打造一个繁华昌盛的“景洪城中之城”，融合大金三角湄公河流域傣泰精华，呈现文化体验休闲之都。
+                南糯山古茶山（轻徒步+采茶体验+舂粑粑+火塘奶茶）→火塘餐→大佛寺
+                <w:br/>
+                上午：早餐后，后前往【南糯山古茶山】（古茶山轻徒步+采茶体验+舂粑粑+火塘奶茶）（游玩时间约150分钟），深入秘境，轻徒步探野趣！体验山野探秘盲盒（随机随缘可摘清甜野果），每一步都是大自然的馈赠，远离喧嚣，呼吸负氧离子邂逅原始雨林的治愈力，点击开启你的野趣之旅！
+                <w:br/>
+                ●了解从树叶到茶汤的全过程；●火塘奶茶：围坐火塘，慢煮时光，中餐享用【火塘烤肉+土鸡汤】，从茶园到舌尖的全链体验。
+                <w:br/>
+                下午：前往参观享誉东南亚的南传佛教标志建筑【勐泐大佛寺】（车程约1.5小时，游约1.5小时、电瓶车自理40元/人）佛寺依山而建，以东南亚国家寺庙建筑和佛像为主，充分展示了南传佛教的历史与传统文化色彩。这里佛像高49米，站在佛脚可以将整个景洪城尽收眼底。晚餐后入住酒店。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">西双版纳景洪浩枫温德姆酒店或同级或其他不低于以上标准</w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">西双版纳景洪戴斯温德姆酒店或同级或其他不低于以上标准</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                南糯山哈尼文化园→总佛寺→曼听公园
-[...3 lines deleted...]
-                下午：车前往【总佛寺】西双版纳总佛寺，位于景洪市曼听公园附近，是西双版纳最早修建的寺庙之一，至今已有1300多年历史，是西双版纳最高等级的佛寺，也是西双版纳最热门的佛寺景点。总佛寺是西双版纳佛教信徒拜佛的中心，建筑大气雄伟、梁柱雕刻精美，主要包括维罕大殿、福顺楼、钟鼓楼、佛学院教学楼等建筑，其中院楼北墙前筑有供坛，壁上绘着《佛本生经》。【曼听公园】又名“傣王室曼听御花园”是西双版纳最古老的公园，这里集合了傣王室文化、佛教文化、傣民俗文化，同时还可以看到奇花异草、热带绿植。傣族人习惯把这里称为“春欢”意为灵魂之园。
+                傣族村寨→野象谷
+                <w:br/>
+                上午：前往游览【傣族村寨】（车程约1.5小时，参观约150分钟）内房屋建筑为“干栏”式竹楼，户与户之间竹篱为栏，自成院落，寨子四周多种植椰子、香蕉、竹林等果木，处处部部葱葱，一派亚热带的风光和异国情调。让您更深入了解傣族的生活习俗。到傣家做客，听着傣家骚哆哩讲一段知青当年的笑话，学几句傣族本地的语言，了解傣族生活习俗，体验傣味文化，也是西双版纳集中展示傣族历史、文化、宗教、建筑、生活习俗、服饰、饮食、手工艺生产生活为一体的民俗生态景区。
+                <w:br/>
+                下午：汽车赴野象谷景区，游览理想而神秘的热带雨林探险圣地：国家4A级景区【野象谷】（游览约2小时，不含单程索道50元/人，往返70元/人自理），从激流到静水，从草丛到灌林，从林下到林冠，都是动物们栖息地所在，古有“乘象国”之称的西双版纳，幸运的您还有机会看到壮观的野象群出没，近距离亲近大象。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">西双版纳洲际度假酒店、西双版纳融创皇冠假日度假酒店、西双版纳云投喜来登大酒店或其他不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">西双版纳景洪戴斯温德姆酒店或同级或其他不低于以上标准</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                傣族村寨→原始森林公园→水果市场→乘机返广州（飞行约3小时）
-[...5 lines deleted...]
-                晚上：送景洪机场（车程约30分钟），乘坐飞机飞返广州，结束愉快的版纳之旅，返回温暖的家！
+                根据航班时间安排送机-乘机返广州（飞行约3小时）
+                <w:br/>
+                上午：酒店早餐，根据航班时间，送景洪机场，乘坐飞机飞返广州，结束愉快的版纳之旅，返回温暖的家！
                 <w:br/>
                 【温馨提示】
                 <w:br/>
                 以上为参考时间，具体时间安排以行程实际时间为准。
                 <w:br/>
                 注意航班时间，考虑到交通等不可预估因素，请提前到机场办理登机手续，以免延误航班。
                 <w:br/>
                 在返程前，请关注目的地当日气候状况，下机前做好添减衣物的准备。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">无</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -1044,121 +1026,117 @@
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.门票：含行程所列景区首道大门票，不含未注明景区小交通费用（特别提示：①由于云南旅游景点多为提前制卡制度，一旦制卡费用已产生无法申退，故制卡后不退门票费用。②因我社门票是旅行社团体采购的优惠打包价，已低于各类优惠卡数值，故持有（如：学生证、军官证、老人证等所有特殊证件）均不再享受任何优惠政策，无费用可退，不受理任何优惠门票退费申请。③由于贵宾个人原因放弃游玩或不可抗力因素导致无法游玩的项目，不安排替代项目，无费用可退。报名前烦请认真阅读，为您带来不便敬请谅解。
                 <w:br/>
-                2.住宿：全程指定酒店，每个成人一个床位，每两个成人一个普通标间，若指定大床房在标单同价的情况下可以满足，若酒店标单有差价或指定升级房型的情况需额外补足差价。
+                2.住宿：全程指定酒店，每个成人一个床位，每两个成人一个普通标间，若指定大床房在标单同价的情况下可以满足，若   酒店标单有差价或指定升级房型的情况需额外补足差价。
                 <w:br/>
                 3.餐饮：全程4早餐6正餐。早餐均为酒店含早，不用补退费；4正餐餐标40元餐标，2餐特色餐50元餐标。云南餐饮风味、用餐条件与广东有一定的差异，大家应有心理准备。
                 <w:br/>
                 4.用车：根据收客人数安排车型，确保每人1正座。
                 <w:br/>
                 5.航班：含始发地至景洪往返机票（团队票开出后不得签转、更改及退票），含机场建设费，燃油税。
                 <w:br/>
-                导游：10成人以上安排地陪导游，10成人以下师兼向导。
-[...1 lines deleted...]
-                6、儿童价仅含：2-12周岁儿童：含始发地至版纳往返机票（含燃油税）、旅游汽车费、正餐餐费。
+                当地导游：10成人以上安排地陪导游，10成人以下师兼向导。
+                <w:br/>
+                6、儿童价仅含：2-12周岁儿童：含始发地至版纳往返机票（含燃油税）、旅游汽车费、正餐餐费，不含门票+床位。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、合同未约定由组团社支付的费用（包括行程以外非合同约定活动项目所需的费用、 游览过程中缆车索道游船费、自由活动期间发生的费用等）。 
-[...11 lines deleted...]
-                儿童价不含：门票、床位、早餐费（早餐费按入住酒店收费规定，由家长现付）。
+                1.自理项目：景区小交通：原始森林电瓶车60元/人，植物园电瓶车50元/人，大佛寺单程电瓶车40元/人。野象谷单程索道50元/人，往返70元/人，自理游玩项目280元/套：《澜沧江.湄公河之夜》或《澜沧江游船》《孔雀公主》。因交通延误、取消等意外事件或不可抗力原因导致的额外费用。
+                <w:br/>
+                2.游意外保险及航空保险（建议旅游者购买）。
+                <w:br/>
+                3.单房差费用自理，旺季以及节假日价格另询。
+                <w:br/>
+                4.全程入住酒店产生的单房差。
+                <w:br/>
+                因旅游者违约、自身过错、自身疾病等自身原因导致的人身财产损失而额外支付的费用。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1188,51 +1166,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
                 <w:br/>
-                1、本产品供应商为：广东新云美国际旅行社有限公司，许可证号:L-GD-100115，质监电话：020-83371233。此团 10人成团，为保证游客如期出发，我社将与其他旅行社共同委托广东新云美国际旅行社有限公司组织出发（广东拼团），如客人不接受拼团出发，请报名时以书面形式注明。此团由广东新云美国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                1、此团 10人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由广东新云美国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
                 <w:br/>
                 2、我司在不影响原行程游玩标准及游览景点的前提下，根据航空公司机票或火车票出票时间调整出入港口及行程游玩顺序。具体的行程游览顺序将根据航班安排的首末站城市最终确定。客人对航班及出入港口有特别要求的，请于报名时向我社前台同事说明，并将要求写在报名表上，否则我社视客人已清楚旅行社以上安排，同意并接受旅行社安排。行程游览顺序或用餐安排将根据游玩期间实际情况最终确认，如有调整由当地导游与游客签名确认。
                 <w:br/>
                 3、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选用2个或以上的航班班次）。
                 <w:br/>
                 4、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名，且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
                 <w:br/>
                 5、团队均提前7天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客人可自行前往航空公司办理），特此说明。
                 <w:br/>
                 6、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退还。
                 <w:br/>
                 7、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一切行为责任游客自负。
                 <w:br/>
                 8、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
                 <w:br/>
                 9、云南地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距，请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列酒店标准的同类型酒店。
                 <w:br/>
                 10、购物：云南地区旅游发展较为成熟，包括部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
                 <w:br/>
                 11、行程服务项目特别约定及说明：
                 <w:br/>
                 A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
@@ -1325,51 +1303,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-04</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-04</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>