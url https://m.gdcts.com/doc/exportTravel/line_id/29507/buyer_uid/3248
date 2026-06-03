--- v0 (2025-10-24)
+++ v1 (2026-06-03)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【南极巡游】南极半岛· 阿根廷· 乌拉圭17天丨海达路德南森号丨船上免费WIFI丨赠品牌环保冲锋衣丨中文探险队服务丨含船上服务费丨火地岛国家公园丨升级布宜1晚五星酒店丨科洛尼亚丨探戈秀及三道式西餐丨行程单</w:t>
+        <w:t xml:space="preserve">【南极巡游】南极半岛· 阿根廷· 乌拉圭17天丨海达路德森南森号丨船上免费WIFI丨赠品牌环保冲锋衣丨中文探险队服务丨含船上服务费丨火地岛国家公园丨升级布宜1晚五星酒店丨科洛尼亚丨探戈秀及三道式西餐丨行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -388,55 +388,65 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                ※100%豪华海景房-豪华的可登陆的南极探险游轮
-[...3 lines deleted...]
-                ※130年 极地探险经验，可登陆的豪华探险船，与科学家同行
+                ★【品质服务】海陆空一站式服务，出行无忧
+                <w:br/>
+                ★【核心优势】海达路德探险游轮·中国区核心合作伙伴·直采线路 ·价格不虚高
+                <w:br/>
+                ★【专业探险】130年极地探险经验·非华人包船·国际航次·国际范儿
+                <w:br/>
+                ★【先进技术】2万+吨豪华探险船·设施更完善·过海峡更平稳·
+                <w:br/>
+                ★【陆海专家】24年南美接待经验，绝非只卖一张船票
+                <w:br/>
+                ★【中文服务】全陪中文领队+中文探险员+中文菜单+中文同传讲座
+                <w:br/>
+                ★【深度体验】特别安排阿根廷探戈表演、牛排红酒晚宴
+                <w:br/>
+                ★【赠船上Wifi】南极美景，随时随地霸屏朋友圈
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -637,150 +647,154 @@
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 转机地✈ 布宜诺斯艾利斯
                 <w:br/>
                 参考航班：待告
                 <w:br/>
                 抵达布宜诺斯艾利斯。抵达后入住酒店，结束当天行程。
                 <w:br/>
-                交通：飞机
+                交通：参考航班：待告
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRAN HOTEL BUENOS AIRES / CYAN AMÉRICAS TOWERS HOTEL / CYAN HOTEL DE LAS AMERICAS 或同级 布宜升级一晚国际连锁 超豪华酒店（由船公司安排）</w:t>
+              <w:t xml:space="preserve">布宜诺斯艾利斯地区</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 布宜诺斯艾利斯-科洛尼亚（乌拉圭）-布宜诺斯艾利斯
                 <w:br/>
-                早餐后，前往码头乘船（约 1 小时），前往与阿根廷隔河相望的【科洛尼亚】 ，这座葡萄牙风情的海边古镇带着其独有的韵味和文化气息，整个老城区已被联合国教科文组织定为“人类文化遗产“。沿【乌拉圭国家 1 号公路行驶】，沿途欣赏优美的乌拉圭风光。您可以静静欣赏专属这座浪漫古镇的浪漫气息。漫步【科洛尼亚老城区】（共约 3 小时），入内参观【圣贝尼托教堂】、游览【1811 广场】、【叹息街】、【坎坡门】等。傍晚乘船返回布宜。
-[...3 lines deleted...]
-                特别安排：布宜升级一晚当地超豪华酒店（酒店由船公司安排）
+                早餐后，前往码头乘船（约1小时），前往与阿根廷隔河相望的【科洛尼亚】 ，这座葡萄牙风情的海边古镇带着其独有的韵味和文化气息，整个老城区已被联合国教科文组织定为“人类文化遗产“。沿【乌拉圭国家1号公路行驶】，沿途欣赏优美的乌拉圭风光。您可以静静欣赏专属这座浪漫古镇的浪漫气息。漫步【科洛尼亚老城区】（共约3小时），入内参观【圣贝尼托教堂】、游览【1811广场】、【叹息街】、【坎坡门】等。傍晚乘船返回布宜。
+                <w:br/>
+                 注意：因签证原因，不能去乌拉圭的客人，将会安排阿根廷高乔农庄一日游
+                <w:br/>
+                高乔农庄位于阿根廷布宜诺斯艾利斯，是一个远离城市喧嚣的世外桃源，人们在这里喂养牛、羊、马，美食相伴，音乐舞蹈相随。在这个世外桃源里，主人用热情奔放的民间舞蹈欢迎我们。明快的音乐、欢快的舞步、飞旋的裙摆、开怀的笑脸,引发热烈的掌声。
+                <w:br/>
+                晚上安排观看一场阿根廷“国粹”——探戈舞。起源于美洲中西部。探戈最早期属于拉丁舞项目，后来演变成世界舞五种舞项目。（特别安排：探戈秀三道式西餐）
+                <w:br/>
+                交通：船
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：√   </w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：探戈秀三道式西餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">布宜诺斯艾利斯</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -793,65 +807,61 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 布宜诺斯艾利斯✈乌斯怀亚 ，下午登船
                 <w:br/>
-                参考航班：待告 （此段航班为船公司包机，航班时间以船方最终确认为准）
-                <w:br/>
                 早上乘坐飞机前往乌斯怀亚。这个繁华的港口是阿根廷火地岛省的首府。乌斯怀亚以壮丽的马歇尔冰川为背景，争夺世界最南端城市的称号。
                 <w:br/>
-                预计下午在乌斯怀亚码头登船，在游轮上参加完强制性的健康和安全同步会议以后，您可以花一些时间了解下在未
-[...1 lines deleted...]
-                来几天将做为您旅程中的家的南森号游轮。
+                预计下午在乌斯怀亚码头登船，在游轮上参加完强制性的健康和安全同步会议以后，您可以花一些时间了解下在未来几天将做为您旅程中的家的南森号游轮。
                 <w:br/>
                 注：
                 <w:br/>
                 1. 此天的内陆航班为船公司包机，航班时间以船方公司安排为准
                 <w:br/>
                 2. 布宜诺斯艾利斯酒店到机场的送机将统一由船公司安排
                 <w:br/>
-                3. 抵达乌斯怀亚后，接送用车及火地岛国家公园的游览行程为船公司安排，将会和其他团队客人共用一台用车，具体以船公司最终确认落实为准
+                3. 抵达乌斯怀亚后，接送用车由船公司安排，将会和其他团队客人共用一台用车，具体以船公司最终确认落实为准
                 <w:br/>
                 4. 最终登船时间按照船方当天最终确认时间为准
                 <w:br/>
                 交通：游轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
@@ -889,51 +899,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 比格尔海峡-德雷克海峡
                 <w:br/>
                 您也可以尽情探索所乘坐的南森号探险游轮。可以在室内或室外健身房锻炼，或在我们的健康区预定水疗护理。游轮上还有三间一流的餐厅，您可以在那里享用美味，同时满足您的视觉和味蕾。不过即使游轮上有这么多现代化设备，也不要忘记不时前往甲板上寻找您可能看到的第一座冰山，并发现鲸鱼、不同品种的海燕和信天翁等野生动物。
                 <w:br/>
-                穿过大约 1000 公里的德雷克海峡需要两天时间。因此，您将有一些宽裕的时间，这绝对是一件好事，因为有很多事情要做来为您的南极探险做好准备。探险队将在科学中心举办他们的讲座活动，利用数十年的经验教您如何最充分的体验您的行程。并让您的探访变得更安全并对于环境也更有可持续性。根据国际南极旅游组织协会的指导方针，在登陆时我们都将使用消毒过的橡皮艇，并确保我们事先用吸尘器吸尘以去除任何可能的外来污染物。您还将了解您可以参与的各种动手实践的公民科学项目，所有这些项目都会为实际研究和当前科学提供支持。
+                穿过大约1000公里的德雷克海峡需要两天时间。因此，您将有一些宽裕的时间，这绝对是一件好事，因为有很多事情要做来为您的南极探险做好准备。探险队将在科学中心举办他们的讲座活动，利用数十年的经验教您如何最充分的体验您的行程。并让您的探访变得更安全并对于环境也更有可持续性。根据国际南极旅游组织协会的指导方针，在登陆时我们都将使用消毒过的橡皮艇，并确保我们事先用吸尘器吸尘以去除任何可能的外来污染物。您还将了解您可以参与的各种动手实践的公民科学项目，所有这些项目都会为实际研究和当前科学提供支持。
                 <w:br/>
                 您也可以尽情探索所乘坐的南森号探险游轮。可以在室内或室外健身房锻炼，或在我们的健康区预定水疗护理。游轮上还有三间一流的餐厅，您可以在那里享用美味，同时满足您的视觉和味蕾。不过即使游轮上有这么多现代化设备，也不要忘记不时前往甲板上寻找您可能看到的第一座冰山，并发现鲸鱼、不同品种的海燕和信天翁等野生动物。注意：行程以船公司当天最终安排为准
                 <w:br/>
                 交通：游轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：游轮早餐     午餐：游轮午餐     晚餐：游轮晚餐   </w:t>
             </w:r>
           </w:p>
@@ -971,51 +981,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 比格尔海峡-德雷克海峡
                 <w:br/>
                 您也可以尽情探索所乘坐的南森号探险游轮。可以在室内或室外健身房锻炼，或在我们的健康区预定水疗护理。游轮上还有三间一流的餐厅，您可以在那里享用美味，同时满足您的视觉和味蕾。不过即使游轮上有这么多现代化设备，也不要忘记不时前往甲板上寻找您可能看到的第一座冰山，并发现鲸鱼、不同品种的海燕和信天翁等野生动物。
                 <w:br/>
-                穿过大约 1000 公里的德雷克海峡需要两天时间。因此，您将有一些宽裕的时间，这绝对是一件好事，因为有很多事情要做来为您的南极探险做好准备。探险队将在科学中心举办他们的讲座活动，利用数十年的经验教您如何最充分的体验您的行程。并让您的探访变得更安全并对于环境也更有可持续性。根据国际南极旅游组织协会的指导方针，在登陆时我们都将使用消毒过的橡皮艇，并确保我们事先用吸尘器吸尘以去除任何可能的外来污染物。您还将了解您可以参与的各种动手实践的公民科学项目，所有这些项目都会为实际研究和当前科学提供支持。
+                穿过大约1000公里的德雷克海峡需要两天时间。因此，您将有一些宽裕的时间，这绝对是一件好事，因为有很多事情要做来为您的南极探险做好准备。探险队将在科学中心举办他们的讲座活动，利用数十年的经验教您如何最充分的体验您的行程。并让您的探访变得更安全并对于环境也更有可持续性。根据国际南极旅游组织协会的指导方针，在登陆时我们都将使用消毒过的橡皮艇，并确保我们事先用吸尘器吸尘以去除任何可能的外来污染物。您还将了解您可以参与的各种动手实践的公民科学项目，所有这些项目都会为实际研究和当前科学提供支持。
                 <w:br/>
                 您也可以尽情探索所乘坐的南森号探险游轮。可以在室内或室外健身房锻炼，或在我们的健康区预定水疗护理。游轮上还有三间一流的餐厅，您可以在那里享用美味，同时满足您的视觉和味蕾。不过即使游轮上有这么多现代化设备，也不要忘记不时前往甲板上寻找您可能看到的第一座冰山，并发现鲸鱼、不同品种的海燕和信天翁等野生动物。注意：行程以船公司当天最终安排为准
                 <w:br/>
                 交通：游轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：游轮早餐     午餐：游轮午餐     晚餐：游轮晚餐   </w:t>
             </w:r>
           </w:p>
@@ -1049,69 +1059,61 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                南极半岛 南设得兰群岛
+                南极半岛-南设得兰群岛
                 <w:br/>
                 欢迎来到南极洲。这里周围环绕着冰冷的海水、冰川和比建筑物还要高大的冰山，让您感觉仿佛进入了一个全新的世界。南极洲是壮丽的、迷人并美妙的。您可能需要停下片刻才能让自己的感知彻底接受。当您首次看到企鹅、鲸鱼或海豹等野生动物时，整个游轮都会自发地爆发出热烈的欢呼声，不可避免地打破了那种令人敬畏的寂静。
                 <w:br/>
-                正如南极洲的冰景随着季节的变化而变化一样，它的野生动物也是如此。十月至十一月的春末，降雪量会比较大，使风景看起来更加原始。这为企鹅求爱和筑巢创造了环境。在这段时间里，鲸鱼仍然很少，并且距离遥远，它们中的大多数仍在途中，它们会在十二月和一月开始大量到达。更多鲸鱼的到来标志着夏季的高峰，这也是第一批企鹅
-[...13 lines deleted...]
-                性登陆点没有确定性，登陆地点、时长、数量等由船方决定，客人不得提出指定要求、不得提出异议。请特别注意，南极海域内所有登陆及巡游活动，请根据中华人民共和国自然资源部和中华人民共和国文化和旅游部相关规定有序进行。
+                正如南极洲的冰景随着季节的变化而变化一样，它的野生动物也是如此。十月至十一月的春末，降雪量会比较大，使风景看起来更加原始。这为企鹅求爱和筑巢创造了环境。在这段时间里，鲸鱼仍然很少，并且距离遥远，它们中的大多数仍在途中，它们会在十二月和一月开始大量到达。更多鲸鱼的到来标志着夏季的高峰，这也是第一批企鹅雏鸟孵化的时候。可爱却又笨拙的一团团绒毛东奔西跑，总能吸引人的视线。二月和三月是观鲸的高峰期，大量的磷虾把鲸鱼吸引到这片水域。
+                <w:br/>
+                当我们到达南极洲时，探险队将抓住每一个机会，带您进行冰上巡航和登陆，以更接近给人留下深刻印象的风景和野生动物。在游轮上发现企鹅已经是一种特别的体验，但当您上岸看到它们时，这种体验变得更加美妙。当您乘坐我们的探险冲锋艇巡航或作为可选活动的划皮划艇时，如果海豹或鲸鱼突然出现在您旁边，感觉也是如此。无需赘述，始终保持您的相机处于待机状态吧。为了提升您的探险体验，探险队将专业地探讨一些极具吸引力的主题，如冰封大陆的历史、当地野生动物生物学以及冰川学
+                <w:br/>
+                注意：具体登陆点，以船公司当天最终安排为准  
+                <w:br/>
+                注：天气情况，冰况，登陆点及巡游地区环境和安全评估以及根据IAATO规定各个登陆点预定确认等综合因素，将决定我们最终的行程计划和时间表，以上行程中提及的地方能否登陆以及登陆顺序、时间、时长由船方依情况决定，若部分甚至全部游轮行程或项目变更或取消，不视为旅行社违约，在整个行程中，最终的行程安排将由经验丰富的船长及探险队长决定，船方可能会安排参观以上部分地方或其他地方；以上登陆点仅供参考，由于极地的特殊性登陆点没有确定性，登陆地点、时长、数量等由船方决定，客人不得提出指定要求、不得提出异议。请特别注意，南极海域内所有登陆及巡游活动，请根据中华人民共和国自然资源部和中华人民共和国文化和旅游部相关规定有序进行。
                 <w:br/>
                 交通：游轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：游轮早餐     午餐：游轮午餐     晚餐：游轮晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1143,69 +1145,61 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                南极半岛 南设得兰群岛
+                南极半岛-南设得兰群岛
                 <w:br/>
                 欢迎来到南极洲。这里周围环绕着冰冷的海水、冰川和比建筑物还要高大的冰山，让您感觉仿佛进入了一个全新的世界。南极洲是壮丽的、迷人并美妙的。您可能需要停下片刻才能让自己的感知彻底接受。当您首次看到企鹅、鲸鱼或海豹等野生动物时，整个游轮都会自发地爆发出热烈的欢呼声，不可避免地打破了那种令人敬畏的寂静。
                 <w:br/>
-                正如南极洲的冰景随着季节的变化而变化一样，它的野生动物也是如此。十月至十一月的春末，降雪量会比较大，使风景看起来更加原始。这为企鹅求爱和筑巢创造了环境。在这段时间里，鲸鱼仍然很少，并且距离遥远，它们中的大多数仍在途中，它们会在十二月和一月开始大量到达。更多鲸鱼的到来标志着夏季的高峰，这也是第一批企鹅
-[...13 lines deleted...]
-                性登陆点没有确定性，登陆地点、时长、数量等由船方决定，客人不得提出指定要求、不得提出异议。请特别注意，南极海域内所有登陆及巡游活动，请根据中华人民共和国自然资源部和中华人民共和国文化和旅游部相关规定有序进行。
+                正如南极洲的冰景随着季节的变化而变化一样，它的野生动物也是如此。十月至十一月的春末，降雪量会比较大，使风景看起来更加原始。这为企鹅求爱和筑巢创造了环境。在这段时间里，鲸鱼仍然很少，并且距离遥远，它们中的大多数仍在途中，它们会在十二月和一月开始大量到达。更多鲸鱼的到来标志着夏季的高峰，这也是第一批企鹅雏鸟孵化的时候。可爱却又笨拙的一团团绒毛东奔西跑，总能吸引人的视线。二月和三月是观鲸的高峰期，大量的磷虾把鲸鱼吸引到这片水域。
+                <w:br/>
+                当我们到达南极洲时，探险队将抓住每一个机会，带您进行冰上巡航和登陆，以更接近给人留下深刻印象的风景和野生动物。在游轮上发现企鹅已经是一种特别的体验，但当您上岸看到它们时，这种体验变得更加美妙。当您乘坐我们的探险冲锋艇巡航或作为可选活动的划皮划艇时，如果海豹或鲸鱼突然出现在您旁边，感觉也是如此。无需赘述，始终保持您的相机处于待机状态吧。为了提升您的探险体验，探险队将专业地探讨一些极具吸引力的主题，如冰封大陆的历史、当地野生动物生物学以及冰川学
+                <w:br/>
+                注意：具体登陆点，以船公司当天最终安排为准  
+                <w:br/>
+                注：天气情况，冰况，登陆点及巡游地区环境和安全评估以及根据IAATO规定各个登陆点预定确认等综合因素，将决定我们最终的行程计划和时间表，以上行程中提及的地方能否登陆以及登陆顺序、时间、时长由船方依情况决定，若部分甚至全部游轮行程或项目变更或取消，不视为旅行社违约，在整个行程中，最终的行程安排将由经验丰富的船长及探险队长决定，船方可能会安排参观以上部分地方或其他地方；以上登陆点仅供参考，由于极地的特殊性登陆点没有确定性，登陆地点、时长、数量等由船方决定，客人不得提出指定要求、不得提出异议。请特别注意，南极海域内所有登陆及巡游活动，请根据中华人民共和国自然资源部和中华人民共和国文化和旅游部相关规定有序进行。
                 <w:br/>
                 交通：游轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：游轮早餐     午餐：游轮午餐     晚餐：游轮晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1237,69 +1231,61 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                南极半岛 南设得兰群岛
+                南极半岛-南设得兰群岛
                 <w:br/>
                 欢迎来到南极洲。这里周围环绕着冰冷的海水、冰川和比建筑物还要高大的冰山，让您感觉仿佛进入了一个全新的世界。南极洲是壮丽的、迷人并美妙的。您可能需要停下片刻才能让自己的感知彻底接受。当您首次看到企鹅、鲸鱼或海豹等野生动物时，整个游轮都会自发地爆发出热烈的欢呼声，不可避免地打破了那种令人敬畏的寂静。
                 <w:br/>
-                正如南极洲的冰景随着季节的变化而变化一样，它的野生动物也是如此。十月至十一月的春末，降雪量会比较大，使风景看起来更加原始。这为企鹅求爱和筑巢创造了环境。在这段时间里，鲸鱼仍然很少，并且距离遥远，它们中的大多数仍在途中，它们会在十二月和一月开始大量到达。更多鲸鱼的到来标志着夏季的高峰，这也是第一批企鹅
-[...13 lines deleted...]
-                性登陆点没有确定性，登陆地点、时长、数量等由船方决定，客人不得提出指定要求、不得提出异议。请特别注意，南极海域内所有登陆及巡游活动，请根据中华人民共和国自然资源部和中华人民共和国文化和旅游部相关规定有序进行。
+                正如南极洲的冰景随着季节的变化而变化一样，它的野生动物也是如此。十月至十一月的春末，降雪量会比较大，使风景看起来更加原始。这为企鹅求爱和筑巢创造了环境。在这段时间里，鲸鱼仍然很少，并且距离遥远，它们中的大多数仍在途中，它们会在十二月和一月开始大量到达。更多鲸鱼的到来标志着夏季的高峰，这也是第一批企鹅雏鸟孵化的时候。可爱却又笨拙的一团团绒毛东奔西跑，总能吸引人的视线。二月和三月是观鲸的高峰期，大量的磷虾把鲸鱼吸引到这片水域。
+                <w:br/>
+                当我们到达南极洲时，探险队将抓住每一个机会，带您进行冰上巡航和登陆，以更接近给人留下深刻印象的风景和野生动物。在游轮上发现企鹅已经是一种特别的体验，但当您上岸看到它们时，这种体验变得更加美妙。当您乘坐我们的探险冲锋艇巡航或作为可选活动的划皮划艇时，如果海豹或鲸鱼突然出现在您旁边，感觉也是如此。无需赘述，始终保持您的相机处于待机状态吧。为了提升您的探险体验，探险队将专业地探讨一些极具吸引力的主题，如冰封大陆的历史、当地野生动物生物学以及冰川学
+                <w:br/>
+                注意：具体登陆点，以船公司当天最终安排为准  
+                <w:br/>
+                注：天气情况，冰况，登陆点及巡游地区环境和安全评估以及根据IAATO规定各个登陆点预定确认等综合因素，将决定我们最终的行程计划和时间表，以上行程中提及的地方能否登陆以及登陆顺序、时间、时长由船方依情况决定，若部分甚至全部游轮行程或项目变更或取消，不视为旅行社违约，在整个行程中，最终的行程安排将由经验丰富的船长及探险队长决定，船方可能会安排参观以上部分地方或其他地方；以上登陆点仅供参考，由于极地的特殊性登陆点没有确定性，登陆地点、时长、数量等由船方决定，客人不得提出指定要求、不得提出异议。请特别注意，南极海域内所有登陆及巡游活动，请根据中华人民共和国自然资源部和中华人民共和国文化和旅游部相关规定有序进行。
                 <w:br/>
                 交通：游轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：游轮早餐     午餐：游轮午餐     晚餐：游轮晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1331,69 +1317,61 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                南极半岛 南设得兰群岛
+                南极半岛-南设得兰群岛
                 <w:br/>
                 欢迎来到南极洲。这里周围环绕着冰冷的海水、冰川和比建筑物还要高大的冰山，让您感觉仿佛进入了一个全新的世界。南极洲是壮丽的、迷人并美妙的。您可能需要停下片刻才能让自己的感知彻底接受。当您首次看到企鹅、鲸鱼或海豹等野生动物时，整个游轮都会自发地爆发出热烈的欢呼声，不可避免地打破了那种令人敬畏的寂静。
                 <w:br/>
-                正如南极洲的冰景随着季节的变化而变化一样，它的野生动物也是如此。十月至十一月的春末，降雪量会比较大，使风景看起来更加原始。这为企鹅求爱和筑巢创造了环境。在这段时间里，鲸鱼仍然很少，并且距离遥远，它们中的大多数仍在途中，它们会在十二月和一月开始大量到达。更多鲸鱼的到来标志着夏季的高峰，这也是第一批企鹅
-[...13 lines deleted...]
-                性登陆点没有确定性，登陆地点、时长、数量等由船方决定，客人不得提出指定要求、不得提出异议。请特别注意，南极海域内所有登陆及巡游活动，请根据中华人民共和国自然资源部和中华人民共和国文化和旅游部相关规定有序进行。
+                正如南极洲的冰景随着季节的变化而变化一样，它的野生动物也是如此。十月至十一月的春末，降雪量会比较大，使风景看起来更加原始。这为企鹅求爱和筑巢创造了环境。在这段时间里，鲸鱼仍然很少，并且距离遥远，它们中的大多数仍在途中，它们会在十二月和一月开始大量到达。更多鲸鱼的到来标志着夏季的高峰，这也是第一批企鹅雏鸟孵化的时候。可爱却又笨拙的一团团绒毛东奔西跑，总能吸引人的视线。二月和三月是观鲸的高峰期，大量的磷虾把鲸鱼吸引到这片水域。
+                <w:br/>
+                当我们到达南极洲时，探险队将抓住每一个机会，带您进行冰上巡航和登陆，以更接近给人留下深刻印象的风景和野生动物。在游轮上发现企鹅已经是一种特别的体验，但当您上岸看到它们时，这种体验变得更加美妙。当您乘坐我们的探险冲锋艇巡航或作为可选活动的划皮划艇时，如果海豹或鲸鱼突然出现在您旁边，感觉也是如此。无需赘述，始终保持您的相机处于待机状态吧。为了提升您的探险体验，探险队将专业地探讨一些极具吸引力的主题，如冰封大陆的历史、当地野生动物生物学以及冰川学
+                <w:br/>
+                注意：具体登陆点，以船公司当天最终安排为准  
+                <w:br/>
+                注：天气情况，冰况，登陆点及巡游地区环境和安全评估以及根据IAATO规定各个登陆点预定确认等综合因素，将决定我们最终的行程计划和时间表，以上行程中提及的地方能否登陆以及登陆顺序、时间、时长由船方依情况决定，若部分甚至全部游轮行程或项目变更或取消，不视为旅行社违约，在整个行程中，最终的行程安排将由经验丰富的船长及探险队长决定，船方可能会安排参观以上部分地方或其他地方；以上登陆点仅供参考，由于极地的特殊性登陆点没有确定性，登陆地点、时长、数量等由船方决定，客人不得提出指定要求、不得提出异议。请特别注意，南极海域内所有登陆及巡游活动，请根据中华人民共和国自然资源部和中华人民共和国文化和旅游部相关规定有序进行。
                 <w:br/>
                 交通：游轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：游轮早餐     午餐：游轮午餐     晚餐：游轮晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1425,69 +1403,61 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                南极半岛 南设得兰群岛
+                南极半岛-南设得兰群岛
                 <w:br/>
                 欢迎来到南极洲。这里周围环绕着冰冷的海水、冰川和比建筑物还要高大的冰山，让您感觉仿佛进入了一个全新的世界。南极洲是壮丽的、迷人并美妙的。您可能需要停下片刻才能让自己的感知彻底接受。当您首次看到企鹅、鲸鱼或海豹等野生动物时，整个游轮都会自发地爆发出热烈的欢呼声，不可避免地打破了那种令人敬畏的寂静。
                 <w:br/>
-                正如南极洲的冰景随着季节的变化而变化一样，它的野生动物也是如此。十月至十一月的春末，降雪量会比较大，使风景看起来更加原始。这为企鹅求爱和筑巢创造了环境。在这段时间里，鲸鱼仍然很少，并且距离遥远，它们中的大多数仍在途中，它们会在十二月和一月开始大量到达。更多鲸鱼的到来标志着夏季的高峰，这也是第一批企鹅
-[...13 lines deleted...]
-                性登陆点没有确定性，登陆地点、时长、数量等由船方决定，客人不得提出指定要求、不得提出异议。请特别注意，南极海域内所有登陆及巡游活动，请根据中华人民共和国自然资源部和中华人民共和国文化和旅游部相关规定有序进行。
+                正如南极洲的冰景随着季节的变化而变化一样，它的野生动物也是如此。十月至十一月的春末，降雪量会比较大，使风景看起来更加原始。这为企鹅求爱和筑巢创造了环境。在这段时间里，鲸鱼仍然很少，并且距离遥远，它们中的大多数仍在途中，它们会在十二月和一月开始大量到达。更多鲸鱼的到来标志着夏季的高峰，这也是第一批企鹅雏鸟孵化的时候。可爱却又笨拙的一团团绒毛东奔西跑，总能吸引人的视线。二月和三月是观鲸的高峰期，大量的磷虾把鲸鱼吸引到这片水域。
+                <w:br/>
+                当我们到达南极洲时，探险队将抓住每一个机会，带您进行冰上巡航和登陆，以更接近给人留下深刻印象的风景和野生动物。在游轮上发现企鹅已经是一种特别的体验，但当您上岸看到它们时，这种体验变得更加美妙。当您乘坐我们的探险冲锋艇巡航或作为可选活动的划皮划艇时，如果海豹或鲸鱼突然出现在您旁边，感觉也是如此。无需赘述，始终保持您的相机处于待机状态吧。为了提升您的探险体验，探险队将专业地探讨一些极具吸引力的主题，如冰封大陆的历史、当地野生动物生物学以及冰川学
+                <w:br/>
+                注意：具体登陆点，以船公司当天最终安排为准  
+                <w:br/>
+                注：天气情况，冰况，登陆点及巡游地区环境和安全评估以及根据IAATO规定各个登陆点预定确认等综合因素，将决定我们最终的行程计划和时间表，以上行程中提及的地方能否登陆以及登陆顺序、时间、时长由船方依情况决定，若部分甚至全部游轮行程或项目变更或取消，不视为旅行社违约，在整个行程中，最终的行程安排将由经验丰富的船长及探险队长决定，船方可能会安排参观以上部分地方或其他地方；以上登陆点仅供参考，由于极地的特殊性登陆点没有确定性，登陆地点、时长、数量等由船方决定，客人不得提出指定要求、不得提出异议。请特别注意，南极海域内所有登陆及巡游活动，请根据中华人民共和国自然资源部和中华人民共和国文化和旅游部相关规定有序进行。
                 <w:br/>
                 交通：游轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：游轮早餐     午餐：游轮午餐     晚餐：游轮晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1521,53 +1491,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 德雷克海峡 - 比格尔海峡
                 <w:br/>
-                在五天多的时间里探索了偏远和原始的南极洲后，我们将启航返回。至此，相信您的头脑和内心已经充满了这场终生难忘的记忆。希望您还可以在相机上捕捉到许多这样的特殊时刻。穿过德雷克海峡，您可能会在接下来的几天里回顾这些照片试图能在南极洲停留更长的时间。探险队也将做同样的事情，他们会在科学中心回顾航程中的许多经
-[...1 lines deleted...]
-                历。整理思绪也是一种处理所见所闻的好方法，或许在船上的探险家休息室和酒廊小酌一番，让思绪重回南极。
+                在五天多的时间里探索了偏远和原始的南极洲后，我们将启航返回。至此，相信您的头脑和内心已经充满了这场终生难忘的记忆。希望您还可以在相机上捕捉到许多这样的特殊时刻。穿过德雷克海峡，您可能会在接下来的几天里回顾这些照片试图能在南极洲停留更长的时间。探险队也将做同样的事情，他们会在科学中心回顾航程中的许多经历。整理思绪也是一种处理所见所闻的好方法，或许在船上的探险家休息室和酒廊小酌一番，让思绪重回南极
                 <w:br/>
                 交通：游轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：游轮早餐     午餐：游轮午餐     晚餐：游轮晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1601,53 +1569,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 德雷克海峡 - 比格尔海峡
                 <w:br/>
-                在五天多的时间里探索了偏远和原始的南极洲后，我们将启航返回。至此，相信您的头脑和内心已经充满了这场终生难忘的记忆。希望您还可以在相机上捕捉到许多这样的特殊时刻。穿过德雷克海峡，您可能会在接下来的几天里回顾这些照片试图能在南极洲停留更长的时间。探险队也将做同样的事情，他们会在科学中心回顾航程中的许多经
-[...1 lines deleted...]
-                历。整理思绪也是一种处理所见所闻的好方法，或许在船上的探险家休息室和酒廊小酌一番，让思绪重回南极。
+                在五天多的时间里探索了偏远和原始的南极洲后，我们将启航返回。至此，相信您的头脑和内心已经充满了这场终生难忘的记忆。希望您还可以在相机上捕捉到许多这样的特殊时刻。穿过德雷克海峡，您可能会在接下来的几天里回顾这些照片试图能在南极洲停留更长的时间。探险队也将做同样的事情，他们会在科学中心回顾航程中的许多经历。整理思绪也是一种处理所见所闻的好方法，或许在船上的探险家休息室和酒廊小酌一番，让思绪重回南极
                 <w:br/>
                 交通：游轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：游轮早餐     午餐：游轮午餐     晚餐：游轮晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1697,167 +1663,167 @@
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 乌斯怀亚上午 离船/布宜诺斯艾利斯
                 <w:br/>
                 参考航班：待告 （此段航班为船公司包机，航班时间以船方最终确认为准）
                 <w:br/>
                 预计早上抵达码头当我们返回乌斯怀亚时，您的探险之旅接近了尾声。您将前往机场搭乘航班返回布宜诺斯艾利斯，并获得第二次体验阿根廷首都的机会。
                 <w:br/>
                 您已去过传说中的第七大陆，有迷人的故事和企鹅照片作为佐证。南极洲会在您的心目中占有重要的一席之地，这是其他地方无法比拟的。愿与其他去过那里的探险家们一起，尽我们所能来保护它独一无二的美丽。
                 <w:br/>
                 抵达布宜诺斯艾利斯后，晚上安排观看一场阿根廷“国粹”——探戈舞。起源于美洲中西部。探戈最早期属于拉丁舞项目，后来演变成世界舞五种舞项目。（特别安排：探戈秀三道式西餐）
                 <w:br/>
                 注：
                 <w:br/>
                 1. 此天的内陆航班为船公司包机，航班时间以船方公司安排为准
                 <w:br/>
                 2. 最终下船时间按照船方当天最终确认时间为准
                 <w:br/>
                 3. 下船后，前往乌斯怀亚机场的用车接送，由船公司安排，将会和其他团队客人共用一台用车
                 <w:br/>
+                交通：参考航班待告
+                <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：游轮早餐     午餐：X     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRAN HOTEL BUENOS AIRES / CYAN AMÉRICAS TOWERS HOTEL / CYAN HOTEL DE LAS AMERICAS 或同级 布宜升级一晚国际连锁超豪华酒店（由船公司安排）</w:t>
+              <w:t xml:space="preserve">布宜诺斯艾利斯地区</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 布宜诺斯艾利斯 ✈转机地
                 <w:br/>
-                参考航班：待告
-[...1 lines deleted...]
-                早餐后，布宜诺斯艾利斯市区精华游，外观世界三大剧院之一的【科隆剧院】，【七九大道】，【独立纪念碑】（游览时间约 30 分钟），【国会广场】（游览时间约 10 分钟），【五月广场】，【总统府】【玫瑰宫】，游览时间约 20 分钟）。
+                早餐后，布宜诺斯艾利斯市区精华游，外观世界三大剧院之一的【科隆剧院】，【七九大道】，【独立纪念碑】（游览时间约30分钟），【国会广场】（游览时间约10分钟），【五月广场】，【总统府】【玫瑰宫】，游览时间约20分钟）。随后参观【雅典人书店】，这是由布宜诺斯艾利斯闹市一家老剧院改造成的豪华书店。书店共3层，营业面积2000多平方米，号称南美第一，世界第二，剧院内原有包厢、雕刻、戏台上的深红色幕布均保存完好。包厢则变成了一个个“迷你”阅览室（备注：请进去参观的游客，保持安静，不大声喧哗，文明参观）
                 <w:br/>
                 晚餐后前往机场，乘坐国际航班，返回国内。
                 <w:br/>
-                交通：飞机
+                交通：参考航班待告
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">飞机上</w:t>
+              <w:t xml:space="preserve">夜宿航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1891,129 +1857,144 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">飞机上</w:t>
+              <w:t xml:space="preserve">夜宿航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 转机地 ✈香港/北京/上海/广州
                 <w:br/>
                 参考航班：待告
                 <w:br/>
                 抵达国内后散团，结束此次美好旅程。
                 <w:br/>
+                <w:br/>
+                特别说明：
+                <w:br/>
+                1. 旅行社将根据最终确认的航班时间、首末站城市对行程游览顺序一并调整，最终以出团说明会或出团前（集合地）派发的行程表为准。****
+                <w:br/>
+                2. 南美行程多依靠飞行，如遇到不可抗力造成航班更改时间或取消，旅行社在尽力协助解决的前提下，有权利按航班的调整缩减和更改行程****
+                <w:br/>
+                3. 行程中标注内陆段航班号及时间仅供参考，实际起飞及抵达时间以出票为准，内陆段经常发生时间变动，如因此产生行程上的调整，我们会提前通知客人。
+                <w:br/>
+                4. 在不减少原行程正餐总数的情况下，午晚餐的安排情况，会根据内陆段航班时间变化而有所调整，以最终出团通知上的安排为准
+                <w:br/>
+                5. 行程中出发时间及车程均为参考，导游在不减少景点的前提下，可能根据路况及当时实际情况对景点顺序及出发时间进行合理调整。
+                <w:br/>
+                交通：
+                <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">无</w:t>
+              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">费用说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -2041,121 +2022,99 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1. 全程国际段及南美内陆段机票经济舱票价、机场税（费）及燃油附加费；
-[...53 lines deleted...]
-                的居住时间累计达到或超过 183 天
+                1. 全程国际段及南美内陆段机票经济舱票价、机场税（费）及燃油附加费； 
+                <w:br/>
+                2. 行程中所标明的“南森号”游轮船票、港务税；
+                <w:br/>
+                <w:br/>
+                3. 全程司导服务费、游轮上小费（约12-15欧元/人/天）
+                <w:br/>
+                4. 游轮上提供的免费娱乐设施（健身房、按摩浴池、桑拿房等）、免费登陆活动和知名探险专家的讲座；
+                <w:br/>
+                <w:br/>
+                5. 游轮上提供的免费租赁的长筒登陆防水靴；赠送防水防风外套一件
+                <w:br/>
+                6. 船上wifi
+                <w:br/>
+                7. 行程所列当地4星酒店，住宿（2人1间，具有独立卫生间，空调）； 布宜升级1晚当地5星（船公司安排）
+                <w:br/>
+                8. . 游轮上免费餐厅的餐饮（早餐提供果汁，午、 晚餐的软饮及酒精类饮品部分免费）
+                <w:br/>
+                9. 行程所列陆地餐食安排，全程每日酒店西式早餐，午、晚餐为中式餐食（用餐标准为10-12人一桌，8菜一汤）或当地餐，特别安排1个特色餐：探戈秀三道式西餐
+                <w:br/>
+                10. 行程所列游览期间空调旅行车； 
+                <w:br/>
+                11. 行程所列景点第一门票（注：全程景点首道门票（科洛尼亚船票，探戈秀表演）； 
+                <w:br/>
+                12. 赠送价值40万京东安联“畅享全球”保险 （保险为赠送，客人若不需要，费用不退），客人可根据自身情况另行购买更高保额的保险产品
+                <w:br/>
+                我司仅代为购买保险，所有的条款和理赔以保险公司解释和最终理赔确认为准，旅行社不对保险的 理赔结果负责
+                <w:br/>
+                A. 投保范围：60天-90岁。保单生效时年满71-80 周岁的被保险人，其涉及的身故及伤残相关保险的保险金额为上述保障计划中所载保险金额的一半(50%)，保险费维持不变。保单生效时年满81-90 周岁的被保险人，其涉及的身故及伤残相关保险的保险金额为上述保障计划中所载保险金额的四分之一(25%)，保险费维持不变。根据保险法规，未满18 周岁的未成年人的身故保险金额不超过保监会规定的限额
+                <w:br/>
+                B. 本产品每一被保险人限投一份，若同一个被保险人就同一旅行同时投保本保险公司2 份（或以上）任何旅行险或航意险产品（不包括团体保险），且在不同产品中有相同保险利益的，则本保险公司仅按所投保产品中保额最高者进行理赔。
+                <w:br/>
+                C. 本保单仅承保被保险人从中国大陆境内出发的旅行，且必须于出行前投保；本保单仅承保目的地在中国大陆以外地区的旅行，具体以本保单明细和条款中所载明或约定的旅行目的地为准。
+                <w:br/>
+                D. 保险仅承保在境内常住的被保险人，不承保非在境内常住的任何人。本保险所称的境内常住是指一年中在境内的居住时间累计达到或超过183天
                 <w:br/>
                 E. 本保险不承保在投保本保障计划时已置身于境外的被保险人。
                 <w:br/>
                 更多的承保注意事项，请参考另附的保险条款
                 <w:br/>
-                您出行前请确保您自身身体条件能够完成旅游活动，旅行社还建议您在出行前根据自身实际情况自
-[...1 lines deleted...]
-                行增加选择和购买旅行意外伤害保险或旅行境外救援保险；
+                您出行前请确保您自身身体条件能够完成旅游活动，旅行社还建议您在出行前根据自身实际情况自行增加选择和购买旅行意外伤害保险或旅行境外救援保险；
                 <w:br/>
                 请注意普通旅游意外伤害险或救援险承保范围不包括以下情况，请您购买前咨询相关保险公司：
                 <w:br/>
-                （1）您自身带有的慢性疾病；
-[...3 lines deleted...]
-                （3）妊娠、流产等保险公司规定的责任免除项目。
+                （1）您自身带有的慢性疾病； 
+                <w:br/>
+                （2）参加保险公司认定的高风险项目如跳伞、滑雪、潜水等； 
+                <w:br/>
+                （3）妊娠、流产等保险公司规定的责任免除项目。 
                 <w:br/>
                 （4）其他保单未承保的项目范围。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -2163,404 +2122,82 @@
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1. 护照费、申请签证中准备相关材料所需的制作、手续费，如未成年人所需的公证书、认证费；
                 <w:br/>
-                2. 乌拉圭签证（持有效美国签证可免签乌拉圭（美国签证有效期一年以上）），美国签证费、EVUS 美签电子登
-[...5 lines deleted...]
-                对应线路的退改政策收取定金费用；
+                2. 乌拉圭签证（持有效美国签证可免签乌拉圭（美国签证有效期一年以上）），阿根廷签证费（持有效美国 B1/B2签证可免签阿根廷）、美国签证费、EVUS美签电子登记费用、南美签证所需公证费；
+                <w:br/>
+                3. 获得签证后延期出发的游客，须按对应线路的退改政策收取少量更改费用，获得签证后取消参团的客人，须按对应线路的退改政策收取定金费用；
                 <w:br/>
                 4. 船上短途游项目（雪鞋徒步、冰海皮划艇、 南极露营，实际价格以船方公布为准）
                 <w:br/>
-                A. 雪鞋徒步：参考价约 69 欧/人起（1.5-2 小时），实际价格以游轮上预订为准
-[...51 lines deleted...]
-                4、意见表用于评估领队、导游及当地接待的服务质量，为保证客人的有效权益，请务必如实填写
+                A. 雪鞋徒步：参考价约69欧/人起（1.5-2小时），实际价格以游轮上预订为准
+                <w:br/>
+                B. 南极露营：参考价439欧/人起（最长不超过10小时），实际价格以游轮上预订为准
+                <w:br/>
+                C. 极地皮划艇：参考价179欧/人起（2-3小时），实际价格以游轮上预订为准
+                <w:br/>
+                5. 国内段往返机票及地面交通； 
+                <w:br/>
+                6. 额外游览用车超时费（导游和司机每天正常工作时间不超过10小时，如超时需加收超时费）； 
+                <w:br/>
+                7. 行程中所列游览活动之外项目所需的费用； 
+                <w:br/>
+                8. 游轮单间差及陆地行程单间差，游轮单房差请单独咨询，陆地行程单间差 (分房以同性别客人住一房为原则，如需住单人间，报名时应提出申请，并补交单间差；如报名时为夫妻、母子/父女（子、女需占床）、兄弟姐妹需住一间房请提前告知，在不影响整团出现单人间的情况下予以安排同住，否则以我社安排分房为准； 
+                <w:br/>
+                9. 在机场内转机、候机及在飞机上时间及自由活动期间用餐由客人自理(在美国及南美内陆的航班不提供免费的飞机餐)； 
+                <w:br/>
+                10. 出入境行李的海关税、全程行李搬运费、保管费以及行李托运费； 
+                <w:br/>
+                11. 客人个人消费及其他私人性开支。例如交通工具上非免费餐饮费、洗衣、理发、电话、饮料、烟酒、付费电视、行李搬运、邮寄、购物、行程列明以外的用餐或宴请等；自由活动期间交通费； 
+                <w:br/>
+                12. 因个人原因滞留产生的一切费用； 
+                <w:br/>
+                13. 因气候或飞机、车辆、船只等交通工具发生故障导致时间延误或行程变更引起的经济损失和责任以及行李在航班托运期间的造成损坏的经济损失和责任。
+                <w:br/>
+                14. 特别提醒：因不可抗力因素而额外产生费用的（如战争、罢工、政府行为，自然灾害、异常/特殊天气和冰况、游轮飞机机械故障等），均需要客人自行承担。
               </w:t>
-            </w:r>
-[...288 lines deleted...]
-              <w:t xml:space="preserve">$(美元) 90.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -2652,122 +2289,122 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 关于行前取消政策
                 <w:br/>
                 鉴于游轮旅游的特殊性（旅行社需要提前向游轮公司预付游轮船票等相关费用），因此当旅游者行前取消或
                 <w:br/>
                 因非组团社原因出现被有关机关拒签、缓签、行政复议、限制进出境或扣留等情况造成不能出行的，应自行
                 <w:br/>
                 承担相应的取消费：
                 <w:br/>
-                请于行程出发前60日付清尾款，如未按时付清，则视同主动放弃预订行程
-[...7 lines deleted...]
-                4. 出发前 90 天内取消行程，每位旅客需付费用为团款之 100%。
+                请于行程出发前90日付清尾款，如未按时付清，则视同主动放弃预订行程
+                <w:br/>
+                1. 客人落实行程时，需要支付定金CNY50000/人，以便留位。
+                <w:br/>
+                2. 出发前181天以上取消行程，无损取消；
+                <w:br/>
+                3. 出发前180天至91天取消行程，每位旅客需付费用为团款之50%；
+                <w:br/>
+                4. 出发前90天内取消行程，每位旅客需付费用为团款之100%。
                 <w:br/>
                 关于拒签政策
                 <w:br/>
-                如果美签拒签，则自动改成办理阿根廷贴纸签证，材料需于出发前 3 个月交齐；如不接受此方案并办理退团，我
-[...5 lines deleted...]
-                按照我社正常取消政策收取损失）
+                如果美签拒签，则自动改成办理阿根廷贴纸签证，材料需于出发前3个月交齐；如不接受此方案并办理退团，我社按照行前取消政策收取相应损失；
+                <w:br/>
+                关于拒签的特别约定：由我司办理签证的，拒签只收取相应国家签证费及签证服务费（自理签证的客人拒签，需按照我社正常取消政策收取损失）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">签证信息</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                阿根廷： 阿根廷移民局电子旅行许可（AVE）已经开放申请，持有有效美国 B 类签证的中国普通护照的旅游游客可以在网上直接交费填表，十个工作日后可看到审批结果，无须再向阿根廷
-[...5 lines deleted...]
-                持有上述三国签证有效期 18 个月以上的中国公民可以随时入境。陆路入境暂不施行。
+                阿根廷 ：
+                <w:br/>
+                持普通护照的中华人民共和国公民，若持有有效的美国同类签证（旅游签证B1/B2），可免签入境阿根廷旅游。不符合上述条件者需在阿根廷使领事馆申请旅游签证。
+                <w:br/>
+                乌拉圭 ：
+                <w:br/>
+                凡持有有效期内的美国、加拿大和英国签证的中国公民，自2017年6月1日起将可以免签入境乌拉圭。即中国公民所持有护照有效期6个月以上，且签证有效期在一年以上，另持有上述三国签证有效期18个月以上的中国公民可以随时入境。陆路入境暂不施行。
+                <w:br/>
+                如客人提供的护照上有发达国家多次往返的有效签证（如美国、加拿大、欧洲、澳大利亚、新西兰、日本等国）并有出入境章，且按乙方要求提供签证所需的资料并保证所有资料真实，如被拒签造成无法出游的，除签证费外无损退团；但如甲方没有按照（或不配合）乙方要求提供的签证所需资料且资料不真实，则需扣除实际损失金额及签证费，余下的退回甲方；
+                <w:br/>
+                注：一切以实际损失为准；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -2808,51 +2445,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-10-25</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-04</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -2996,79 +2633,50 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
-    <w:uiPriority w:val="99"/>
-[...27 lines deleted...]
-    <w:name w:val="own"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>