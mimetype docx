--- v1 (2026-03-03)
+++ v2 (2026-04-21)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【南美五国+智利品酒】巴西· 阿根廷· 乌拉圭· 智利· 秘鲁26天丨国航北京联运丨游双国伊瓜苏大瀑布|火地岛丨天空之城马丘比丘丨行程单</w:t>
+        <w:t xml:space="preserve">【南美五国+智利品酒】巴西· 阿根廷· 乌拉圭· 智利· 秘鲁26天（国航配联运）丨游双国伊瓜苏大瀑布|火地岛丨天空之城马丘比丘丨行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -3777,51 +3777,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-04</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-21</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>