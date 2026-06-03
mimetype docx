--- v2 (2026-04-21)
+++ v3 (2026-06-03)
@@ -388,59 +388,73 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
+                5大增值景点
+                <w:br/>
+                •复古观光列车开往“天空之城”马丘比丘
+                <w:br/>
+                •太平洋海岸的旅游胜地帕拉卡斯国家保护区
+                <w:br/>
+                •走进古印加帝国圣谷秘境，观盐池、赏梯田
+                <w:br/>
+                •走进安第斯山脉深处，安排古印加部落家访
+                <w:br/>
+                •住帕拉卡斯区海边酒店
+                <w:br/>
                 尊享升级
                 <w:br/>
-                9-10大南美特色风味美食
-[...5 lines deleted...]
-                &gt;升级利马国际品牌超豪华酒店
+                •9-10大南美特色风味美食
+                <w:br/>
+                •巴西、阿根廷两国不同角度赏瀑布
+                <w:br/>
+                •入圣谷17世纪印加庄园5星酒店
+                <w:br/>
+                •升级利马国际品牌五星酒店
+                <w:br/>
+                •入住亚马逊雨林酒店
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -643,51 +657,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                北京 ✈圣保罗(飞行时间约25小时05分，经停马德里约2小时)
+                北京 ✈圣保罗
                 <w:br/>
                 于指定时间准时在北京国际机场集合，在我司专业领队带领下，乘坐国际航班前往巴西圣保罗，夜宿航班上。
                 <w:br/>
                 【圣保罗】位于巴西东南部圣保罗州，是圣保罗州的首府、巴西最大的城市，也是南美洲最大最繁华的城市、世界著名的国际大都市。
                 <w:br/>
                 交通：参考航班：CA897  PEKGRU  1500/0505+1
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
@@ -767,51 +781,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transamerica Executive Paulista Hotel/ Luz Plaza São Paulo/ Matsubara Hotel São Paulo或同级</w:t>
+              <w:t xml:space="preserve">圣保罗地区</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -847,51 +861,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal rio Palace/ Windsor Guanabara Hotel/ Windsor Plaza Copacabana或同级</w:t>
+              <w:t xml:space="preserve">里约热内卢地区</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -925,51 +939,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foz Presidente Comfort Hotel/ HOTEL CARIMA /  Hotel Continental inn或同级</w:t>
+              <w:t xml:space="preserve">伊瓜苏地区</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1007,51 +1021,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foz Presidente Comfort Hotel/ HOTEL CARIMA /  Hotel Continental inn或同级</w:t>
+              <w:t xml:space="preserve">伊瓜苏地区</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1087,211 +1101,211 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amerian Congreso Hotel/ Gran Hotel Buenos Aires/ Cyan Américas Towers Hotel 或同级</w:t>
+              <w:t xml:space="preserve">布宜诺斯艾利斯地区</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 布宜-科洛尼亚（乌拉圭）-布宜
                 <w:br/>
-                早上前往码头乘船（约1小时），前往与阿根廷隔河相望的【科洛尼亚】，这座葡萄牙风情的海边古镇带着其独有的韵味和文化气息，整个老城区已被联合国教科文组织定为“人类文化遗产“。沿【乌拉圭国家1号公路行驶】，沿途欣赏优美的乌拉圭风光。您可以静静欣赏专属这座浪漫古镇的浪漫气息。漫步【科洛尼亚老城区】（共约3小时），入内参观【圣贝尼托教堂】、游览【1811广场】、【叹息街】、【坎坡门】等。傍晚乘船返回布宜，送回酒店休息，结束当天行程。
-[...1 lines deleted...]
-                交通：船
+                早上前往码头乘船（约1小时），前往与阿根廷隔河相望的【科洛尼亚】，这座葡萄牙风情的海边古镇带着其独有的韵味和文化气息，整个老城区已被联合国教科文组织定为“人类文化遗产“。沿【乌拉圭国家1号公路行驶】，沿途欣赏优美的乌拉圭风光。您可以静静欣赏专属这座浪漫古镇的浪漫气息。漫步【科洛尼亚老城区】（共约3小时），入内参观【圣贝尼托教堂】、游览【1811广场】、【叹息街】、【坎坡门】等。傍晚乘船返回布宜，送回酒店休息，结束当天行程。（时间允许的情况下，客人可自费欣赏一场阿根廷的国粹—探戈舞）
+                <w:br/>
+                交通：邮轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amerian Congreso Hotel/ Gran Hotel Buenos Aires/ Cyan Américas Towers Hotel 或同级</w:t>
+              <w:t xml:space="preserve">布宜诺斯艾利斯地区</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 布宜诺斯艾利斯✈卡拉法特
                 <w:br/>
                 早上飞往卡拉法特。游览【大冰川国家公园】，由47个大小冰川组成，其中最著名的是PERITO MORENO 大冰川，面积达257平方公里，是世界三大冰川之一，也是少数还在继续生长的冰川之一，景色极为壮观。站在专门修建的观赏平台上，游客可以看到冰川是怎样从雪山顶上“倾泻”而下的。冰川正面笔直如削，顶部有无数裂隙，经过阳光的透射、折射，呈现出缤纷的颜色。从冰川上不时传来低沉的隆隆声，这是冰川崩裂的声音。乘坐冰川游船，近距离观赏大冰川。
                 <w:br/>
                 特别安排: 卡拉法特古法烤全羊
                 <w:br/>
                 注意：冰川游船为赠送项目，冰川游船时刻表会根据天气状况而增减航次，如遇上不可抗力情况（如航班延误，游船减航次等情况）或客人自身原因没法坐船，费用不退）
                 <w:br/>
-                交通：飞机
+                交通：参考航班待告
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">HOTEL EDENIA PUNTA SOBERANA/ Lagos Del Calafate (ex UNIQUE LUXURY PATAGONIA HOTEL)/ Rochester Calafate或同级</w:t>
+              <w:t xml:space="preserve">卡拉法特地区</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1327,51 +1341,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">HOTEL TIERRA DEL FUEGO/ HOTEL CANAL BEAGLE或同级</w:t>
+              <w:t xml:space="preserve">乌斯怀亚地区</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1405,51 +1419,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Amerian Congreso Hotel/ Gran Hotel Buenos Aires/ Cyan Américas Towers Hotel 或同级</w:t>
+              <w:t xml:space="preserve">布宜诺斯艾利斯地区</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1483,131 +1497,131 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">DIEGO DE ALMAGRO PROVINDENCIA/ HOTEL PLAZA EL BOSQUE NUEVA LAS CONDES/ Best Western Premier Marina Las Condes或同级</w:t>
+              <w:t xml:space="preserve">圣地亚哥地区</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 圣地亚哥—瓦尔帕来索海滨—酒庄品酒文化之旅—圣地亚哥
                 <w:br/>
-                今天我们将驱车前往距圣地亚哥 120 公里外的具有“ 海上葡萄园” 和“天堂之路” 的美称的南美太平洋岸的重要港口-【瓦尔帕莱索】。 1996 年世界遗产委员会宣布瓦尔帕莱索不同寻常的缆车系统（高度倾斜缆车）成为世界一百个濒危历史文化宝藏之一,是最具地方特色的交通工具，19世纪起人们便开始着手打造这一上下山坡的交通系统，至今已有200年的历史。尽管目前上下城区有了更方便的交通设施，但是该市政府仍然保留了15部左右的缆车以供游人体验，以此来回味当年瓦尔帕莱索上上下下的瞬间。亲身乘坐并体验这历史悠久的【有轨缆车】。随后，我们将参观智利著名的【VALMOND 葡萄园】，开展一场酒庄品酒文化之旅，了解智利葡萄酒的特点和历史。抵达瓦尔帕莱索后，我们将去参观【国会大厦】、港口（军港及货港）岸边观看停泊在港湾的各种智利军舰、【工艺品市场】 和山顶观景台。之后继续前往海滨花园城市【威尼亚】，威尼亚市有海上葡萄园之称，因城市位于太平洋沿岸及市内建设很多面积广大的花园而得名。沿着海边欣赏 10 里长滩、海喷黑白岩、海豹礁后，去市中心观唯一的一尊从复活节岛运来的【复活节岛人头像】。傍晚乘车返回圣地亚哥，送往酒店休息，结束当日行程。
+                今天我们将驱车前往距圣地亚哥 120 公里外的具有“ 海上葡萄园” 和“天堂之路” 的美称的南美太平洋岸的重要港口-【瓦尔帕莱索】。 1996 年世界遗产委员会宣布瓦尔帕莱索不同寻常的缆车系统（高度倾斜缆车）成为世界一百个濒危历史文化宝藏之一，是最具地方特色的交通工具，19世纪起人们便开始着手打造这一上下山坡的交通系统，至今已有200年的历史。尽管目前上下城区有了更方便的交通设施，但是该市政府仍然保留了15部左右的缆车以供游人体验，以此来回味当年瓦尔帕莱索上上下下的瞬间。亲身乘坐并体验这历史悠久的【有轨缆车】。随后，我们将参观智利著名的【VALMOND 葡萄园】，开展一场酒庄品酒文化之旅，了解智利葡萄酒的特点和历史。抵达瓦尔帕莱索后，我们将去参观【国会大厦】、港口（军港及货港）岸边观看停泊在港湾的各种智利军舰、【工艺品市场】 和山顶观景台。之后继续前往海滨花园城市【威尼亚】，威尼亚市有海上葡萄园之称，因城市位于太平洋沿岸及市内建设很多面积广大的花园而得名。沿着海边欣赏 10 里长滩、海喷黑白岩、海豹礁后，去市中心观唯一的一尊从复活节岛运来的【复活节岛人头像】。傍晚乘车返回圣地亚哥，送往酒店休息，结束当天行程。
                 <w:br/>
                 特别安排：瓦尔帕莱索特色海鲜面
                 <w:br/>
                 交通：巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">DIEGO DE ALMAGRO PROVINDENCIA/ HOTEL PLAZA EL BOSQUE NUEVA LAS CONDES/ Best Western Premier Marina Las Condes或同级</w:t>
+              <w:t xml:space="preserve">圣地亚哥地区</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1645,51 +1659,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">DIEGO DE ALMAGRO PROVINDENCIA/ HOTEL PLAZA EL BOSQUE NUEVA LAS CONDES/ Best Western Premier Marina Las Condes或同级</w:t>
+              <w:t xml:space="preserve">圣地亚哥地区</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1723,51 +1737,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innside by Meliá Lima Miraflores/ SAN AGUSTIN/ Hotel libertador lima或同级</w:t>
+              <w:t xml:space="preserve">利马地区</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1807,51 +1821,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">San Agustin Monasterio de la Recoleta/ HOTEL SONESTA POSADAS DEL INCA SACRED VALLEY YUCAY/ Hotel Hacienda del Valle – Urubamba或同级</w:t>
+              <w:t xml:space="preserve">乌鲁班巴地区</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1888,51 +1902,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hatun Inti Boutique Machupicchu / INTI PUNKU MACHUPICCHU/ Casa Andina Classic Machu Picchu或同级</w:t>
+              <w:t xml:space="preserve">热水镇地区</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1970,51 +1984,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">HOTEL XIMA EXCLUSIVE CUSCO/ SAN AGUSTIN CUSCO /XIMA或同级</w:t>
+              <w:t xml:space="preserve">库斯科地区</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -2050,135 +2064,133 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">San Agustin Paracas/Casa Andina Select Paracas或同级</w:t>
+              <w:t xml:space="preserve">皮斯科地区</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 皮斯科-利马
                 <w:br/>
-                早上乘车前往帕拉卡斯自然保护区，来一场沙漠与大海的神秘邂逅。帕拉卡斯国家保护区，这里是秘鲁太平洋海岸著名的旅游胜地。随后前往有名的自然保护区PARACAS海狮岛码头，乘游艇沿【鸟岛】游览，可观赏到古老的世界神奇之迷的山间烛台奇观、数以万计的海鸟、海狮、小企鹅等。
-[...1 lines deleted...]
-                随后返回利马，晚餐后入住酒店休息，结束当天行程。
+                早上乘车前往帕拉卡斯自然保护区，来一场沙漠与大海的神秘邂逅。帕拉卡斯国家保护区，这里是秘鲁太平洋海岸著名的旅游胜地。随后前往有名的自然保护区PARACAS海狮岛码头，乘游艇沿【鸟岛】游览，可观赏到古老的世界神奇之迷的山间烛台奇观、数以万计的海鸟、海狮、小企鹅等。客人可以自费乘坐小型飞机在空中观赏世界神奇之迷的纳斯卡大地画（空中时间1小时30分钟），映入眼帘的是历经数千年、错落在沙漠地上、风吹不散的神秘几何动物图案，包括太空人、蜂鸟、秃鹫、猴子、蜘蛛、壁虎、鲸鱼、蛇、鸟、树根、花、几何图案如螺旋、三角形、长方块，其已于 1994 年被联合国教科文组织选为世界遗产，位于高原沙漠中，在西元 400 到 650 年间由纳斯卡文明做出的八百多幅画，因为太大，直到 1939 年因为飞机经过其上空才被发现，使人感叹不已。随后返回利马，晚餐后入住酒店休息，结束当天行程。
                 <w:br/>
                 特别安排：皮斯科传统地道秘鲁菜 
                 <w:br/>
                 地画飞机客人需现付机场税约6美元/人，旅游税47索尔（折合约14美元）/人，自费项目价格不含机场税和旅游税，机场税及旅游税金额，以当地现场收费标准为准
                 <w:br/>
                 交通：巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innside by Meliá Lima Miraflores/ SAN AGUSTIN/ Hotel libertador lima或同级</w:t>
+              <w:t xml:space="preserve">利马地区</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D21</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -2214,131 +2226,131 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceiba Tops 或同级</w:t>
+              <w:t xml:space="preserve">伊基托斯地区</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D22</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 伊基托斯✈利马
                 <w:br/>
                 早上乘船去观赏海豚，参观印第安人的村落，导游介绍印第安人的文化是如何从欧洲传播来后又是如何传承下去的。还有机会看到一些当地的手工艺品的制造和长老们用特有工具来打猎，视情况而定可安排食人鱼钓鱼之旅。下午乘坐飞机返回利马。
                 <w:br/>
-                利马升级1晚国际连锁品牌超豪华酒店
+                利马升级1晚国际连锁品牌5星酒店
                 <w:br/>
                 交通：参考航班：待告
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innside by Meliá Lima Miraflores/ SAN AGUSTIN/ Hotel libertador lima或同级</w:t>
+              <w:t xml:space="preserve">利马地区</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D23</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -2372,89 +2384,89 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transamerica Executive Paulista Hotel/ Luz Plaza São Paulo/ Matsubara Hotel São Paulo或同级</w:t>
+              <w:t xml:space="preserve">圣保罗地区</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                圣保罗✈北京 (飞行时间约23小时15分，经停马德里约2小时)
+                圣保罗✈北京
                 <w:br/>
                 早上前往机场，乘坐国际航班返回中国。
                 <w:br/>
                 交通：参考航班：CA898  GRUPEK  0925/2000+1
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
@@ -2492,52 +2504,50 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D25</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 北京
                 <w:br/>
                 晚上抵达北京后，结束此次旅程。
                 <w:br/>
-                交通：无
-                <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
@@ -2572,51 +2582,51 @@
               </w:rPr>
               <w:t xml:space="preserve">D26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 北京✈联运地
                 <w:br/>
                 自行乘坐联运航班飞返联运地。
                 <w:br/>
                 联运航班由航司配送、以航司最终确定为准！
                 <w:br/>
-                交通：参考航班：待告
+                交通：联运航班
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -2680,159 +2690,147 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1. 全程机票经济舱票价、机场税（费）及燃油附加费；
-[...17 lines deleted...]
-                10. 赠送去程北京机场附近住宿 1 晚，不评星，不住不退房费！（仅限联运客人包含，以航空公司随机分配为准）
+                1. 全程机票经济舱票价、机场税（费）及燃油附加费； 
+                <w:br/>
+                2. 行程所列当地4星酒店及山地特色酒店，住宿（2人1间，具有独立卫生间，空调）； 
+                <w:br/>
+                3. 行程所列餐费（转候机及自由活动期间除外），全程每日酒店西式早餐，午、晚餐为中式餐食（用餐标准为10-12人一桌，八菜一汤）或当地餐或特色餐；
+                <w:br/>
+                4. 行程所列游览期间空调旅行车； 
+                <w:br/>
+                5. 行程所列景点第一门票（注：全程景点首道门票（耶稣山、巴西伊瓜苏瀑布、伊瓜苏鸟园、阿根廷伊瓜苏瀑布、大冰川国家公园、火地岛国家公园、科洛尼亚船票、MARAS盐田、MOROY梯田、马丘比丘观光火车票及景区门票、鸟岛游船，伊基托斯游船）；  
+                <w:br/>
+                6. 9大特色餐：传统特色巴西烤肉，里约特色巴西菜，伊瓜苏瀑布景区西式自助特色午餐，卡拉法特古法烤全羊，瓦尔帕莱索海鲜面，印加庄园酒店三道式烛光晚餐，秘制羊驼肉风味餐，皮斯科传统地道秘鲁菜，伊基托斯雨林酒店风味餐；
+                <w:br/>
+                7. 赠送阿根廷大冰川1小时游船（由于是赠送项目，如因航班等不可抗力因素导致无法乘坐游船，费用不退）；
+                <w:br/>
+                8. 乌鲁班巴升级入住17世纪印加庄园五星酒店，利马升级1晚国际连锁品牌5星酒店；
+                <w:br/>
+                9. 价值30万中国人寿旅游意外保险； 
+                <w:br/>
+                10. 赠送去程北京机场附近住宿1晚，不评星，不住不退房费！（仅限联运客人包含，以航空公司随机分配为准）         
+                <w:br/>
+                11.全程司导服务
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1. 护照费、申请签证中准备相关材料所需的制作、手续费，如未成年人所需的公证书、认证费；
+                1. 护照费、申请签证中准备相关材料所需的制作、手续费，如未成年人所需的公证书、认证费； 
                 <w:br/>
                 2. 乌拉圭签证（持有效美国签证可免签乌拉圭（美国签证有效期一年以上）），阿根廷签证费（持有效美国 B1/B2签证可免签阿根廷）、美国签证费、南美签证所需公证费；
                 <w:br/>
-                3. 巴西签证费用。受巴西领馆委托，现通知申请人可自己递送巴西签证，也可委托有资格的旅行社代送巴西签证，如您委托我司代送巴西签证，请另行购买我们的服务，巴西签证费：920 元；VFS 服务费：27.8 元，邮寄费 75元，我司服务费：0 元，巴西签证费用合计为：1022.8 元。
+                3. 巴西签证费用。受巴西领馆委托，现通知申请人可自己递送巴西签证，也可委托有资格的旅行社代送巴西签证，如您委托我司代送巴西签证，请另行购买我们的服务。
                 <w:br/>
                 说明：持有效美国签证可免签阿根廷，秘鲁与智利（美国签证有效期半年以上）、乌拉圭（美国签证有效期一年以上）；
                 <w:br/>
-                4. 国内段往返机票及地面交通；
+                4. 国内段往返机票及地面交通； 
                 <w:br/>
                 5. 获得签证后延期出发的游客，须按对应线路的退改政策收取少量更改费用，获得签证后取消参团的客人，须按对应线路的退改政策收取定金费用；
                 <w:br/>
-                6. 全程司导服务费 USD311/人，请现付我司领队；
-[...15 lines deleted...]
-                13. 因个人原因滞留产生的一切费用；
+                7. 额外游览用车超时费（导游和司机每天正常工作时间不超过10小时，如超时需加收超时费）； 
+                <w:br/>
+                8. 行程中所列游览活动之外项目所需的费用； 
+                <w:br/>
+                9. 单间差 (分房以同性别客人住一房为原则，如需住单人间，报名时应提出申请，并补交单间差；如报名时为夫妻、母子/父女（子、女需占床）、兄弟姐妹需住一间房请提前告知，在不影响整团出现单人间的情况下予以安排同住，否则以我社安排分房为准； 
+                <w:br/>
+                10. 在机场内转机、候机及在飞机上时间及自由活动期间用餐由客人自理(在美国及南美内陆的航班不提供免费的飞机餐)； 
+                <w:br/>
+                11. 出入境行李的海关税、全程行李搬运费、保管费以及行李托运费； 
+                <w:br/>
+                12. 客人个人消费及其他私人性开支。例如交通工具上非免费餐饮费、洗衣、理发、电话、饮料、烟酒、付费电视、行李搬运、邮寄、购物、行程列明以外的用餐或宴请等；自由活动期间交通费； 
+                <w:br/>
+                13. 因个人原因滞留产生的一切费用； 
                 <w:br/>
                 14. 因气候或飞机、车辆、船只等交通工具发生故障导致时间延误或行程变更引起的经济损失和责任以及行李在航班托运期间的造成损坏的经济损失和责任。
                 <w:br/>
                 15. 特别提醒：因不可抗力因素而额外产生费用的，均需要客人自行承担。
-                <w:br/>
-[...8 lines deleted...]
-                4、意见表用于评估领队、导游及当地接待的服务质量，为保证客人的有效权益，请务必如实填写！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -3777,51 +3775,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-21</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-04</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>