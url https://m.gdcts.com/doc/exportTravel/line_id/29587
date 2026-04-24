--- v0 (2025-12-13)
+++ v1 (2026-04-24)
@@ -2052,51 +2052,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-12-14</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-25</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>