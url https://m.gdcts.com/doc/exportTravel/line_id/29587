--- v1 (2026-04-24)
+++ v2 (2026-05-28)
@@ -2052,51 +2052,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-25</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-29</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>