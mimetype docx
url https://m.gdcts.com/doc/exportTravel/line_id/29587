--- v2 (2026-05-28)
+++ v3 (2026-07-11)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">巴尔干11天纯玩跟团游|塞尔维亚|波黑|黑山|阿尔巴尼亚（TK-广州）行程单</w:t>
+        <w:t xml:space="preserve">巴尔干10天纯玩跟团游|塞尔维亚|波黑|黑山|阿尔巴尼亚（CZ-广州）行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -213,51 +213,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">行程天数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">11</w:t>
+              <w:t xml:space="preserve">10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">去程交通</w:t>
             </w:r>
           </w:p>
@@ -345,148 +345,145 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 参考航班（注意：仅供参考，实际以出团通知书告知航班信息为准）：
                 <w:br/>
-                <w:br/>
-[...9 lines deleted...]
-                D10  伊斯坦布尔/广州  参考航班：TK298 ISTCAN   1525 0615  飞行时间约9小时50分钟
+                D2   广州/贝尔格莱德   参考航班：CZ667   CANBEG   0235 0800  飞行时间约12小时25分钟
+                <w:br/>
+                <w:br/>
+                D9 贝尔格莱德/广州  参考航班：CZ668   BEG-CAN   1100 0400+1(飞行时间约10小时）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                为什么选择我们：
-[...12 lines deleted...]
-                阿尔巴尼亚：去寻访曾经的“欧洲社会主义明灯”。
+                为什么去巴尔干？
+                <w:br/>
+                塞尔维亚：位于巴尔干半岛中心的国度，混合着东欧风情与历史伤疤的独特魅力，吸引着每一位渴望深度的旅人
+                <w:br/>
+                贝尔格莱德 | 不眠的“白色之城”
+                <w:br/>
+                卡莱梅格丹城堡：站在多瑙河与萨瓦河交汇处，看落日将古城墙染成金色，读贝尔格莱德的沧桑与韧性
+                <w:br/>
+                前中国驻南斯拉夫大使馆遗址：见证历史伤痛，昭示着和平与发展的可贵
+                <w:br/>
+                铁托墓：前南斯拉夫社会主义联邦共和国终身总统约瑟普·布罗兹·铁托的长眠之地，理解前南斯拉夫历史与复杂情感的钥匙
+                <w:br/>
+                泽蒙小镇：贝尔格莱德的“后花园”
+                <w:br/>
+                西部秘境 | 大自然与中世纪传奇
+                <w:br/>
+                塔拉国家公园：乘坐著名的萨尔干8号铁路，穿越如画的森林与山谷；
                 <w:br/>
                 波黑：承载了厚重历史的国家，一战的爆发地拉丁桥，瓦尔特保卫的萨拉热窝。
                 <w:br/>
-                <w:br/>
-[...22 lines deleted...]
-                特别安排中餐8菜一汤标准、传统烤肉餐、卡尔洛夫奇小镇品尝红酒、黑山特色羊肉餐、黑山特色墨鱼或海鲜面、斯库台湖景观餐厅午餐。
+                萨拉热窝：东西方十字路口的凤凰城，一部呼吸着的史诗
+                <w:br/>
+                希望隧道：人民在绝境中求生的惊人智慧、坚韧与团结
+                <w:br/>
+                莫斯塔尔老桥：走在光滑的石灰岩石板上，俯瞰翡翠色的内雷特瓦河
+                <w:br/>
+                黑山：亚得里亚海最后的秘密
+                <w:br/>
+                科托尔古城：世界遗产，遥望亚得里亚海与红屋顶交织的壮丽全景
+                <w:br/>
+                布德瓦老城：威尼斯风格的堡垒与教堂，坐拥湛蓝海景。夜生活与咖啡馆文化让这里充满活力
+                <w:br/>
+                圣斯特凡岛：一条细长沙洲连接陆地与这座昔日渔村，拍照打卡的绝对焦点
+                <w:br/>
+                黑湖：雪山环绕的冰川湖，湖水如墨玉，纯净自然的殿堂
+                <w:br/>
+                杜米托尔国家公园：欧洲的“呼吸之地”与绿野仙踪
+                <w:br/>
+                塔拉河峡谷：欧洲最深峡谷，站在著名的塔拉河大桥（电影《桥》原型）上，感受令人心悸的壮阔
+                <w:br/>
+                阿尔巴尼亚：寻访曾经的“欧洲社会主义明灯”
+                <w:br/>
+                地拉那：欧洲最年轻、最狂野的首都
+                <w:br/>
+                斯库台与罗扎法城堡：湖山之间的千年史诗，罗扎法城堡缆车体验
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -603,58 +600,53 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州/伊斯坦布尔
-[...6 lines deleted...]
-                是日晚上20:00广州白云国际机场集合（准确集合时间以及地点最终以出团通知书为准）；办理乘机手续，搭乘土耳其航空公司班机经伊斯坦布尔转机前往塞尔维亚首都贝尔格莱德。
+                广州
+                <w:br/>
+                是日晚上约23:00广州白云国际机场集合（准确集合时间以及地点最终以出团通知书为准）；办理乘机手续，搭乘南方航空公司日场次凌晨班机前往塞尔维亚首都贝尔格莱德。
                 <w:br/>
                 交通：飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -686,89 +678,94 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                伊斯坦布尔/贝尔格莱德-（约101km，约1小时15分钟）诺维萨德-贝尔格莱德 【塞尔维亚】
-[...16 lines deleted...]
-                前往泽蒙小镇（Zemun）是一处典型的中欧小镇，也是慢生活的好地方。旧时的泽蒙曾经是奥匈帝国最后的边境，是高度自治的区域，而如今的泽蒙呈现出与贝尔格莱德市区完全不同的风貌，已然成为了一道亮丽的风景。漫步在小镇中，崎岖不平的道路，古朴典雅的老房子，一切充满了复古的味道，仿佛穿越时空。后返回贝尔格莱德晚餐住宿。
+                广州/贝尔格莱德【塞尔维亚】-泽蒙小镇-贝尔格莱德
+                <w:br/>
+                广州/贝尔格莱德【塞尔维亚，-7小时时差】-泽蒙小镇-贝尔格莱德（单程12KM，约20分钟）
+                <w:br/>
+                参考航班：CZ667   CANBEG   0235 0800  飞行时间约12小时25分钟
+                <w:br/>
+                抵达后，前往泽蒙小镇（Zemun），泽蒙是一处典型的中欧小镇，也是慢生活的好地方。旧时的泽蒙曾经是奥匈帝国最后的边境，是高度自治的区域，而如今的泽蒙呈现出与贝尔格莱德市区完全不同的风貌，已然成为了一道亮丽的风景。漫步在小镇中，崎岖不平的道路，古朴典雅的老房子，一切充满了复古的味道，仿佛穿越时空。
+                <w:br/>
+                返回贝尔格莱德，贝尔格莱德地处巴尔干半岛核心位置，座落在多瑙河与萨瓦河的交汇处，居多瑙河和巴尔干半岛的水陆交通要道，被称为巴尔干之钥。
+                <w:br/>
+                【中国驻前南斯拉夫大使馆遗址（外观）】1999年5月8日凌晨，位于贝尔格莱德市中心的中国驻南联盟大使馆遭到北约飞机轰炸，轰炸造成馆舍坍塌，三人牺牲。 
+                <w:br/>
+                继续游览【圣萨瓦教堂（含门票，游览约0.5小时）】它主宰着贝尔格莱德的市容，也是整个城市中最宏伟的建筑。
+                <w:br/>
+                前往【塞尔维亚国会大厦（外观）-若偶遇政治性活动，为安全计此景点需取消，请谅解】塞尔维亚国会的办公场所，建成于1936年，是贝尔格莱德的地标之一，也是贝尔格莱德最气派的建筑之一。
+                <w:br/>
+                【铁托墓（含门票，游览约1小时）】它是南联邦著名的领导人铁托的墓地，二战期间，铁托领导南斯拉夫的武装力量进行了抵抗法西斯的英勇斗争，塞尔维亚的人民很尊重铁托，由于铁托的领导，当时的南斯拉夫是一个黄金的时代，至今人们都会去铁托墓上献上自己的鲜花，以表示对铁托的怀念。
+                <w:br/>
+                【卡莱梅格丹城堡（入内约40分钟）】这里是历史的见证，也是贝尔格莱德标志性的游览景点与休闲场所。整个城堡由巨大石块建成，该城堡历史上曾经过多次修缮和扩建，至今仍可见古罗马、奥匈帝国的建筑遗风。登上山丘的顶端，俯瞰多瑙河与萨瓦河交汇处的宜人景致。
+                <w:br/>
+                【米哈伊洛大公街】市内最负盛名的商业街，许多19世纪末的代表性建筑林立于街道两旁，成为一道靓丽的风景。这里聚集着众多商店和金融、商务和文化机构，集观光、购物和参观文化展览的好去处。
+                <w:br/>
+                后返回贝尔格莱德，晚餐住宿。
                 <w:br/>
                 交通：飞机、大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：当地午餐     晚餐：传统烤肉餐   </w:t>
+              <w:t xml:space="preserve">早餐：X     午餐：团队午餐     晚餐：团队晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">当地酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -779,101 +776,80 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                贝尔格莱德
-[...28 lines deleted...]
-                【斯卡达利亚步行街】这条充满波西米亚风情的小街完全保持了19世纪后半叶的样子，两边大都是传统的塞尔维亚餐厅，其中的三顶帽子（Tri Še šir）、两只小鹿（Dva Jelena）等餐厅已经有百年历史了。走在起起伏伏、由鹅卵石铺就的路面上，让人有种时光倒流的感觉。
+                贝尔格莱德-萨拉热窝【波黑】
+                <w:br/>
+                贝尔格莱德-萨拉热窝【波黑】（290KM，约4-5小时，不含过关时间）
+                <w:br/>
+                酒店早餐后，前往波黑首都-萨拉热窝；
+                <w:br/>
+                抵达后安排萨拉热窝老城区观光：萨拉热窝市政厅（外观），外观大清真寺（外观）。城东的历史名胜—拉丁桥：当年就在这座桥旁，奥匈帝国的王储费迪南大公被塞族青年普林西普刺杀，由此引发了第一次世界大战。在这里可以寻觅到电影“瓦尔特保卫萨拉热窝”的电影场景：钟楼、铁匠街、清真寺及其绿色的圆屋顶等等。然而除此之外，萨拉热窝也是当年土耳其穆斯林与奥匈帝国的基督徒浑然融合的地方，这里是东西方文化的交汇。
+                <w:br/>
+                备注：当天需要过边境，出入海关等待时间也较长，请自备小食以免不时之需，敬请理解。
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：当地午餐     晚餐：中式晚餐   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：团队午餐     晚餐：团队晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">当地酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -884,88 +860,80 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                贝尔格莱德-（170KM，约2.5-3小时）河中小屋-（50KM，约1小时)兹拉蒂博尔
-[...15 lines deleted...]
-                特别说明：如【兹拉蒂博尔空中索道缆车】因天气原因或检修等特殊情况停运将退7欧/人，敬请谅解！
+                萨拉热窝-莫斯塔尔-边境小镇
+                <w:br/>
+                萨拉热窝-莫斯塔尔（125KM，约2小时）-边境小镇（115KM，约2小时）
+                <w:br/>
+                酒店早餐后，前往【隧道博物馆】（入内，游览时间约40分钟）这条隧道是围城战中的萨拉热窝市民在1993年6月至1996年2月期 间通向世界的唯一出口，据称当时每天有近四千人在这里行走，几 乎所有的生活物资与军用药品都由该隧道向市内输送。隧道的建工具均为人力运输，以镐和铲子历时约半年建成，总长785.5米，宽 1米，高仅1.5-1.8米，十分逼仄，全程走完约20多分钟。
+                <w:br/>
+                前往莫斯塔尔，以一座古老石桥著称。石桥位于莫斯塔尔市中心，横跨在内雷特瓦河上，是波黑乃至整个尔干半岛著名景点之一。石桥是一座曾有427年历史的石拱桥（始建于1566年，毁于1993年），桥拱最高端距水面20米，桥两端各有一个石砌桥头堡。老石桥的风貌与周围以古老石头为主体的建筑和大河卵石铺砌的古街道相和谐、呼应，充分展现了16世纪波斯尼亚的古朴风情和艺术风格。老桥将居住在河两岸的穆斯林族和克罗地亚族居民联系在一起，2005年7月，联合国教科文组织将莫斯塔尔老桥和其附近的旧市区列入世界文化遗产。
+                <w:br/>
+                【莫斯塔尔老城漫步（约1小时）】：漫步【莫斯塔尔老城】观赏【莫斯塔尔古桥】；
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：当地午餐     晚餐：当地晚餐   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：团队午餐     晚餐：团队晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">当地酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -976,100 +944,86 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                兹拉蒂博尔-（约135km，约2.5小时）杜米托尔国家公园-（约88km，1.5小时）波德戈里察【黑山】
-[...27 lines deleted...]
-                备注：当天路程多为山路，行驶时间共约5小时左右或更长并且当天需要过边境，出入海关等待时间也较长，请自备小食以免不时之需，敬请理解。
+                边境小镇-佩拉斯特-科托尔【黑山】 -布德瓦 -地拉那【阿尔巴尼亚】
+                <w:br/>
+                边境小镇-佩拉斯特-科托尔【黑山】（80KM，约1.5小时）-布德瓦（23KM，约0.5小时）-地拉那【阿尔巴尼亚】（139KM，约3小时，不含过关时间）
+                <w:br/>
+                酒店早餐后，前往佩拉斯特，安排【佩拉斯特】科托尔湾是亚得里亚海最大、最美丽的海湾，高大的岩石山保留了这片海湾的历史和氛围，【搭乘佩拉斯特小船】特别安排乘坐游船前往古城对面的岩上圣母岛，传说在1452年，当地一位渔民在一次船难中险些丧生，获救时在海上发现一块有圣母像的岩石，自此每次有船经过渔民就会投石致意祈求平安，日积月累终于成为了一座小岛，后来便建立了教堂纪念。（备注：如遇天气原因船班停运将会现场退费）；
+                <w:br/>
+                前往【科托尔老城】漫步（游览时间约1小时）：科托尔是亚得里亚海沿岸保存中世纪古城原貌最完整的城市之一，并在1979年被列入世界遗产名录，古城保留有中世纪教堂、古老建筑、名胜古迹等。科托尔湾欧洲最南端的峡湾，被群山所包围，只有窄窄的一条水道与亚得里亚海相连。因此，无论外海如何肆虐，峡湾内始终风平浪静，船行其中，可以欣赏山与海的壮美景色 。
+                <w:br/>
+                温馨提示：科托尔古城，又称“猫城”，客人在游览的同时，请勿伸手触碰逗猫咪；当地医疗条件较为落后，若不慎被抓伤，无疫苗进行治疗。
+                <w:br/>
+                随后继续前往黑山著名的旅游胜地布德瓦，布德瓦城堡观光（外观，游览时间约1小时）,布德瓦曾长期被威尼斯所控制，城中各处的细节无一不透露出威尼斯式的奢华。从城堡俯瞰，蔚蓝的海水，城中精致的花园，海滩边为数众多的豪华餐厅和酒吧，吸引了大量的各国名流富豪每年来此度假。甚至连007电影的拍摄，滚石乐队的巡回演出都特地来此，可见其在国外的吸引力。
+                <w:br/>
+                前往阿尔巴尼亚首都-地拉那入住酒店。
+                <w:br/>
+                备注：当天需要过边境，出入海关等待时间也较长，请自备小食以免不时之需，敬请理解。
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：黑山羊肉午餐     晚餐：中式晚餐   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：团队午餐     晚餐：团队晚餐/酒店晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">当地酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1080,99 +1034,92 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                波德戈里察-（60KM，约1小时）斯库台湖（约173KM，约3.5-4小时）地拉那【阿尔巴尼亚】
-[...26 lines deleted...]
-                当天需要过边境，出入海关等待时间也较长，请自备小食以免不时之需，敬请理解。备注：当天需要过边境，出入海关等待时间也较长，请自备小食以免不时之需，敬请理解。
+                地拉那-斯库台-波德戈里察【黑山】
+                <w:br/>
+                地拉那-斯库台（99KM，约2小时）-波德戈里察【黑山】（60KM，约1.5小时）
+                <w:br/>
+                酒店早餐后，市区游览；
+                <w:br/>
+                前往【斯坎德培广场及周围】斯坎德培格广场是地拉那的文化中心，周围环绕着国家博物馆、埃特海姆贝清真寺Skenderbeg雕像、钟楼、地拉那歌剧院、政府各行政部门大楼等地标建筑。广场周围的建筑大都是政府各部的办公楼，均是意大利墨索里尼时代建起的（那时阿尔巴尼亚事实上是意大利的殖民地），建筑质量很好。观光前共产主义建筑，绘有充满活力颜色的新城区。意大利风格建筑和民族大道。
+                <w:br/>
+                【地拉那城堡】这座历史悠久的堡垒如今只剩下外围的城墙，现拥有各种充满活力的咖啡馆、画廊和商店，将地拉那的历史根源与现代的喧嚣完美地融合在一起。
+                <w:br/>
+                【地拉那国家博物馆】外观；
+                <w:br/>
+                【民族大道】民族大道是地拉那的主要街道，是地拉那气派最大、最繁华的一条街；民族大道二侧的建筑物造型各异，色彩斑斓，很是不错。
+                <w:br/>
+                下午前往斯库台；安排【罗查费堡*(Rozafa Castle)】（含门票，含上下山接驳车，游览时间不少于 60 分钟）一座古老的城堡，城堡内部保存着众多历史遗迹，这些遗迹包括古老的教堂、喷泉、建筑等。
+                <w:br/>
+                从城堡处远观【斯库台湖】，巴尔干地区最大的淡水湖泊，以其丰富的自然资源和壮丽的美景而闻名，在 1996 年就被“拉姆萨尔公约”列入世界“国际重要湿地名录”。
+                <w:br/>
+                前往黑山首都首都波德戈里察；
+                <w:br/>
+                备注：当天需要过边境，出入海关等待时间也较长，请自备小食以免不时之需，敬请理解。
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：特色烤鱼午餐     晚餐：中式晚餐   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：团队午餐     晚餐：团队晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">当地酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1183,85 +1130,86 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                地拉那-（约38km，约1小时）克鲁亚-（约170km，约4小时）布德瓦【黑山】
-[...10 lines deleted...]
-                <w:br/>
+                波德戈里察-杜米托尔国家公园-兹拉蒂博尔【塞尔维亚】
+                <w:br/>
+                波德戈里察-杜米托尔国家公园（约88km，约1.5小时）-兹拉蒂博尔【塞尔维亚】（136KM，约1.5小时）
+                <w:br/>
+                酒店早餐后，市区观光（约1小时），波德戈里察是黑山第一大城市，是黑山政治与经济的中心。Moraca河及其支流Ribnica河在城中肆意流淌，不经意间将城市分割成经济中心、青年文化区和精致的奥斯曼旧城。市区游览：漫步老城区，参观城市核心区的【独立广场】，广场附近有黑山国最重要的戏剧表演所在地【黑山国立剧院】、2005 年开放横跨于莫拉卡河上的斜张桥-【千禧桥】、外观【基督复活主教座堂】巴尔干半岛较大的东正教堂之一，外观宏伟而简洁。波德戈里察是城市中的乡村，同时是乡村中的城市。
+                <w:br/>
+                随后前往1980年被评为世界遗产【杜米托尔国家公园*】公园位于海平面1500米以上的一个广阔的平原，在山顶有很多令人印象深刻的峡谷，其中有48个峡谷超过海平面2000米。
+                <w:br/>
+                安排前往公园内的【黑湖】（Black Lake），是一处迷人的天然湖泊，湖水非常的清澈，自然景观壮丽。“黑湖”在黑山语中，名为 Crno jezero，意为“黑色的湖泊”，这个名称源自于湖水的深邃及其周围环境的原始的荒野之美。它不仅是自然爱好者的理想目的地，也是探索黑山自然和文化魅力的绝佳起点。该湖由两个较小的湖泊组成，大黑湖和小黑湖。这两个湖由一条狭窄的溪流连接，从而形成两个独立的水体。
+                <w:br/>
+                杜米托尔国家公园区域内的【塔拉河谷大桥（外观约30分钟）】这里就是国人熟知的前南斯拉夫反法西斯电影《桥》的拍摄地，熟悉的旋律：“啊朋友，再见…”在耳边响起，可以选择步行穿过大桥，是旅途难忘记忆。
+                <w:br/>
+                晚上前往塞尔维亚兹拉蒂博尔。
                 <w:br/>
                 备注：当天需要过边境，出入海关等待时间也较长，请自备小食以免不时之需，敬请理解。
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：当地午餐     晚餐：当地晚餐   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：团队午餐     晚餐：团队晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">当地酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1272,91 +1220,80 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                布德瓦-（20KM,50分钟）-科托尔（约10KM，30分钟）-佩拉斯特-(约170km,约3-4小时)莫斯塔尔【波黑】
-[...18 lines deleted...]
-                备注：当天需要过边境，出入海关等待时间也较长，请自备小食以免不时之需，敬请理解。
+                兹拉蒂博尔-木头村-贝尔格莱德
+                <w:br/>
+                兹拉蒂博尔-木头村（38KM,约40分钟）-贝尔格莱德（240KM，约3.5小时）
+                <w:br/>
+                早餐后，返回贝尔格莱德；
+                <w:br/>
+                途中前往【木头村*（含门票，游览约1小时）】。这里是个塞尔维亚民俗村。位于Uzice自治市，金松岭与Tara之间。为艾米尔·库斯杜力导演的电影《生命是个奇迹》而建于麦卡尼克山上。木头城还因为建造了世界上仅此一条的窄轨距【铁路 Sargan 8】而著名，这样命名是因为从天空往下看，窄轨距铁路行走的路线像是数字 8，蜿蜒曲折。
+                <w:br/>
+                返回贝尔格莱德，晚餐后入住酒店。
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：墨鱼饭或黑山海鲜餐     晚餐：当地晚餐   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：团队午餐     晚餐：团队晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">当地酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1367,278 +1304,171 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                莫斯塔尔-（50KM，约1小时）亚布拉尼察 -（80KM，约1.5小时）萨拉热窝
-[...24 lines deleted...]
-                【弗拉特尼克区】弗拉特尼克区位于萨拉热窝老城区东面，是奥斯曼时期的城防区，曾有五座堡与三个城门。中世纪时，这里就已经有人居住，不过其扩建与翻新则是由十四世纪入驻的奥斯曼人在漫长的岁月中完成的。在原有五座堡垒中，如今只剩下南侧的白塔与黄塔。黄塔在奥斯曼帝国时期曾短暂用作刑事处决的场所，在奥匈帝国时期则被用作武器库。如今，它是最受旅行者欢迎的名副其实的瞭望台，可以一览萨拉热窝市内美景。
+                贝尔格莱德/广州
+                <w:br/>
+                贝尔格莱德/广州 
+                <w:br/>
+                参考航班：CZ668   BEG-CAN   1100 0400+1(飞行时间约10小时）
+                <w:br/>
+                前往机场办理登机手续，搭乘班机返回广州。
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：当地午餐     晚餐：中式晚餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">当地酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：X     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">飞机上</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                萨拉热窝/伊斯坦布尔/广州
-[...8 lines deleted...]
-                交通：大巴+飞机
+                广州
+                <w:br/>
+                抵达广州，结束本次巴尔干之旅！
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：打包早餐     午餐：X     晚餐：X   </w:t>
-[...79 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">温馨的家</w:t>
+              <w:t xml:space="preserve">无</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">费用说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1668,118 +1498,510 @@
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 全程团体经济舱往返机票（含税）；
                 <w:br/>
-                全程四-五星级酒店双人房，2人1间，行程内升级2晚五星酒店（将灵活安排在贝尔格莱德/地拉那/萨拉热窝）；
+                全程四-五星级酒店双人房，2人1间，行程内升级2晚五星酒店（将随机安排在贝尔格莱德/萨拉热窝/地拉那）；
                 <w:br/>
                 全程提供酒店自助早餐（如因航班关系放弃费用不退）、午餐和晚餐（中式八菜一汤或当地餐）；
                 <w:br/>
                 全程中文领兼导服务、外文司机陪同；
                 <w:br/>
-                行程所列景点之普通参观门票；
+                当地车服务，按照实际人数安排，保证一人一座，满13人安排49以上大巴车；
+                <w:br/>
+                包行程所列景点之普通参观门票；
                 <w:br/>
                 旅游意外医疗保险；
+                <w:br/>
+                司导服务费用；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                全程司导服务费1500（请随同团款一起支付）；
+                航司临时通知的机票税/燃油附加费升幅；
+                <w:br/>
+                另加1000元起/人可申请全国联运（以航司批复为准）！
                 <w:br/>
                 各种洗衣、电报、电话、饮料及一切个人性质的消费；
                 <w:br/>
                 境外自愿支付小费（酒店服务生、行李搬运员等）；
                 <w:br/>
-                单人间房差冬季平日3800元/人，跨元旦为4200元/人；
+                单人间房差3800元/人；
                 <w:br/>
                 所有行程安排之外的观光项目及自费活动（包括这些活动期间的用车、导游和司机服务等费用）；
                 <w:br/>
                 因私人、交通延阻、罢工、台风或其他情况而本公司不能控制所引致的额外费用；
               </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="10" w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">购物点</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2300" w:type="dxa"/>
+        <w:gridCol w:w="4200" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="shop"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">项目类型</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">描述</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">停留时间</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考价格</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">无购物</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="10" w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">自费点</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2300" w:type="dxa"/>
+        <w:gridCol w:w="4200" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="own"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">项目类型</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">描述</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">停留时间</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考价格</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">无自费</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1805,51 +2027,71 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">本产品供应商为：上海游派国际旅行社有限公司。此团 15人成团，为保证游客如期出发，我社将与其他旅行社共同委托上海游派国际旅行社有限公司组织出发（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由上海游派国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。</w:t>
+              <w:t xml:space="preserve">
+                ★ 境外的当天行程到酒店休息为止，客人私自外出发生一切意外均与旅行社无关。
+                <w:br/>
+                ★ 除自由活动时间外，此团队产品不允许离团，如有不便敬请谅解。自由活动期间发生的任何事情，与旅行社无关。
+                <w:br/>
+                ★ 途中休息站仅供休息和方便使用，如购物为个人自主行为，因购物产生的纠纷与本社无关。
+                <w:br/>
+                1.最低成团人数按15人计，如低于该人数，则旅行社有权调整或取消团队。
+                <w:br/>
+                2.我社保留因航空公司航班调整、签证及不可抗力等因素推迟或调整出发日期及行程的权力。
+                <w:br/>
+                3.小孩6周岁以下（含6周岁）参团可以不占床，不占床团费中的地接费请洽销售，机票签证无折扣。如要占床，则团费与成人同价。
+                <w:br/>
+                4.团队按不产生单男单女的原则分房，在不影响团队分房原则的前提下安排夫妻一间房，散拼团队因单男单女问题可能产生夫妻、亲属、朋友等不同房，请予以谅解和配合。
+                <w:br/>
+                5.出发前2个工作日内取消，只退未产生的餐费和门票，其他费用无法退还。出发当天取消，收取100%团款！
+                <w:br/>
+                6.报名时须付3000元/人的定金，以保证机位预留。
+                <w:br/>
+                7.由于航空公司税收变化频繁，我社有权凭借航空公司的涨税通知收取税收差价。
+              </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -1904,51 +2146,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">签证信息</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、持中国因私护照：客人报名前请确保自身护照有效期在六个月以上（指护照有效期＞回程时间+6个月）和三页签证空白页，两张半年内大一寸白底（免眼镜），客户报名前必须自己确认护照有效期，否则因护照过期导致无法出游，责任自负；签证需要10-15个工作日，具体出签时间以领馆出证为准。
+                1、持中国因私护照：客人报名前请确保自身护照有效期在六个月以上（指护照有效期＞回程时间+6个月），客户报名前必须自己确认护照有效期，否则因护照过期导致无法出游，责任自负。
                 <w:br/>
                 2、持港澳台（含CI、DI身份证明书）和外籍护照报名的客人：必须自备前往目的地国家的有效签证，并且必须具备再次进入中国境内的有效签证；（特别提醒：持有香港、澳门身份证明书的游客，请自行提前办理好签证，以免影响出境。）
                 <w:br/>
                 3、持港澳台护照客人：出发当日还请自备有效回乡证、台胞证。如临时发现护照过期或不足有效期者，我司有权按实际产生的费用扣费；
                 <w:br/>
                 4、如因客人的护照、签证或其他私人问题以及有关边检、海关等政府行为，而导致客人不能如期出境或不能出境的，非旅行社过失的，我司概不负任何责任及作任何赔偿。如因客人护照上有不良记录，包括假签证和借证过境等，如被边检拒绝出境，团费不作任何退款。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -1956,63 +2198,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">保险信息</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...11 lines deleted...]
-              </w:t>
+              <w:t xml:space="preserve">本产品供应商为：上海游派国际旅行社有限公司。此团 10人成团，为保证游客如期出发，我社将与其他旅行社共同委托上海游派国际旅行社有限公司组织出发（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由上海游派国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
@@ -2052,51 +2282,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-29</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-12</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -2240,50 +2470,108 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:jc w:val="center"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:color="000"/>
+        <w:left w:val="single" w:sz="6" w:color="000"/>
+        <w:right w:val="single" w:sz="6" w:color="000"/>
+        <w:bottom w:val="single" w:sz="6" w:color="000"/>
+        <w:insideH w:val="single" w:sz="6" w:color="000"/>
+        <w:insideV w:val="single" w:sz="6" w:color="000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tcPr>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="0" w:color="000"/>
+        </w:tblBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="shop">
+    <w:name w:val="shop"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:jc w:val="center"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:color="000"/>
+        <w:left w:val="single" w:sz="6" w:color="000"/>
+        <w:right w:val="single" w:sz="6" w:color="000"/>
+        <w:bottom w:val="single" w:sz="6" w:color="000"/>
+        <w:insideH w:val="single" w:sz="6" w:color="000"/>
+        <w:insideV w:val="single" w:sz="6" w:color="000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tcPr>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="0" w:color="000"/>
+        </w:tblBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="own">
+    <w:name w:val="own"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>