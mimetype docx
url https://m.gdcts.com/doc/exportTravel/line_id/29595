--- v0 (2025-10-06)
+++ v1 (2026-04-01)
@@ -785,53 +785,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 开罗—红海洪加达
                 <w:br/>
                 开罗—红海洪加达（车程约6小时，中间休息站停留约20分钟）
                 <w:br/>
                 <w:br/>
                 早上享用酒店自助早餐。
                 <w:br/>
                 <w:br/>
-                参观【世界博物馆之明珠-埃及博物馆】（约2小时），馆内藏有63000多件古埃及文物，尤其以图坦卡门王的陪葬品、黄金棺、面具、木乃伊等为千古奇物。
-[...1 lines deleted...]
-                <w:br/>
                 前往【遇见埃及故宫·体验极致皇家奢华--阿卜丁宫，这里也是埃及总统办公室和住所所在地】（约1小时），目前阿卜丁宫一部分是埃及总统办公场所，一部分作为博物馆对外开放（包含的门票仅游览此开放区域）。1874年阿里王朝耗费10年所建的皇宫，一共有500多个房间，见证了埃及从阿里王朝到阿拉伯埃及共和国的历史变迁，分战争、总统礼品、皇家、历史文献和银器五个博物馆，穿越岁月的历史文物让人眼花缭乱，花园规模宏大，花朵锦簇、植物繁茂，昔日阿里王朝极尽奢华的皇室生活可见一斑。
                 <w:br/>
                 <w:br/>
                 特别安排【品尝当地传统特色-鸽子餐】，掺和有香料的大米培制，诱人的扑鼻香气，这是最受青睐的埃及美食之一，值得一试。
                 <w:br/>
                 <w:br/>
                 下午乘车前往著名的红海洪加达度假胜地，一路上沿着红海大道行驶，有时候红海就离旅游巴士两三米不到的位置，途径富人别墅，迷人的风光让人惊喜不已！
                 <w:br/>
                 <w:br/>
                 享用酒店自助晚餐，包含免费畅饮无酒精饮料（已含在房费中，不用餐不退费）。
                 <w:br/>
                 <w:br/>
                 安全告示：自由活动期间无用车及导游服务。请注意人身财产安全！为保证游客人身安全，参加散拼团游客禁止跟随旅行社以外人员私自外出活动或离团！
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
@@ -1261,51 +1258,57 @@
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 开罗—亚历山大—开罗
                 <w:br/>
                 开罗—亚历山大—开罗	    单程约3小时，中间休息站停留约20分钟
                 <w:br/>
                 <w:br/>
                 早上享用酒店自助早餐。乘车前往历史名城、地中海新娘、埃及艳后历史名城-亚历山大，当你来到这个城市，才能真正领略到这座地中海城市的美丽，大多数驻埃及的外国领事馆选址在亚历山大。
                 <w:br/>
                 <w:br/>
                 外观【亚历山大图书馆】（约10分钟），是世界上最古老的图书馆之一。几经战火，如今的图书馆在原址重建，在外围的花岗岩质地的文化墙上，镌刻着包括汉字在内的世界上50种最古老语言的文字、字母和符号，凸显了文明蕴藏与文化氛围的构思和创意。
                 <w:br/>
                 <w:br/>
                 特别安排【亚历山大地中海海边最著名餐厅享用特色海鲜餐】。
                 <w:br/>
                 <w:br/>
-                参观罗马皇帝建起的仅剩一根的【庞贝神柱】（约40分钟）。前往【古希腊圆形剧场】（外观约10分钟）。前往前身为地中海海边、世界七大奇迹之一的【亚历山大灯塔遗址—QUAITBAY卡特巴古城堡】（外观约25分钟）。
+                参观罗马皇帝建起的仅剩一根的【庞贝神柱】（约40分钟）。
+                <w:br/>
+                <w:br/>
+                前往【古希腊圆形剧场】（外观约10分钟）。
+                <w:br/>
+                <w:br/>
+                前往前身为地中海海边、世界七大奇迹之一的【亚历山大灯塔遗址—QUAITBAY卡特巴古城堡】（外观约25分钟）。
                 <w:br/>
                 <w:br/>
                 返回开罗，享用中式晚餐，晚餐后返回酒店休息。
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：团队午餐     晚餐：团队晚餐   </w:t>
             </w:r>
@@ -2138,51 +2141,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-10-07</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-01</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>