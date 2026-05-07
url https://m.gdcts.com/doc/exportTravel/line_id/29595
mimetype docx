--- v1 (2026-04-01)
+++ v2 (2026-05-07)
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">YP20250827002</w:t>
+              <w:t xml:space="preserve">YP20260507001</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -399,77 +399,76 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                给你一个跟我走的理由： 
-                <w:br/>
+                【大埃及博物馆】，馆藏超10万件珍贵文物，跨越4000年，其中的馆藏珍品当属5000余件图坦卡蒙法老相关的完整藏品（包括图坦卡蒙黄金面具），以及古埃及法老胡夫的陪葬品太阳船等，埃及新地标与象征，最新开幕网红大咖打卡地
                 <w:br/>
                 【特别赠送六大升级包】：   
                 <w:br/>
                 1、遇见埃及故宫·体验极致皇家奢华--阿卜丁宫，埃及总统办公室和住所所在地，显赫地位不必言说
                 <w:br/>
                 2、埃及十大著名神庙之一/法老时期最后一座大型建筑工程--哈布神殿/哈布之城，不留遗憾
                 <w:br/>
                 3、著名地标-萨拉丁城堡完整景点，默罕默德·阿里大清真寺+国家军事&amp;国家警察博物馆
                 <w:br/>
                 4、打卡100埃镑照片取景地/著名地标-苏丹·哈桑清真寺，被认为与法老金字塔相媲美
                 <w:br/>
                 5、埃及绝美小众神庙--丹达拉神庙，这里有最美的“天花板”，极为美丽的Tiffany蓝色
                 <w:br/>
                 6、尼罗河边下午茶+开罗老城咖啡点心下午茶，学习埃及棋Tawla，免费品尝阿拉伯水烟
                 <w:br/>
                 <w:br/>
                 【五星航空】搭乘海南航空豪华客机深圳直航往返，五星机舱服务+中文温馨服务
                 <w:br/>
-                【五星酒店】升级1晚卢克索国际五星、3晚开罗五星酒店、3晚红海海边五星酒店（含自助餐+免费畅饮无酒精饮料）
-[...5 lines deleted...]
-                【品质保证】全程纯玩无购物店，5年起经验丰富埃及导游~~
+                【五星酒店】升级1晚卢克索国际五星、3晚开罗五星酒店、3晚红海海边五星酒店（含自助餐+免费畅饮无酒精饮料）【深度旅程】首都-开罗、世界最大露天博物馆-卢克索、世界鼎级潜水圣地-红海、增游地中海新娘-亚历山大
+                <w:br/>
+                【豪叹美食】开罗TOP10餐厅之一：爱资哈尔国家公园STUDIO`MISR高端奢华正宗阿拉伯奢华烤肉宴
+                <w:br/>
+                金字塔网红景观餐、尼罗河边餐、地中海烤鱼午餐、鸽子餐、中式团餐升级10菜1汤
+                <w:br/>
+                【品质保证】全程纯玩无购物店，5年起经验丰富埃及导游；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -669,81 +668,69 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 深圳（飞机）开罗
                 <w:br/>
-                深圳（飞机）开罗
-[...3 lines deleted...]
-                <w:br/>
+                深圳（飞机）开罗                    
+                <w:br/>
+                参考航班：HU471 01:55/08:10（飞行约12小时15分钟）   
                 <w:br/>
                 早上当地时间约8:10（北京时间14:10）抵达开罗机场，领取行李后，与当地导游会合。
                 <w:br/>
-                <w:br/>
-[...3 lines deleted...]
-                <w:br/>
+                参观【全球最大考古博物馆/埃及新地标与象征/最新开幕网红大咖打卡地--大埃及博物馆】（约2小时），距离吉萨金字塔群仅两公里，占地约50万平方米，相当于75个足球场，是全球最大的单一文明博物馆，是“世界上重要的文化工程之一”，是世界上展示最多法老时期文物的博物馆。大埃及博物馆将于11月4日正式向公众开放，将近20年打造，博物馆与金字塔形成视觉上的对话，把古今交融的史诗感体现的淋漓尽致，馆藏超10万件珍贵文物，跨越4000年，其中的馆藏珍品当属5000余件图坦卡蒙法老相关的完整藏品（包括图坦卡蒙黄金面具），以及古埃及法老胡夫的陪葬品太阳船等。
                 <w:br/>
                 参观【吉萨金字塔群】（约1.5小时，如需进入金字塔内参观木乃伊，自备当地货币及自行购票，出入请务必注意安全），古埃及文明的象征，这是古代世界七大奇观中最古老，最后留下的遗址，不仅是埃及，也是世界上最受欢迎的景点之一。建筑上的超高难度再加上各种数字上的巧合，让这建筑充满了神秘色彩，游客到此就是真真切切的感觉建筑的宏伟。
                 <w:br/>
-                <w:br/>
                 参观【狮身人面像】（约30分钟），是古埃及文明的又一代名词。据说在公元前2610年，胡夫来这里巡视自己快竣工大金字塔的时候，发现采石场上还留下一块巨石，于是令石匠们雕一座狮身人面像。
                 <w:br/>
-                <w:br/>
                 中午特别安排【金字塔网红观景餐厅享用阿拉伯餐】。
                 <w:br/>
-                <w:br/>
                 前往【世界遗产-伊斯兰教老城区】，参观【圣母玛丽亚悬空教堂】，在湛蓝天空映衬下的雪白色塔楼和美丽的十字架散发着基督教堂独有的圣洁和光辉，参观【伊斯兰教阿米尔清真寺】，别看清真寺规模很小，但是整个建筑精致玲珑。
                 <w:br/>
-                <w:br/>
                 前往【中东第一大古集市—汗哈利利集市】（约1小时），位于开罗老城区，这里有上千家店铺，可供您选购当地特色商品，享受讨价还价的乐趣。
                 <w:br/>
-                <w:br/>
                 特别安排集市附近【在开罗老城享用咖啡点心下午茶，学习埃及棋Tawla，有兴趣的话还可免费品尝阿拉伯水烟】，体验下埃及当地人喜爱的休憩方式，亲身感受其中乐趣，尽享休闲假期！
-                <w:br/>
                 <w:br/>
                 晚上享用【中式团餐】（升级10菜1汤）。
                 <w:br/>
                 交通：飞机、大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：机上早餐     午餐：团队午餐     晚餐：团队晚餐   </w:t>
             </w:r>
           </w:p>
@@ -779,67 +766,61 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 开罗—红海洪加达
                 <w:br/>
-                开罗—红海洪加达（车程约6小时，中间休息站停留约20分钟）
-                <w:br/>
+                开罗—红海洪加达（车程约6小时，中间休息站停留约20分钟） 
                 <w:br/>
                 早上享用酒店自助早餐。
                 <w:br/>
-                <w:br/>
                 前往【遇见埃及故宫·体验极致皇家奢华--阿卜丁宫，这里也是埃及总统办公室和住所所在地】（约1小时），目前阿卜丁宫一部分是埃及总统办公场所，一部分作为博物馆对外开放（包含的门票仅游览此开放区域）。1874年阿里王朝耗费10年所建的皇宫，一共有500多个房间，见证了埃及从阿里王朝到阿拉伯埃及共和国的历史变迁，分战争、总统礼品、皇家、历史文献和银器五个博物馆，穿越岁月的历史文物让人眼花缭乱，花园规模宏大，花朵锦簇、植物繁茂，昔日阿里王朝极尽奢华的皇室生活可见一斑。
                 <w:br/>
-                <w:br/>
                 特别安排【品尝当地传统特色-鸽子餐】，掺和有香料的大米培制，诱人的扑鼻香气，这是最受青睐的埃及美食之一，值得一试。
                 <w:br/>
-                <w:br/>
                 下午乘车前往著名的红海洪加达度假胜地，一路上沿着红海大道行驶，有时候红海就离旅游巴士两三米不到的位置，途径富人别墅，迷人的风光让人惊喜不已！
                 <w:br/>
-                <w:br/>
                 享用酒店自助晚餐，包含免费畅饮无酒精饮料（已含在房费中，不用餐不退费）。
-                <w:br/>
                 <w:br/>
                 安全告示：自由活动期间无用车及导游服务。请注意人身财产安全！为保证游客人身安全，参加散拼团游客禁止跟随旅行社以外人员私自外出活动或离团！
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：团队午餐     晚餐：酒店晚餐   </w:t>
             </w:r>
           </w:p>
@@ -959,168 +940,155 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 红海洪加达—卢克索
                 <w:br/>
-                红海洪加达—卢克索   沙漠高速路，车程约4小时，中间休息站停留约20分钟
-                <w:br/>
+                红海洪加达—卢克索   沙漠高速路，车程约4小时，中间休息站停留约20分钟	
                 <w:br/>
                 早上享用酒店自助早餐，乘车前往世界最大的露天博物馆，埃及人常说“未到卢克索，相当于未到埃及”。
                 <w:br/>
                 中午酒店打包盒餐（已含在房费中，不用餐不退费）。
                 <w:br/>
-                <w:br/>
                 参观【世界最大的神庙群-卡纳克神庙群】（约1.5小时），该神庙是供奉历代法老王之地，太阳神阿蒙神的崇拜中心，您将在此见到举世闻名的拉美西斯二世巨型石像，令人叹为观止。在众多柱厅中，共有134根圆形巨柱，中央12根是古代最高大的石柱，高23米，直径5米。丰富的浮雕和彩画既表现宗教内容，又歌颂国王业绩，在此依然能够感受和想象到卡纳克神庙当年的宏伟壮丽。
                 <w:br/>
-                <w:br/>
                 参观【埃及十大著名神庙之一/法老时期最后一座大型建筑工程--哈布神殿/哈布之城】（约1小时），哈布城是埃及有史以来第二大古庙，保存得较为完好，总面积超过66,000平方米，其面积仅次于卡纳克神庙，也是埃及最后一段富饶时期的纪念物。神庙里有内容丰富浮雕壁画，数量众多，精美绝伦，让人眼花缭乱，这无疑是最大亮点，虽然历经岁月侵蚀，依旧十分壮观，感受两千多年的托勒密王朝的辉煌。
                 <w:br/>
-                <w:br/>
                 特别安排【乘坐特色马车前往卢克索神庙（外观），与此同时在卢克索城内逛逛，感受古都风情】（请按照惯例每位客人支付车夫1美金小费；约30分钟），高大英俊的黑马和装饰华丽的马车，底比斯主神阿蒙的妻子穆特的神庙，规模仅次于卡尔纳克神庙。庙内原来有两座尖方碑，其中一座被穆罕默德·阿里送给了法国，现在巴黎协和广场。
                 <w:br/>
-                <w:br/>
                 特别安排【赠送当地特色鲜榨果汁或蔗汁】，来上一杯浓郁的天然果汁，让旅途增添快乐，回忆满满！
                 <w:br/>
-                <w:br/>
                 特别安排【乘坐当地的三桅帆船Felucca泛舟在平静的尼罗河】，观看落日余辉中东岸壮丽的神庙群以及西岸的粉红色山峦，这将是终生难忘的美妙体验（注意：如天气原因例如无风情况，则将三桅帆船Felucca改成机动船，敬请谅解）。游览【香蕉岛 Banana Island一边品尝特色下午茶（传统埃及茶、香蕉，当地特色小点心），一遍欣赏尼罗河两岸美景】，体验原住居民的生活（品尝时令水果，如无香蕉，则代替为其他水果）。
                 <w:br/>
-                <w:br/>
                 晚上享用【尼罗河边特色餐】，尽享尼罗河边两岸迷人风光，尽享休闲时光。
                 <w:br/>
-                <w:br/>
                 安全告示：乘坐马车期间由于马车可能由于马匹本身的情绪造成意外，因此请务必各位坐上马上后抓稳扶手，在马车行走期间和停稳之前，切勿站起来或做其他危险动作，尤其禁止登上马夫专座，否则由此产生的一切意外后果游客自负！
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：打包午餐     晚餐：尼罗河边特色观景晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">卢克索国际酒店</w:t>
+              <w:t xml:space="preserve">卢克索酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 卢克索—丹达拉神庙（约1小时）—红海（约3小时）
                 <w:br/>
                 卢克索—丹达拉神庙（约1小时）—红海（约3小时）  沙漠高速路，中间或休息站停留约20分钟
                 <w:br/>
-                <w:br/>
                 早上享用酒店自助早餐。
                 <w:br/>
-                <w:br/>
                 途径参观【埃及绝美小众神庙--丹达拉神庙】（约50分钟），这里有埃及现存神庙里最美的“天花板”，保留下了极为美丽的Tiffany蓝色，两侧装饰着十二星座等细节。距今2000多年，供奉的是鹰神荷鲁斯的妻子哈索尔，是一位长着牛耳朵的美丽女神，是爱/美/富裕/舞蹈/音乐之神。每年埃及情人节时，埃及人从丹达拉神庙抬出哈索尔的神龛，搭乘圣船送到荷鲁斯神庙与荷鲁斯神庙的神龛相会。
                 <w:br/>
-                <w:br/>
                 乘车前往著名的红海洪加达度假胜地，抵达后自由活动，继续享受阳光、沙滩、海岸的怡人风光。
                 <w:br/>
-                <w:br/>
                 享用酒店自助晚餐，包含免费畅饮无酒精饮料（已含在房费中，不用餐不退费）。
-                <w:br/>
                 <w:br/>
                 安全告示：自由活动期间无用车及导游服务。请注意人身财产安全！为保证游客人身安全，参加散拼团游客禁止跟随旅行社以外人员私自外出活动或离团！
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：团队午餐     晚餐：酒店晚餐   </w:t>
             </w:r>
           </w:p>
@@ -1156,84 +1124,80 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 红海洪加达—开罗
                 <w:br/>
-                红海洪加达—开罗	    车程约6小时，中间休息站停留约20分钟
-                <w:br/>
+                红海洪加达—开罗	    车程约6小时，中间休息站停留约20分钟 
                 <w:br/>
                 早上享用酒店自助早餐，乘车返回开罗（午餐于途中享用打包盒餐），一路上沿着红海大道返回开罗，一路上风光无限！有时候红海就离旅游巴士两三米不到的位置，途径富人别墅，迷人的风光让人惊喜不已！
                 <w:br/>
-                <w:br/>
                 【特别增游联合国科教文文化遗产开罗旧城的心脏地带/著名地标：萨拉丁城堡，俯瞰开罗的至佳观景台，参观著名默罕默德·阿里大清真寺及国家军事博物馆及国家警察博物馆】（约1小时）：位于开罗城东穆盖塔姆山上，12世纪为了抵挡十字军的侵略而修建的围墙城市，一直到19世纪下叶都是埃及的“权力中心”，时间跨度绵延700年，浓缩了埃及近千年的沧桑和辉煌，堪称一部历史书，值得翻阅和研读。
                 <w:br/>
-                <w:br/>
                 【打卡100埃镑取景地/著名地标：苏丹·哈桑清真寺】（约15分钟，外观不入内），建于14世纪，它被认为是中东最美的清真寺之一，是世界上最具历史影响的清真寺之一，被认为可与法老时期的金字塔相媲美！内有4个独立的逊尼派4大教法学派神学院，吸引着世界各地的伊斯兰教徒前来朝拜。
                 <w:br/>
-                <w:br/>
                 特别享用【ALAZHA爱资哈尔国家公园内最受喜欢STUDIO`MISR高端奢华观景餐厅正宗阿拉伯奢华烤肉宴】，开罗前10名餐厅之一，饱览整个开罗古城美丽夜景，眺望尼罗河，萨拉丁城堡和默罕默德·阿里清真寺，天气好的情况下还可以看到金字塔，夜晚灯光笼罩着下的开罗，朦朦胧胧的，您在STUDIO`MISR餐厅也能真真切切的感受到。
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：打包午餐     晚餐：国家公园烤肉晚宴   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：打包午餐     晚餐：团队晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">开罗酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1248,68 +1212,61 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 开罗—亚历山大—开罗
                 <w:br/>
                 开罗—亚历山大—开罗	    单程约3小时，中间休息站停留约20分钟
                 <w:br/>
-                <w:br/>
                 早上享用酒店自助早餐。乘车前往历史名城、地中海新娘、埃及艳后历史名城-亚历山大，当你来到这个城市，才能真正领略到这座地中海城市的美丽，大多数驻埃及的外国领事馆选址在亚历山大。
                 <w:br/>
-                <w:br/>
                 外观【亚历山大图书馆】（约10分钟），是世界上最古老的图书馆之一。几经战火，如今的图书馆在原址重建，在外围的花岗岩质地的文化墙上，镌刻着包括汉字在内的世界上50种最古老语言的文字、字母和符号，凸显了文明蕴藏与文化氛围的构思和创意。
                 <w:br/>
-                <w:br/>
                 特别安排【亚历山大地中海海边最著名餐厅享用特色海鲜餐】。
                 <w:br/>
-                <w:br/>
                 参观罗马皇帝建起的仅剩一根的【庞贝神柱】（约40分钟）。
                 <w:br/>
-                <w:br/>
                 前往【古希腊圆形剧场】（外观约10分钟）。
                 <w:br/>
-                <w:br/>
                 前往前身为地中海海边、世界七大奇迹之一的【亚历山大灯塔遗址—QUAITBAY卡特巴古城堡】（外观约25分钟）。
-                <w:br/>
                 <w:br/>
                 返回开罗，享用中式晚餐，晚餐后返回酒店休息。
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：团队午餐     晚餐：团队晚餐   </w:t>
             </w:r>
           </w:p>
@@ -1542,121 +1499,125 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                大交通：往返经济舱机票，航班参考信息如行程显示（出团说明会将告知航班更新信息，一般变化不大）。 
-[...9 lines deleted...]
-                司导：一名中国领队，一名当地中文导游，一名当地司机。
+                大交通：往返经济舱机票，航班参考信息如行程显示（出团说明会将告知航班更新信息，一般变化不大）。 
+                <w:br/>
+                酒店：本行程入住酒店如行程所示。当地五星酒店指按埃及当地酒店行业规定的五星级标准修建挂牌酒店。如因旅游旺季、会展及其他特殊情况造成房源紧张，新提供的酒店将不低于行程所述酒店档次。两人标准间，每人每晚一个床位，部分夫妻/情侣或自动调整为大床房。
+                <w:br/>
+                用餐：全程含餐如行程显示，不含酒水，飞机餐除外。红海海边酒店入住期间全天享用自助餐（含免费畅饮无酒精饮料），其他酒店包含自助早餐。已含在房费内，任何原因不用餐不作任何退费，境外期间每天提供一瓶矿泉水。 
+                <w:br/>
+                用车：根据实际人数全程当地选用9-55座空调旅游车（保证一人一正座），满15位客人即可升级50座奔驰旅游巴士。
+                <w:br/>
+                门票：行程所列景点首道门票，不含园中园门票。 
+                <w:br/>
+                全陪：一名中国领队，一名当地中文导游，一名当地司机。
+                <w:br/>
+                全程领队&amp;司导服务费2000元/人。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                个人旅游意外保险费和航空保险费
-[...11 lines deleted...]
-                埃及团体旅游落地签证费200元/人+服务费2000元/人，随团支付（大人儿童同价）！
+                航司临时通知的机票税/燃油附加费升幅；
+                <w:br/>
+                个人旅游意外保险费和航空保险费；
+                <w:br/>
+                各种洗衣、电报、电话、饮料及一切个人性质的消费；
+                <w:br/>
+                境外自愿支付小费（酒店服务生、行李搬运员等）；
+                <w:br/>
+                所有行程安排之外的项目及自费活动（包括这些活动期间的用车、导游和司机服务等费用）
+                <w:br/>
+                因私人、交通延阻、罢工、台风、境外政策或其他情况而旅行社不能控制所引致的额外费用
+                <w:br/>
+                如若单人无法安排与同性团友入住或自行要求入住单间，须补单房差共人民币2500元/人，随团款支付。
+                <w:br/>
+                埃及团体旅游落地签证费200元/人。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1755,102 +1716,933 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考价格</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">见附件</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">尼罗河游轮晚餐+肚皮舞及苏菲舞表演（开罗）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                夜游尼罗河游轮船票+西式自助餐+车费+司机导游加班费+游船服务生小费。
+                <w:br/>
+                傍晚前往码头乘坐游船，观赏尼罗河两岸夜景；享用西式自助晚餐并欣赏埃及肚皮舞表演及民俗舞蹈苏菲舞表演。（已扣除当晚餐费用；不含酒水饮品）（注意：参加此项目时，原定行程中所列晚餐费用概不退还）。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">90 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">$(美元) 90.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">吉萨金字塔声光秀（开罗）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                预定座位费，门票费，车费；司机导游服务费
+                <w:br/>
+                入夜之后的吉萨区一点也不甘于平静,地球最伟大的古建筑物可以是光影的屏幕!吉萨地区金字塔前的声光秀是埃及所有古迹景点中历史最悠久的声光秀,即使科技含量已经不是最先进,设备也不是最新颖的,但是它始终是观光客游历开罗时不容错过的选项。当乐声响起,金字塔与神庙慢慢地出现在湛蓝的夜色中,镭射光束随着配乐变换着色彩和节奏,如同搭乘光的载具瞬间回到那个神秘难解的法老时代。声光秀的剧本独具匠心的以人狮身像为第一人称,缓缓带出古法老时代建筑金字塔的历史背景,数据资料,当时埃及的国势力量,和法老王远阔的雄心!同时也不忘人性化的讲述了当时皇室内的种种爱恨情仇和人性纠葛。目前有以英语,法语,德语,西班牙语,俄语,意大利语,日语等直接放送的场次，会安排中文讲解耳机。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 75.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">开罗塔</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                开罗塔门票；车费；停车费；饮料费
+                <w:br/>
+                坐落在尼罗河河中的扎马利克岛上，埃及博物馆对面，仿照上埃及的象征物--莲花所建。钢筋混凝土结构，塔高187米，相当于60层高楼，为开罗的千塔之冠，由已故的埃及总统纳赛尔奠基，于1961年4月1日建成开放，在入口处上方镶有一只高8米，宽5米的铜鹰，这是埃及共和国的标志。俯瞰开罗。注：一层餐厅，装修，二层咖啡馆，三层观景台。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">90 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 70.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">红海游艇出海（赫尔格达）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                船票费用，可以2次浮潜。导游服务费，船上享用一顿午餐（自愿放弃，不退餐费）
+                <w:br/>
+                早上乘船出海前往某个岛屿游览,您可以欣赏到美丽的红海风光,更可以看到峭壁海墙，可浮潜，游泳，喂鱼 （游客可使用船上备用的鱼具，也可以自己携带）；少量的浮潜工具（含救生衣，面罩，潜水镜，脚蹼）。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">240 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 95.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">红海玻璃船出海（赫尔格达）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                船票，导游服务费
+                <w:br/>
+                红海特色活动之一。红海海域有大片美丽的珊瑚群，您将乘坐底舱由放大玻璃做成的船，并通过这层玻璃观赏海下美丽的珊瑚群。船员会撒出鱼食，不时会聚积很多的鱼儿游来游去。（注意：上下船时请注意安全，依次排队切勿拥挤、小心地滑）。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">120 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 90.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">红海潜水艇出海（赫尔格达）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                船票，导游服务费
+                <w:br/>
+                披头士的黄色潜水艇俏皮的在数代年轻人心中传唱,卡通化的潜水艇宣传形象早已深植人心。红海的黄色潜水艇就那么浑圆可爱的出现在眼前了红海的潜水艇向来深受观光的欢迎,潜水艇内部算是宽敞的,划分为两排,每个人都能有座位,座位前就着一个窗口以供观赏海底的鱼群和珊瑚礁景致,由于采购成本高昂,潜水艇总数不多,左右两侧排列的方式也无法容纳更多座位,所以即使价格较高,还是供不应求,建议提早预定卡位,近年来成为当地十分受欢迎的活动。搭乘潜水艇的经验绝对是独特的,当每个人不分大小老少都蹲坐在一个个小窗口前争睹奇妙的海底世界时,仿佛每个人都回到了那个会做梦的童年,读着童话故事书,编织着美人鱼和大海怪的惊险幻想旅程。（注意：此项目为刺激性项目，由于海下具有一定压强，老弱妇孺及病患请慎重参加）。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 130.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">红海4X4越野车戈壁探险（赫尔格达）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                越野车费用；导游服务费；司机车费
+                <w:br/>
+                来到红海，您一定想去沙漠探险一番。Jeep车在沙漠自由自在的驰骋。骑骆驼前往贝都因族的家里，更深入的了解埃及少数民族当地人的生活，喝一杯茶和品尝点心。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">180 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 90.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">赫尔格达市区观光+Star Fish海鲜餐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                导游服务费；司机车费
+                <w:br/>
+                您可以看到红海最大清真寺，购物一条街，各国富人的自驾游艇，含Star Fish海鲜餐
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">120 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 75.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">卢克索热气球  飞行体验</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                含早餐和饮料，车费，司机和公司助理服务费
+                <w:br/>
+                凌晨约定时间起床,前往搭乘热气球！趁着冷空气还未散去,能见度良好的时刻,抵达热气球基地后,众人围着色彩鲜艳的热气球,点起火,拍着照,就像童话世界的空中计程车一般,一个个大大小小的热气球仿佛跟着东边的红太阳缓缓上升,360°无敌全景渐渐在脚下铺展开来,地上的建筑物、汽车、尼罗河岸的游轮慢慢变成玩具积木的大小,眼下的卢克索城市地图越来越清晰了!抓准东西南北,开始指手划 脚,一个个指认卢克索的所有古迹,这些人类历史上最为珍贵的宝藏尽入眼帘,不必拉车一个个赶场抢 拍,就用老鹰的眼睛骄傲的把卢克索神殿、卡纳克神殿、帝王谷、皇后谷、女王纪念堂、孟侬巨像都收入胸怀,甚至尼罗河两岸油绿绿的⽥田野都维持着三千年以来的原始样貌,成为众神之乡最相称的背景。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">30 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 170.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">卡纳克神殿声光秀（卢克索）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                预定座位费，门票费；车费；司机导游服务费
+                <w:br/>
+                傍晚时分，前往卡尔纳克神庙，你会看到很多种颜色照在神庙上，显得分外美丽。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 75.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">帝王谷（卢克索）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                导游服务费；司机车费，景点门票
+                <w:br/>
+                在阿拉伯语中, 是位于埃及埋葬古埃及新王朝时期18到20王朝的法老和贵族的一个山谷。几个世纪以来，法老们就在尼罗河西岸的这些峭壁上开凿墓室，用来安放他们显贵的遗体，同时这里还建有许多巨大的柱廊和神庙。这里曾经是一处雄伟的墓葬群，一共有60多座帝王陵墓，埋葬着埃及第17王朝到第20王朝期间的64位法老，其中有图特摩斯三世、阿蒙霍特普二世、塞提一世、拉美西斯二世等最著名的法老。在这些陵墓中最大的一座是第19王朝塞提一世之墓，从入口到最后的墓室，水平距离210米，垂直下降的距离是45米，巨大的岩石洞被挖成地下宫殿，墙壁和天花板布满壁画，装饰华丽，令人难以想象。墓穴入口往往开在半山腰，有细小通道通向墓穴深处，通道两壁的图案和象形文字至今仍十分清晰。
+                <w:br/>
+                根据当天开放的墓穴，最多只能参观3个墓穴。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">90 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 90.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">卢克索西岸（帝王谷+女王神庙+孟农神像）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                往返交通费＋导服费＋景点门票费，赠送门农神庙
+                <w:br/>
+                这是埃及历史上赫赫有名的哈特谢普苏特女王和她的父亲图特摩斯一世建造的神庙。它坐落在危崖环伺的谷地中，两道长阔的斜坡将三座平广的柱廊建筑串联起来，整体造型简洁明快，却显露出不可一世的气势。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">180 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 110.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -2141,51 +2933,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-01</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-08</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>