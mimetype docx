--- v2 (2026-05-07)
+++ v3 (2026-08-27)
@@ -1512,50 +1512,52 @@
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 大交通：往返经济舱机票，航班参考信息如行程显示（出团说明会将告知航班更新信息，一般变化不大）。 
                 <w:br/>
                 酒店：本行程入住酒店如行程所示。当地五星酒店指按埃及当地酒店行业规定的五星级标准修建挂牌酒店。如因旅游旺季、会展及其他特殊情况造成房源紧张，新提供的酒店将不低于行程所述酒店档次。两人标准间，每人每晚一个床位，部分夫妻/情侣或自动调整为大床房。
                 <w:br/>
                 用餐：全程含餐如行程显示，不含酒水，飞机餐除外。红海海边酒店入住期间全天享用自助餐（含免费畅饮无酒精饮料），其他酒店包含自助早餐。已含在房费内，任何原因不用餐不作任何退费，境外期间每天提供一瓶矿泉水。 
                 <w:br/>
                 用车：根据实际人数全程当地选用9-55座空调旅游车（保证一人一正座），满15位客人即可升级50座奔驰旅游巴士。
                 <w:br/>
                 门票：行程所列景点首道门票，不含园中园门票。 
                 <w:br/>
                 全陪：一名中国领队，一名当地中文导游，一名当地司机。
                 <w:br/>
                 全程领队&amp;司导服务费2000元/人。
+                <w:br/>
+                埃及团体旅游落地签证费200元/人。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1572,52 +1574,50 @@
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 航司临时通知的机票税/燃油附加费升幅；
                 <w:br/>
                 个人旅游意外保险费和航空保险费；
                 <w:br/>
                 各种洗衣、电报、电话、饮料及一切个人性质的消费；
                 <w:br/>
                 境外自愿支付小费（酒店服务生、行李搬运员等）；
                 <w:br/>
                 所有行程安排之外的项目及自费活动（包括这些活动期间的用车、导游和司机服务等费用）
                 <w:br/>
                 因私人、交通延阻、罢工、台风、境外政策或其他情况而旅行社不能控制所引致的额外费用
                 <w:br/>
                 如若单人无法安排与同性团友入住或自行要求入住单间，须补单房差共人民币2500元/人，随团款支付。
-                <w:br/>
-                埃及团体旅游落地签证费200元/人。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -2933,51 +2933,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-08</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-27</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>