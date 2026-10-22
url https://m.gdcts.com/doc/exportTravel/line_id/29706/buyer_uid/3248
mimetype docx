--- v0 (2026-07-23)
+++ v1 (2026-10-22)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">尼泊尔9天7晚自然愉悦之旅 | 南航广州直飞 | 无购物 |雪山瑜伽 | 颂钵愈疗 | 雪山下千年世界文化遗产加德满都 | 世界自然遗产奇特旺 | 东方瑞士 度假胜地 博卡拉 | 特别赠送尼泊尔风情歌舞表演行程单</w:t>
+        <w:t xml:space="preserve">11月尼泊尔8天7晚自然愉悦之旅（特价） | 南航广州直飞 | 无购物 |雪山瑜伽 | 颂钵愈疗 | 雪山下千年世界文化遗产加德满都 | 世界自然遗产奇特旺 | 东方瑞士 度假胜地 博卡拉 | 特别赠送尼泊尔风情歌舞表演行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">NY1737874665ZZ</w:t>
+              <w:t xml:space="preserve">ZQNY1737874665ZZ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -213,51 +213,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">行程天数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">9</w:t>
+              <w:t xml:space="preserve">8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">去程交通</w:t>
             </w:r>
           </w:p>
@@ -343,116 +343,116 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                CZ3067  2010/2255
-[...1 lines deleted...]
-                CZ3068 2355/0700+1
+                CZ6067 0815 1130
+                <w:br/>
+                CZ6068 1230 1950
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 ☆优质航班：  南航广州起止直飞加德满都，可申请全国联运（收费）； 
                 <w:br/>
-                ☆身心疗愈： 古老的颂钵疗愈+雪山瑜伽，唤醒身心内在能量
+                ☆身心疗愈： 雪山瑜伽，舒缓身心
                 <w:br/>
                 ☆深度景点：  穿梭中世纪古城加德满都，聆听袅袅梵音
                 <w:br/>
                 体验神比人多的国度，朝圣活女神庙里的独特信仰；
                 <w:br/>
                 泛舟费瓦湖，看东方瑞士—博卡拉的恬淡优雅；
                 <w:br/>
                 特别安排体验博卡拉萨朗科山汽车上山观赏日出
                 <w:br/>
                 观鱼尾峰壮丽的雪山日出；赏纳加阔特壮丽的雪山日落；
                 <w:br/>
                 ☆健行： 特别赠送徒步世界和平塔，亲近自然
                 <w:br/>
-                ☆酒店： 网评四星+2晚丛林特色五钻酒店+1晚悬崖雪山观景酒店
+                ☆酒店： 网评四星+2晚丛林特色五钻酒店+1晚悬崖雪山观景酒店+2晚五星
                 <w:br/>
                 ☆餐食： 塔鲁族民族歌舞表演+尼式特 色风味歌舞餐，感受不一样的尼泊尔风情
                 <w:br/>
                 ☆礼包： 品尝特色尼泊尔“国王酸奶”，有滋有味
                 <w:br/>
                          满愿塔“博大哈大佛塔”点灯，祈祷和平与安宁
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -575,74 +575,76 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州——加德满都（参考航班CZ3067 1955/2230）
+                广州——加德满都（参考航班CZ6067 0815/1130）
                 <w:br/>
                 早上在广州白云国际机场T2航站楼出发厅集中，飞往有山国美誉的尼泊尔王国首都加德满都。
                 <w:br/>
-                抵达后，由专业导游接机。前往酒店休息
+                午餐后，前往参观【加德满都杜巴尔广场】（60分钟）（世界文化遗产）。加德满都杜巴广场位于旧城区，旧皇宫前面。广场是加德满都最主要的景点，这里乃囊括了尼泊尔16世纪至19世纪之间的古典建筑，广场上有50多座寺庙和宫殿，从中古世纪以来就维持原有的建筑形式与风采。广场及附近的建筑是世界文化遗产。杜巴广场是加德满都最有名的广场，也是观赏尼泊尔寺庙建筑的好地方。这里囊括了尼泊尔十六世纪至十九世纪之间的古迹建筑，广场上总共有五十座以上的寺庙和宫殿。景点主要有独木庙、阿育王比纳亚克寺、库玛丽女神庙、纳拉扬神庙、湿婆-帕尔瓦蒂庙、哈努曼多卡宫、塔莱珠女神庙、黑贝拉伯等。
+                <w:br/>
+                下午 ，特别安排古老的颂钵疗愈体验（60分钟），颂钵是一种源于古代亚洲，特别是尼泊尔、印度北部、西藏等地的传统打击乐器，其制作工艺精细，有的颂钵甚至是以喜马拉雅山的陨石烧熔提炼后，再由手工打造而成，并刻有各种符号或图腾，以增加其文化意义和美感。在藏传佛教的寺庙和修行中，颂钵被广泛使用，其声音被认为可以帮助冥想者进入深度冥想的状态，平静心灵，净化能量。颂钵的振动和声音能够与人体内的能量场产生共鸣，促进能量的流动和平衡，从而达到疗愈身心的目的。通过声音的频率和振动的频率把身体中堵塞的能量疏散开来，引起身体内的分子共振，让人在和谐稳定的颂钵频率中，体验深层放松的舒畅与宁静。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：自理     午餐：自理     晚餐：自理   </w:t>
+              <w:t xml:space="preserve">早餐：自理     午餐：当地餐厅     晚餐：当地餐厅   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">加德满都Pebera Heritage或Mahabir Palace或Siddhartha Boutique Bouddha 或Surya Heritage Thamel同级网评四星酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -653,301 +655,307 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                加德满都-纳加阔特（车程约1.5小时）
-[...7 lines deleted...]
-                然后前往有喜马拉山观景台之称的静谧山村—纳加阔特。天气晴朗的时候，肉眼可观看到多座海拔6000-8000多米的雪峰。抵达后入住酒店，可以于酒店周周边林间小道悠闲散步，也可以在酒店露台欣赏山村风光。 晚餐后入住酒店休息。
+                加德满都—奇特旺
+                <w:br/>
+                早餐后,驱车前往拥有亚洲较佳观赏野生动物区域的——【皇家奇达旺国家公园】（世界自然遗产），位于南部达拉伊平原。抵达后入住酒店。傍晚欣赏原始的塔鲁族民俗歌舞表演，热情的尼泊尔小伙子邀请您一起欢快共舞。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店自助餐     午餐：当地餐厅     晚餐：酒店自助餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">悬崖雪山观景酒店Shangri-La resort 或Himalayan Villa 或View Point 或Himalayan Glacier 同级</w:t>
+              <w:t xml:space="preserve">早餐：酒店自助餐     午餐：当地餐厅     晚餐：当地餐厅   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">奇特旺hotel monalisa或 同级特色五星酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                纳加阔特-奇特旺（车程约6.5小时）
-[...5 lines deleted...]
-                早餐后,驱车前往奇特旺地区。抵达后入住酒店。傍晚欣赏原始的塔鲁族民俗歌舞表演，热情的尼泊尔小伙子邀请您一起欢快共舞。
+                奇特旺
+                <w:br/>
+                早餐后可参加自费项目（价格后附自费项目表） ： 
+                <w:br/>
+                骑大象丛林寻动物【骑大象】（约1.5小时 自费套餐）进入原始森林游玩，进行丰富多彩的探险活动，在丛林穿越中观看悠然自在见人不惊的梅花鹿、麋鹿、可爱的小猴，您也许会看见孟加拉虎在丛林中漫步，看到贪食的黑熊、敏捷的花豹以及众多的野生动物在丛林之中悠然的生活。
+                <w:br/>
+                独木舟漂流观鸟看鳄鱼 ：乘坐【独木舟】（约1小时 自费套餐）顺流而下，沿途欣赏奇它旺奇妙的热带丛林景色，可以看到各种鸟类及小动物出来觅食饮水，运气好的话可以近距离接触鳄鱼。随后在森林徒步前往【大象饲养园】（约40分钟，参加自费赠送），听当地导游讲解大象的生活习性。
+                <w:br/>
+                吉普车穿越丛林 ：【乘坐吉普车穿越】（约1.5-2小时 自费套餐）进入原始森林游玩，进行丰富多彩的探险活动，在丛林穿越中观看悠然自在见人不惊的梅花鹿、麋鹿、可爱的小猴，您也许会看见孟加拉虎在丛林中漫步，看到贪食的黑熊、敏捷的花豹以及众多的野生动物在丛林之中悠然的生活。
+                <w:br/>
+                参观【原始塔奴村】，了解生活起居，感受当地原生态气息（因当地贫困落后，可准备糖果和小文具给村庄的小朋友，献出一份爱心）然后和小朋友拍照留念，闲逛一下乡间村庄。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店自助餐     午餐：当地餐厅     晚餐：酒店自助餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">奇特旺hotel Monalisa或 Royal tiger 或 Park Safari resort 或 Green Mansion 或Jungle resort或同等级特色酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店自助餐     午餐：酒店自助餐     晚餐：酒店自助餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">奇特旺hotel monalisa  或同级特色五星酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                奇达旺
-[...5 lines deleted...]
-                参观【原始塔奴村】，了解生活起居，感受当地原生态气息（因当地贫困落后，可准备糖果和小文具给村庄的小朋友，献出一份爱心）然后和小朋友拍照留念，闲逛一下乡间村庄。
+                奇达旺—班迪普尔——博卡拉
+                <w:br/>
+                早餐后，驱车前往尼泊尔特色风情小镇【班迪普尔小镇】（60分钟）参观它被誉为尼泊尔保存完好的小镇，被称为纽瓦丽文化博物馆。它曾是中国-尼泊尔-印度重要的贸易驿站。50多年前，新建的公路从小城下方通过，将班迪普尔积累了几百年的辉煌一夜变得暗淡，但这里却留下一座活生生的尼泊尔纽瓦丽人建筑和文化博物馆、古城的建筑超过70%都是纽瓦丽建筑，当地的居民数百年来似乎一直与世隔绝
+                <w:br/>
+                午餐后乘车前往度假胜地，有东方瑞士之称的——博卡拉，它是尼泊尔盛名的风景地，位于尼泊尔中部喜马
+                <w:br/>
+                拉雅山南坡山麓博卡拉河谷上的城市，东距加德满都约200公里。海拔900米，基本地形为低山丘陵，河谷宽阔平坦。在博卡拉市区北边，地势渐高，喜马拉雅山脉犹如屏障横亘天边，连绵不断的雪峰矗立天的边缘。鱼尾峰、安娜普纳峰等数座雪山距离博卡拉市区三十多公里，天气好时，在市区每一个角落都可以看到雪山的壮美，特别是鱼尾峰，好像无处不在，随处抬头可见边缘锐利如刀锋的顶峰。
+                <w:br/>
+                抵达后可在博卡拉大街上闲逛，沿着费瓦湖漫步景色怡人，轻松有趣。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店自助餐     午餐：当地餐厅     晚餐：酒店自助餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">奇特旺hotel Monalisa或 Royal tiger 或 Park Safari resort 或 Green Mansion 或Jungle resort或同等级特色酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店自助餐     午餐：当地餐厅     晚餐：当地餐厅   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">博卡拉Majheri resort &amp; Spa 或Teeka resort &amp; Spa或 Dahlia Boutique或ustab Himalaya或 hotel  kausi/或同级网评4星</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                奇达旺——班迪普尔（车程约 3 小时）——博卡拉（车程约4小时）
-[...7 lines deleted...]
-                抵达后可在博卡拉大街上闲逛，沿着费瓦湖漫步景色怡人，轻松有趣。
+                博卡拉（车程约4小时）
+                <w:br/>
+                早餐后，前往秀美的【费娃湖】上泛舟（60分钟），并可前往参观湖中心的寺庙（合计约60分钟，结束时请各自给船夫100卢比小费）。费瓦湖是博卡拉度假游览的第二重要去处。它位于市区南边，周边是旅游区，酒吧街、购物街位于一体，是游人流连之处。要想体验慵懒，可以乘小船游览费瓦湖，清澈明净的湖水，淳朴憨厚的尼泊尔船夫，让小船静静滑行在梦幻般的湖面，这是每一位到过博卡拉的人极为称道的事情。前往参观大卫瀑布（30分钟），又被称作是魔鬼瀑布，  这条瀑布的奇妙之处在于它的下方是一个地下溶洞，陡然消失不见后，又从数公里外的地底下钻出来，形成一条地上河流。溶洞内常年冒着团团热气，用手可以感觉到明显的热度，水汽会在空中变换出七彩颜色。
+                <w:br/>
+                下午特别赠送：前往世界和平塔进行短程徒步（120分钟），车子开到半山，徒步约30分钟左右即可到达和平塔，沿途欣赏村落，梯田，山林自然风光，如天气晴朗， 可俯瞰一览费瓦湖风光， 还可欣赏壮美的安娜普纳雪山风光日落风光！和平塔是一个日本人为了日本在二战犯下的滔天罪过赎罪而建的，建成于2000年，塔身通体白色，四面有释加牟尼佛祖雕像，分别以立、坐、卧姿呈现。
+                <w:br/>
+                晚餐结束后，可跟随当地人的脚步，观赏当地古老而神圣的祭祀仪式-【印度教夜祭】在下午6：30分开始，整个仪式持续约1小时。这一仪式已延续数千年，是一项具有深厚历史底蕴和宗教文化内涵的祭祀仪式，可以在这里感受到独特的宗教文化氛围和古老的传统习俗。
+                <w:br/>
+                友情提醒：
+                <w:br/>
+                1、博卡拉是世界上著名滑翔伞圣地，滑翔费用约110-120美金含空中摄影，根据自身身体素质及当地天气情况谨慎选择，因滑翔教练水平不一，建议选择正规滑翔伞俱乐部。
+                <w:br/>
+                2、女神庙是印度教寺庙，因此进入神庙的人必须先脱下鞋子，除去身上牛皮制品。
+                <w:br/>
+                备注：客人自主放弃或因时间、天气等原因不能前往徒步，无费用差价退回，敬请知悉
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店自助餐     午餐：当地餐厅     晚餐：当地餐厅   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -977,337 +985,257 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                博卡拉一天游
-[...13 lines deleted...]
-                备注：客人自主放弃或因时间、天气等原因不能前往徒步，无费用差价退回，敬请知悉
+                博卡拉—加德满都（车程约6-7小时或自费搭乘内飞约30分钟）
+                <w:br/>
+                清早乘车前往萨朗科山上观看雪山日出，眼前是庄严而寂静的安娜普娜山系和鱼尾峰，当太阳升起来，耀眼的光芒照在雪峰上形成金顶，绚丽无比，深深地吸引住游客的目光。
+                <w:br/>
+                早餐后，返回加德满都。下午抵达后前往斯瓦扬布纳寺参观（45分钟），位于加德满都西部的环城公路边的一座小山上，距离泰米尔区2公里，斯瓦扬布纳特寺(Swayambhunath):又称四眼天神庙，是尼泊尔的佛教寺庙，亦称斯瓦扬布佛塔，位于首都加德满都郊外斯瓦扬布山顶上。建于公元前3世纪，是亚洲古老的佛教圣迹之一。主建筑是一座巨型的舍利塔，塔身为圆锥型，底座为四方形，底座四面绘有眼睛的图案，这是"智慧的眼睛"，能够看到世间一切，象征着佛眼法力无边，能看着加德满都的每个角落。佛塔由圆锥形13层相轮组成，表面镶镀着铜片和金箔。塔顶是结构复杂的华盖，华盖之上高竖着镏金宝瓶;塔冠嵌有一颗巨大的宝石。在主塔的四周，还分布着一些小型的舍利塔和转经筒。
+                <w:br/>
+                前往有“洋人街”称号的泰米尔街区自由活动（60分钟），泰米尔街是加德满都著名的商业街道，这里游人如织，可以在这里选购颇具尼泊尔特色的手信。
+                <w:br/>
+                随后前往尼泊尔当地餐厅享用尼泊尔特色风味歌舞餐。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店自助餐     午餐：当地餐厅     晚餐：当地餐厅   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">博卡拉Majheri resort &amp; Spa 或Teeka resort &amp; Spa或 Dahlia Boutique或Shaara Pokhara或同级网评4星</w:t>
+              <w:t xml:space="preserve">加德满都Pebera Heritage或Mahabir Palace或hotel yukhang或apsara hotel或 tibet boutique 同级网评四星酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                博卡拉——加德满都（车程约6-7小时）
-[...3 lines deleted...]
-                早餐后，返回加德满都。下午抵达后前往斯瓦扬布纳寺参观（45分钟），位于加德满都西部的环城公路边的一座小山上，距离泰米尔区2公里，斯瓦扬布纳特寺(Swayambhunath):又称四眼天神庙，是尼泊尔的佛教寺庙，亦称斯瓦扬布佛塔，位于首都加德满都郊外斯瓦扬布山顶上。建于公元前3世纪，是亚洲古老的佛教圣迹之一。主建筑是一座巨型的舍利塔，塔身为圆锥型，底座为四方形，底座四面绘有眼睛的图案，这是"智慧的眼睛"，能够看到世间一切，象征着佛眼法力无边，能看着加德满都的每个角落。佛塔由圆锥形13层相轮组成，表面镶镀着铜片和金箔。塔顶是结构复杂的华盖，华盖之上高竖着镏金宝瓶;塔冠嵌有一颗巨大的宝石。在主塔的四周，还分布着一些小型的舍利塔和转经筒。
+                加德满都—纳加阔特
+                <w:br/>
+                上午前往参观著名的博大哈大佛塔参观（90分钟），博达哈大佛塔(Bodhnath) 是尼泊尔著名的古迹之一。塔高38米，直径100米，是世界大圆佛塔。白色巨大的穹形，气势不凡，给人以宽大为怀的感觉。在宏大的白色覆钵上有个方形塔，四面都画有巨大的佛眼，表示佛法无边，无所不见之意。博达哈大佛塔是加德满都谷地文化的缩影与遗产之一。
+                <w:br/>
+                特别安排客人来到加德满都博大哈佛塔点灯、转塔，祈祷和平与安宁。对于多年来聚居于此的信众来说，佛塔的每一束光亮都寄托着他们的信仰。
+                <w:br/>
+                下午前往乘车前往始建于13、14世纪的【巴德岗杜巴广场】（世界文化遗产）（90分钟）她被誉为露天博物馆和活的遗址，展现出一幅中世纪尼泊尔的瑰丽图画。我们抵达后考察【55窗宫】（外观），【巴特萨拉女神庙】（外观），【尼亚塔波拉塔】（外观）等世界文化遗产建筑，这里由于离加德满都有一段距离，大部分的重要文化遗产还是得到保存。如有时间，依然可以购买木雕工艺品和陶制品，帮助当地的人们。
+                <w:br/>
+                然后前往有喜马拉山观景台之称的静谧山村—纳加阔特。天气晴朗的时候，肉眼可观看到多座海拔6000-8000多米的雪峰。抵达后入住酒店，可以于酒店周周边林间小道悠闲散步，也可以在酒店露台欣赏山村风光。 晚餐后入住酒店休息。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店自助餐     午餐：当地餐厅     晚餐：当地餐厅   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">加德满都Pebera Heritage或Mahabir Palace或Siddhartha Boutique Bouddha 或Surya Heritage Thamel同级网评四星酒店</w:t>
+              <w:t xml:space="preserve">悬崖雪山观景酒店Shangri-La resort 或Himalayan Villa或Himalayan Glacier或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                加德满都-广州 CZ3068 2355/0700+1
-[...7 lines deleted...]
-                随后前往尼泊尔当地餐厅享用尼泊尔特色风味歌舞餐。
+                纳加阔特-广州 CZ6068 1230 1905
+                <w:br/>
+                清晨尽情欣赏喜马拉雅雪山日出美景（视天气情况而定能否看到雪山日出）。
+                <w:br/>
+                体验雪山瑜伽（60分钟），瑜伽是一种古老的折学体系及其指导下的运动体系， 通过这个运动体系从而达到身体、心灵与精神和谐统一的运动形式，面对雪山美景，舒展身体，放松心情，让身心从内到外彻底的舒展，充满能量。
+                <w:br/>
+                早餐后，前往机场，搭乘航班返回广州，傍晚抵达广州白云国际机场，圆满旅程，各自返回温暖的家。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店自助餐     午餐：当地餐厅     晚餐：当地餐厅   </w:t>
+              <w:t xml:space="preserve">早餐：酒店自助餐     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">自理</w:t>
-            </w:r>
-[...74 lines deleted...]
-              <w:t xml:space="preserve">无</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">费用说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1350,50 +1278,52 @@
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 	大交通：广州-加德满都往返机票及税（不含航司临时通知的涨幅，可申请全国联运，费用详询）
                 <w:br/>
                 	酒店：行程表上所列酒店；（以两位成人共用1 房为原则；全程不提供拼房，如需单人入住，敬请补足房差！）
                 <w:br/>
                 含境外导游及领队服务费1700元
                 <w:br/>
                 	餐食：行程中所示餐（游客因个人原因放弃用餐费用不退）
                 <w:br/>
                 	交通：采用专车，及行程内所列之各种交通工具。
                 <w:br/>
                 	游览项目：行程表上所列各项游览项目及第一门票。
                 <w:br/>
                 	尼泊尔当地中文男导游；每人一天一瓶矿泉水；
                 <w:br/>
                 	行程内容（景点+餐）为打包报价，所以不用不退不补！行程内容在不减少项目的基础上，导游可以调整行程顺序
+                <w:br/>
+                      含服务费1500/人
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1581,51 +1511,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">A套餐推荐</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">骑大象（约2小时）原始森林寻找野生动物+独木舟游船+大象养殖中心参观</w:t>
+              <w:t xml:space="preserve">骑大象（约2小时）原始森林寻找野生动物+独木舟游船</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">120 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
@@ -1948,55 +1878,53 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">保险信息</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                65周岁以上长者需出示三甲医院健康证明+免责声明+国际救援保险（可自行购买或委托我司购买110-220元），旅游者应确保身体健康，保证自身条件能够完成行程，为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做一次必要的身体检查。
-[...3 lines deleted...]
-                出游过程中，如因身体健康等自身原因需放弃部分行程的，或游客要求放弃部分住宿、交通的，均视为自愿放弃，已产生的费用不退还，放弃行程期间的人身安全由旅游者自行负责。
+                本产品供应商为广州市德华文化国际旅行社有限责任公司，许可证号1-GD-C1100073。此团10人成团，为保证游者如期出发，我社将与其他旅行社共同委托广州市德华文化国际旅行社有限责任公司组织出发(拼团出发)，如喜人不接受拼团出发，请报名时以书面形式注明。此团由广州市德华文化国际旅行社有限责任公司委托旅游目的地票有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游处各和电话，以及具体车次时间、最终行程(游览圆及入住酒店的具体名称等信息，一开在出团前减发的
+                <w:br/>
+                出团通知书行程表中告知，客人对此表示同意。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -2037,51 +1965,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-23</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-23</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>