--- v1 (2026-04-03)
+++ v2 (2026-04-25)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【新年篝火狂欢晚会】增城3天丨豪叹酒店4个自助餐丨连住2晚增城碧桂园行程单</w:t>
+        <w:t xml:space="preserve">【增城碧桂园3天】豪叹酒店4个自助餐丨畅游室内游泳池丨五一酒店亲子活动行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">TX-20260117SP39953068</w:t>
+              <w:t xml:space="preserve">TX-20260423SP10317986</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -352,112 +352,118 @@
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 出发上车点：09:00纪念堂地铁站C出口
                 <w:br/>
                 10:00基盛万科肯德基门口（番禺广场地铁站E出口）
                 <w:br/>
                 跟团游下车点：原上车点下车
                 <w:br/>
                 市区指定范围内15人或以上定点接送
                 <w:br/>
                 （下单需提供具体位置，定点上车前提不违章抄牌，不接偏远地区）
+                <w:br/>
+                <w:br/>
+                具体出发时间、地点以导游通知安排为准
+                <w:br/>
+                请客人准时到达出发集合地点，过时不候。
+                <w:br/>
+                我社将按实际人数安排合适车型，并安排巴士座位，上车请对号入座；车牌号、座位号以及导游陪同联系方式将在出行前一天晚餐20：00点前以短信形式通知，敬请留意；如您在出行前一天晚上20：00尚未收到短信，请速来电咨询。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                行程特色：
-                <w:br/>
                 ☆入住2晚（挂牌五星）增城碧桂园酒店高级房
                 <w:br/>
-                [燃情新岁.向火而生] 夜晚8：00分篝火晚会
-[...3 lines deleted...]
-                ☆食足4个自助餐 豪叹广府年味主题自助晚餐*2+ 酒店丰盛自助早餐*2
+                ☆食足4个自助餐 豪叹酒店自助晚餐*2+ 酒店丰盛自助早餐*2
                 <w:br/>
                 ☆室内游泳池、湿蒸气室及健身室内专业健身器材
                 <w:br/>
+                ☆生产大队迎宾&amp;农耕大作战;
+                <w:br/>
+                ☆传统火壶技艺&amp;炫彩风火轮&amp;爱的爆爆爆米花;
                 <w:br/>
                 娱乐升级：
                 <w:br/>
                 每团人数最多1组家庭安排自动麻将任打3小时！(仅限1个名额；若遇人数相同，先报先得）
+                <w:br/>
+                酒店赠送自行车一小时，数量有限，先到先得。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -574,71 +580,99 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                第1天：集中地-增城碧桂园酒店-自助晚餐 含：晚餐   住：增城碧桂园酒店
+                集中地-增城碧桂园酒店-自助晚餐
                 <w:br/>
                 广州出发，沿路接齐各位贵宾后出发，乘车前往增城（游览约1.5小时），午餐：自理。
                 <w:br/>
                 餐后前往【增城碧桂园酒店】办理入住，随后自由活动，免费畅玩室内游泳池，湿蒸气室，健身房等。
                 <w:br/>
                 【增城碧桂园酒店】，碧桂园凤凰酒店是南中国至广阔的山水主题式酒店，富丽典雅的欧陆式建筑风格，使宾客感受到西方古典文化独特的神秘雅致。酒店拥有大型欧陆式户外园林泳池和室内恒温泳池。茂盛的热带景观园林让宾客可以尽情享受着空气浴、森林浴、冷水浴和日光浴于一体的畅游乐趣。同时特聘专业游泳教练和救生员，让您可享受无忧的运动乐趣。酒店还配备了户外网球场、健身房、桌球室、乒乓球室、棋牌室等康体设施，一流的服务水准，让您的商旅之余舒展身心，尽享休闲。
                 <w:br/>
                 约18：00享用美味佳肴”拍了拍你前方高能预警！！请准备各种餐具来一场丰盛的自助大餐：日式寿司，精致美味,精美甜品,吃在嘴里，甜在心里感觉的任吃的自助晚餐（出品仅供参考，最终出品以酒店为准）
                 <w:br/>
-                酒店活动（日期2月17日-21日）：
-[...9 lines deleted...]
-                20:00-20:30 非遗剧场.篝火晚会
+                酒店五一活动主题：重生复古年代·小小知青下乡记
+                <w:br/>
+                一、生产大队迎宾
+                <w:br/>
+                时间：2026 年 5月1日-5 月4日（14:00-15:00）          
+                <w:br/>
+                二、农耕大作战
+                <w:br/>
+                1.玉米丰收战
+                <w:br/>
+                一场关于"丰收速度”的较量即将开启，既能体验农耕乐趣，每场分为2组家庭比赛，搓玉米最快的“高高手”直接拿下2张兑换券；
+                <w:br/>
+                2.赶鸡入笼
+                <w:br/>
+                真人版"动森"上线!赶鸡入笼，解锁尖叫收割机名场面，每组家庭一把蒲扇，合力扇大公鸡到笼子里，即刻完成可获得2张兑换券；
+                <w:br/>
+                3.扁担挑战赛
+                <w:br/>
+                每组家庭分别依次出发，收集最多丰收的作物。依据每组完成的最快时间，作为成绩统计，可领取2张兑换券；
+                <w:br/>
+                4.滚铁环速度赛
+                <w:br/>
+                手拿铁环站在起跑线上，左手铁环，右手长杆，第一组到达的家庭可以获得2张兑换券。
+                <w:br/>
+                时间：2026 年 5月1日-5月4日（15：00-17：00）          
+                <w:br/>
+                三、供销社礼品兑换处
+                <w:br/>
+                时间：2026 年 5月1日-5月4日（15：00-17：00）             
+                <w:br/>
+                四、爱的爆爆爆米花
+                <w:br/>
+                时间：2026 年5 月1日-5月4日（15：00-17：00）          
+                <w:br/>
+                五、传统火壶技艺&amp;炫彩风火轮
+                <w:br/>
+                时间：2026 年 5月1 日-5月4日（20：00-20：15）
+                <w:br/>
+                交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -668,55 +702,57 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                第2天：酒店早餐-自由活动-自助晚餐 含：早餐、晚餐
+                酒店早餐-自由活动-自助晚餐
                 <w:br/>
                 早上睡到自然醒，自由享用酒店自助早餐，继续自由活动。
                 <w:br/>
-                晚餐：广府年味主题自助餐
+                约18：00享用自助晚餐
+                <w:br/>
+                交通：无
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -746,61 +782,63 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                第3天：酒店早餐-自由活动-返程 含：早餐
+                酒店早餐-自由活动-返程
                 <w:br/>
                 早上睡到自然醒，自由享用酒店自助早餐，午餐：自理。
                 <w:br/>
                 随后回程广州，结束愉快行程。
                 <w:br/>
                 【以上行程时间安排仅供参考，实际按导游当天安排及交通情况为准】
                 <w:br/>
                 【以上行程时间安排仅供参考，实际按导游当天安排及交通情况为准】
                 <w:br/>
                 由于节假日路上车辆较多，容易出现塞车情况，因此类不可抗力原因造成延误和无法履行合同，导致变更旅游行程，发生费用增减的，增加部分由游客承担，未发生费用的，旅行社退还游客，旅行社不作任何赔偿。敬请谅解。
+                <w:br/>
+                交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -864,59 +902,75 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
+                出团日期：5月1/2/3日
+                <w:br/>
+                成人价格：699元/人（含车位、床位、餐、导游服务）
+                <w:br/>
+                1.2米-1.4米以下儿童：559元/人（不占床位，含车位、餐、导游服务）
+                <w:br/>
+                1.2m以下小童：169元/人（含往返车位）
+                <w:br/>
+                <w:br/>
+                酒店没有三人房，补房差520元/人
+                <w:br/>
+                如报名儿童身高与实到儿童身高不符，超高费用客人自理
+                <w:br/>
+                <w:br/>
+                费用包含：
+                <w:br/>
                 酒店：2晚增城碧桂园酒店高级房（酒店不设三人房、单人入住需补房差）
                 <w:br/>
                 交通：按实际参团人数安排空调旅游巴士一人一正座
                 <w:br/>
                 用餐：2自助早餐2自助晚餐（餐为包含套餐，不用均无费用退）
                 <w:br/>
                 景点：含景点第一道大门票（所有景点均为套餐包含景点，如放弃不参加则无任何景点门票费用可退）
                 <w:br/>
-                导游：提供专业导游服务，安排持有导游证
+                服务：随团工作人员服务，敬请注意
                 <w:br/>
                 购物：纯玩无购物
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1218,51 +1272,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-04</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-25</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>