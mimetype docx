--- v0 (2026-04-07)
+++ v1 (2026-07-29)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【云起洱畔•丽大】云南丽江大理双飞5天（纯玩0自费）| 丽江古城| 束河古镇| 玉龙雪山冰川大索道 蓝月谷| 大理古城|大理洱海双廊|喜洲古镇-小火车（ 升级1晚180°大理海景酒店海景房行程单</w:t>
+        <w:t xml:space="preserve">【直飞丽江 云起丽大Z1】云南丽江大理双飞5天（纯玩0自费）| 丽江古城| 束河古镇| 玉龙雪山冰川大索道 蓝月谷| 大理古城|大理洱海双廊|喜洲古镇-小火车（ 升级1晚180°大理海景酒店海景房行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -607,92 +607,92 @@
                 <w:br/>
                 餐：含中餐
                 <w:br/>
                 大理一线海景酒店海景房：云起大理海景酒店或同级
                 <w:br/>
                 备注：①大理云起海景酒店，如碰到酒店满房或会议满房、政府征用等因素，入住顺序会根据酒店房态做相应的调整。我社有权在不减少景点和降低服务标准的前提下对行程景点先后游览顺序进行调整，确保海景酒店用房，敬请谅解。行程中所列车程时间、游览时间仅供参考，具体以实际为准！
                 <w:br/>
                 ②大理云起海景酒店温馨提示：房间楼层将根据当日房态随机安排，只保证海景房，不支持指定楼层，感谢您的理解与支持。
                 <w:br/>
                 【温馨提示】：
                 <w:br/>
                 1. 今日无餐饮安排，大家可自行品尝云南风味小吃，在自由出行时，请您保管好个人财物。
                 <w:br/>
                 2. 报名时请留下你在旅行期间使用的手机号码并保持畅通，方便接机师傅与你联系并在机场出口第一时间接到你。
                 <w:br/>
                 3.初上高原，不适应气候的客人注意休息，避免剧烈运动，昆明昼夜温差较大，注意增添衣物
                 <w:br/>
                 4.双廊的气温总体偏低一点，洱海边更是风大，请做好保暖工作。晴天时双廊阳光、紫外线强烈，建议带遮阳帽、太阳镜。
                 <w:br/>
                 <w:br/>
                 <w:br/>
                 【特别提示】：
                 <w:br/>
                 1.往返参考航班起飞时间（06：00-23：55航班或直飞丽江或需经停）如有特殊要求，请报名前咨询前台工作人员并书面说明，如无特殊要求，我社按当天团队特惠机位安排，如无法安排，不另通知，以航空公司安排航班时间为准，不可更改；
                 <w:br/>
-                2.为确保安全运营，丽江政府要求雪山大索道不得超负荷运作。故大索道景区实行限票改革，高峰期间索道公司会使用人脸识别、摇号、抽签等极端方案安排大索道游览，均无法确保哪个团能上大索；如参团当天因大风天气等不可抗力原因、门票售罄（玉龙雪山冰川大索道每天限量销售门票）、大索道停运无法安排等情况；则默认为您安排云杉坪小索道，现退差价80元/人给贵宾并签订证明。望周知！！！
+                2.为确保安全运营，丽江政府要求雪山大索道不得超负荷运作。故大索道景区实行限票改革，高峰期间索道公司会使用人脸识别、摇号、抽签等极端方案安排大索道游览，均无法确保哪个团能上大索；如参团当天因大风天气等不可抗力原因、门票售罄（玉龙雪山冰川大索道每天限量销售门票）、大索道停运无法安排等情况；则协商改其他索道或 现退差价120元/人给贵宾并签订证明。望周知！！！
                 <w:br/>
                 交通：飞机，旅游车
                 <w:br/>
-                景点：双廊古镇、洱海骑行
+                景点：双廊古镇、洱海边骑行
                 <w:br/>
                 到达城市：大理市
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：团餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">大理一线海景酒店海景房：云起大理海景酒店或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">大理一线海景酒店海景房：云起大理海景酒店、云起海景酒店（马久邑店）、云起海景酒店（云途店）或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -829,97 +829,97 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：团餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">丽江网评四钻参考酒店：丽江玉珑国际、艾维亚丽呈（原莱诺半岛）、高球之家、吉祥圆、隐茂民宿、柏宇云龙、慕伦朗格、金岛、宏泰、金恒或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">丽江网评四钻参考酒店： 丽江玉珑国际、温德姆花园酒店、艾维亚丽呈、高球之家、吉祥圆、祥和一号、隐茂民宿、柏宇云龙、慕伦朗格或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 丽江一地
                 <w:br/>
                 游玩时间仅参考，以实际安排为准
                 <w:br/>
                 早上：酒店内早餐
                 <w:br/>
                 上午：早餐后乘车后前往以“险、奇、美、秀”著称的【玉龙雪山风景区】（含进山费，路程时间约40分钟，整个景区游览约120分钟不含排队和上索道时间）乘索道（含进山费、含大索道、含环保车 成人赠送雪山能量包：小瓶氧气+防寒服）观雪山沿途欣赏原始森林。
                 <w:br/>
-                特别通知：所有要升级大索道或含大索道的团队，为确保安全运营，丽江政府要求雪山大索道不得超负荷运作。故大索道景区实行限票改革，高峰期间索道公司会使用人脸识别、摇号、抽签等极端方案安排大索道游览，均无法确保哪个团能上大索；如参团当天因大风天气等不可抗力原因、门票售罄（玉龙雪山冰川大索道每天限量销售门票）、大索道停运无法安排等情况；则默认为您安排云杉坪小索道，现退差价80元/人给贵宾并签订证明。
+                特别通知：所有要升级大索道或含大索道的团队，为确保安全运营，丽江政府要求雪山大索道不得超负荷运作。故大索道景区实行限票改革，高峰期间索道公司会使用人脸识别、摇号、抽签等极端方案安排大索道游览，均无法确保哪个团能上大索；如参团当天因大风天气等不可抗力原因、门票售罄（玉龙雪山冰川大索道每天限量销售门票）、大索道停运无法安排等情况；将现退差价120元/人不上索道。给贵宾并签订证明。
                 <w:br/>
                 如三条索道皆限流或停运，将现退差价120元/人不上索道。请知悉，敬请理解！大索道不保证能上，望周知！！！
                 <w:br/>
                 赠送安排观看原生态大型实景演出《印象·丽江》（观演时间约60分钟 赠送项目 不退不换）以雪山为背景，汲天地之灵气，取自然之大成，以民俗文化为载体，用大手笔的写意，在海拔3100米的世界上最高的演出场地，让生命的真实与震撼，如此贴近每一个人
                 <w:br/>
                 之后前往游览【蓝月谷】（成人赠送电瓶车 赠送项目不退不换）源自雪山的万古冰雪消融之后顺着峭壁流淌而下，不断汇集为山涧、溪流，最终在蓝月谷中形成了清澈见底、甘冽无比的河流。晴天时，水的颜色是蓝色的，山谷呈月牙形，远看就像一轮蓝色的月亮镶嵌在玉龙雪山脚下。
                 <w:br/>
                 后乘车前往【丽江古城】(丽江古城属于开放式景点，游客游览结束后，自行前往酒店)打卡网红地标：丽江之眼、网红油纸伞丽江古城又名大研城，是我国最著名的景点之一。
                 <w:br/>
                 <w:br/>
                 【温馨提示】：
                 <w:br/>
                 （二）关于儿童暑假、寒假、黄金周以及门票紧张的玉龙雪山儿童门票的告知：
                 <w:br/>
                 1、身高范围在1.4米（含）以上，则按成人团队套票报名时需购买：儿童只要超过1.4米的身高，都需要提前输单制团队卡（针对旅行社输单制卡只能按成人票价格来结算），临时现场补票是不保证贵宾的儿童能补到票的，可能会出现家长有票，儿童只能在雪山下等家长的情况，所以建议携带儿童身高超1.4米的家庭务必报名时确认身高以免造成不必要的损失和不便，儿童雪山结算价格402元（古维50+进山费210元+大索120+电瓶车20+保险2）。
                 <w:br/>
                 2、身高范围在：1.2-1.39米的按景区现场优惠价补票，1.19米以下免费（仅参考，具体根据景区现场收费标准来）。
                 <w:br/>
                 3、儿童价不含印象丽江表演费用，景区挂牌价280元，儿童具体收费标准根据景区实际情况收取。
                 <w:br/>
                 4、玉龙雪山大索道海拔4500m以上，如出现头晕、呼吸困难等症状，请尽快告知随团导游或景区工作人员；
                 <w:br/>
                 5、游览期间索道口游客集中，有可能会出现排队现象，请耐心等待；雪山上温度较低，游览时请注意防寒保暖；
                 <w:br/>
                 交通：旅游车
@@ -939,97 +939,99 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：团餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">丽江网评四钻参考酒店：丽江玉珑国际、艾维亚丽呈（原莱诺半岛）、高球之家、吉祥圆、隐茂民宿、柏宇云龙、慕伦朗格、金岛、宏泰、金恒或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">丽江网评四钻参考酒店：丽江玉珑国际、温德姆花园酒店、艾维亚丽呈（原莱诺半岛）、高球之家、吉祥圆、隐茂民宿、柏宇云龙、慕伦朗格、金岛、宏泰、金恒或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 丽江-广州（航程约3小时）
                 <w:br/>
-                早餐后，根据航班时间自由活动，安排送机，把心中的留恋藏在心底，结束美妙的旅程
-[...5 lines deleted...]
-                    赠送【非遗体验-围炉煮茶】仪式感拉满，古香古色的院子，营造出“结庐在人境，而无车马喧”的闲适；从快节奏的生活工作中“偷得浮生半日闲”体验【围炉煮茶】中式的装修、火红的炭炉、古朴的茶具、精致的茶点，三五好友围坐闲聊…从烟熏火燎的取暖方式，到走红网络的休闲方式，围炉煮茶的重新出圈，得益于煮茶带来的仪式感。不同于传统的品茶，体验围炉煮茶的消费者，更多是奔着这种独特的体验，古香古色的院子，营造出“结庐在人境，而无车马喧”的闲适，自己动手煮茶，茶盏空了又满，一杯杯茶水入口，“浇出胸中不语尘”……
+                游玩时间仅参考，以实际安排为准
+                <w:br/>
+                早上：酒店内早餐
+                <w:br/>
+                上午：后前往【束河古镇】束河古镇是一座历史悠久、景点众多的古镇。古镇建于明代万历年间，又被人们称作龙泉村，这个古老的村落坐东朝西，古镇的后山则是巍峨壮丽的玉龙雪山的余脉，这里山峦青秀缠绵，林木苍翠，前来旅游的游客无不被这里的美景所折服、震撼。体验纳西庭院下午茶——【围炉煮茶】慢火烹茶，静享时光。不如，小坐一下赴一场新中式茶局，冬日暖阳至、相约围炉、笑谈人生百事、惬意休闲旅游，浪漫如约而至；将每一寸光阴浸泡在喝茶的时间里，尽享人间好时节，尽享旅行的温暖浪漫；在这里时间可以过的很慢，在这里可以忘掉一切烦心事，你只需要安安静静享受此刻的安静与美好，围炉喝茶，品茶品行品百味人生
+                <w:br/>
+                跟随总书记脚步前往参观【丽江现代花卉产业园区：赠送植物拓印+鲜花饼制作体验】依托丽江旅游效益和现代花卉园区区位优势，通过场景打造、设施投入、业态布局、人员引流、宣发推广等系列措施，成功推出了花海探秘民宿体验旅游线路，为游客提供了花园探秘、花艺工坊、花食体验、花市淘宝、探花感受非遗等系列旅游体验项目。
+                <w:br/>
+                   后根据航班时间安排送机，把心中的留恋藏在心底，结束美妙的旅程
                 <w:br/>
                 【温馨提示】：
                 <w:br/>
                 1.退房、返程前请仔细整理好自己的行李物品，请不要有所遗漏，增加您不必要的麻烦。
                 <w:br/>
                 2.针对我们的精心安排和导游服务工作中的不足，请留下您的宝贵意见。感谢各位贵宾对我们工作的支持和理解，我们希望有机会再次为您服务，如果您对这次云南之行感到满意，请不要吝啬介绍给您的亲朋好友，谢谢！
                 <w:br/>
                 3.如当天返程航班时间较晚，有延迟退房需求的，请于该酒店规定的退房时间前至总台办理延迟手续，产生费用自理（现付总台）。
                 <w:br/>
                 交通：汽车，飞机
                 <w:br/>
                 到达城市：广州市
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
@@ -1244,51 +1246,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、 本产品供应商为：广州永和旅行社有限公司 ，许可证号：L-GD01310 质监电话15013239696，020-86345801。此团 6人成团，为保证游客如期出发，我社将与其他旅行社共同委托广州永和旅行社有限公司组织出发（全国拼团），如客人不接受拼团出发，请报名时以书面形式注明。此团由广州永和旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。 
+                1、此团 6人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由广州永和旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
                 <w:br/>
                 2、 我司在不影响原行程游玩标准及景点游览的前提下，会根据航空公司机票或火车票出票的首末站城市最终确定具体的行程顺序，最终行程（游览顺序）在出团前派发的出团通知书行程表中告知。 旅行社可以根据实际情况，在保证行程景点游览不变且经与客人协商一致的前提下，对景点的游览顺序作合理的调整，客人对此表示理解。 
                 <w:br/>
                 3、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选用 2 个或以上的航班班次）。
                 <w:br/>
                 4、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名，且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
                 <w:br/>
                 5、团队均提前 15天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客人可自行前往航空公司办理），特此说明。
                 <w:br/>
                 6、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退还。
                 <w:br/>
                 7、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一切行为责任游客自负。
                 <w:br/>
                 8、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
                 <w:br/>
                 9、云南地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列 酒店标准的同类型酒店。
                 <w:br/>
                 10、购物：云南地区旅游发展较为成熟，包括部分景区，公园，博物馆，纪念馆，展 览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
                 <w:br/>
                 11、行程服务项目特别约定及说明：
                 <w:br/>
                 A).为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 （1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
@@ -1466,51 +1468,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-07</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-29</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>