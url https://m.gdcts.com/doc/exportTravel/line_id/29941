--- v2 (2026-03-25)
+++ v3 (2026-04-16)
@@ -2192,102 +2192,334 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考价格</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">自费项目</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">直升机观海底瀑布</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                A ：南部停机坪出发（15分钟）： (每周 2,3,4)
+                <w:br/>
+                • 途径路线：
+                <w:br/>
+                • Departure from: 从拉维翁冒险公园出发，
+                <w:br/>
+                • Passes in front of: 经过七色土和瀑布，
+                <w:br/>
+                • Go ahead: Macondé, 前往天涯海角，
+                <w:br/>
+                • Go ahead: 观赏海底瀑布奇观，
+                <w:br/>
+                • Walk past: 经过莫纳山，
+                <w:br/>
+                • Ahead: 前往福尔诺岛，
+                <w:br/>
+                • Ahead:  前往风筝湖泊，
+                <w:br/>
+                • Ahead: 前往莱伯妮海滩，
+                <w:br/>
+                <w:br/>
+                （2人起预定）
+                <w:br/>
+                包含 门票；接送车费
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">$(美元) 325.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">直升机观海底瀑布</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                B: 南部停机坪出发（25分钟）： (每周 2,3,4)
+                <w:br/>
+                • 途径路线： 
+                <w:br/>
+                • Departure from: 从拉维翁冒险公园出发，
+                <w:br/>
+                • Passes in front of:  经过七色土和瀑布，
+                <w:br/>
+                • Ahead: 前往黑河谷，
+                <w:br/>
+                • Past:前往贝尼奇耶岛
+                <w:br/>
+                • Passes in front of: 经过水晶岩，
+                <w:br/>
+                • Passes in front of:  经过莫纳山，
+                <w:br/>
+                • Drive past: 看到自然奇观，海底瀑布，
+                <w:br/>
+                • Passes by前往福尔诺岛，
+                <w:br/>
+                • Pass in front of:前往莱伯妮海滩，
+                <w:br/>
+                • Ahead: 前往开普湾，
+                <w:br/>
+                • Return to: 返回到拉维翁冒险公园。
+                <w:br/>
+                <w:br/>
+                （2人起预定）
+                <w:br/>
+                包含 门票；接送车费
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 440.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">直升机观海底瀑布</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                C:北部停机坪出发（45分钟）（每周1,5,6,7）
+                <w:br/>
+                • 途径路线：
+                <w:br/>
+                • Departure from:北部停机坪出发，
+                <w:br/>
+                • Passes in front of: 经过路易港，
+                <w:br/>
+                • Passes by:经过塔马琳，
+                <w:br/>
+                • Ahead:  前往贝尼奇耶岛，
+                <w:br/>
+                • Drive past:  经过莫纳山，
+                <w:br/>
+                • Passes in front: 看到自然奇观，海底瀑布
+                <w:br/>
+                • Drive past:经过七色土，
+                <w:br/>
+                • Ahead: 前往黑河谷，
+                <w:br/>
+                • Ahead: 前往七溪瀑布，
+                <w:br/>
+                • Ahead: 前往拇指山，
+                <w:br/>
+                • Ahead前往人头山，
+                <w:br/>
+                • Back to the start: 返回北部停机坪
+                <w:br/>
+                <w:br/>
+                <w:br/>
+                （2人起预定）
+                <w:br/>
+                包含 门票；接送车费
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">45 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 545.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -2647,51 +2879,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-26</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-17</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>