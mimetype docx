--- v3 (2026-04-16)
+++ v4 (2026-06-23)
@@ -98,51 +98,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">AA20260516DP5UW</w:t>
+              <w:t xml:space="preserve">AA20260914DP5UW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -690,232 +690,235 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                上海/北京/广州 ✈️ 亚的斯亚贝巴（埃塞俄比亚）✈️ 塔那那利佛（马达加斯加）
+                上海/北京/广州 ✈️ 亚的斯亚贝巴（埃塞俄比亚）✈️ 塔那那利佛（马达加斯加）-昂达西贝
                 <w:br/>
                 北京航班时间：ET605  北京首都/亚的斯亚贝巴  00:10/06:40（飞行时间约：12小时5分钟）
                 <w:br/>
                 上海航班时间： ET685  上海浦东/亚的斯亚贝巴 00:20/06:35（飞行时间约：11小时20分）
                 <w:br/>
                 广州航班时间：ET607  广州白云/亚的斯亚贝巴  00:30/06:20 （飞行时间约：10小时50分）
                 <w:br/>
                 <w:br/>
                 08:50（埃塞时间）随后转机搭乘ET853航班前往马达加斯加首都塔那那利佛。（飞行时间约：4小时50分）
                 <w:br/>
                 13:40（马达加斯加时间）抵达随后入境，接机.
                 <w:br/>
-                前往女王宫(入内约1小时，包含斗兽场和历史博物馆)，塔那市内最具有观赏价值和人文价值的景观。女王宫的设计和修建在当时是交给英法传教队伍中的建筑师来完成的，所以保有19世纪的欧洲宫廷建筑的风格，主体建筑全部由花岗岩石砌成，巍峨挺拔，颇具气势。
-[...3 lines deleted...]
-                晚餐后入住酒店休息
+                后驱车前往昂达西贝保护区（车程约5小时），抵达后入住酒店休息
+                <w:br/>
+                感兴趣的客人可以跟随导游夜游保护区附近，探寻那些只有在晚上才出来“玩耍”的夜行狐猴和一些爬行动物。（约1小时）
                 <w:br/>
                 交通：飞机/越野车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：酒店晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">四星酒店 tometal hotel / Grand Urban Hotel或同级</w:t>
+              <w:t xml:space="preserve">特色雨林酒店（不挂星）vakona lodge /longoza lodge或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                塔那那利佛  ✈️ 穆龙达瓦
-[...7 lines deleted...]
-                备注：此日内陆航班以实际预定为准，行程景点可能会根据航班时间前后调整
+                昂达西贝 -塔那那利佛
+                <w:br/>
+                酒店早餐后跟随导游徒步探秘阿纳拉马扎塔特别保护区（约1.5小时）。这里生活着最大的狐猴Indri，Indri高达1米，叫声特殊，响彻雨林，它们热爱自由，至今还没有笼养成功的先例，由于森林砍伐和环境破坏，如今已经濒临灭绝。保护区另外还有一座兰花园，种植着许多珍贵的兰花品种。
+                <w:br/>
+                之后游览狐猴岛和鳄鱼谷（游览约1.5小时）在幽深的山谷里，这里饲养的是野生非洲尼罗鳄，尼罗鳄是非洲最大的鳄鱼，也是所有鳄鱼种类中被人类研究最多的一种鳄鱼，它们主要分布于非洲尼罗河流域及东部地区和马达加斯加。鳄鱼谷的兴致还不只是在于可以参观到野生的鳄鱼,湿滑的小径和"危险"的吊桥给游人带来惊险刺激的原始雨林探秘的乐趣。
+                <w:br/>
+                后返回塔那那利佛（车程约5小时），途中参观有“变色龙农场”之称的蝴蝶谷私人保护区（PARCEXOTIQUE）（入内游览约1.5小时），几十种形态大小各异的爬行动物让您目不暇接。
                 <w:br/>
                 交通：越野车/飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：当地午餐     晚餐：当地晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">当地特色酒店（不挂星）Palissandre Côte Ouest Resort &amp; SPA或同级</w:t>
+              <w:t xml:space="preserve">四星酒店 tometal hotel / Grand Urban Hotel或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                穆龙达瓦
-[...3 lines deleted...]
-                搭乘独木舟前往BETANIA渔村（全程游览约2小时）：她是穆隆达瓦的一个缩影，渔村内有自己的学校、教堂、医院等，这里渔民生活水平不高，但是幸福指数非常高，我们会参观教堂、学校及学生的家庭情况，与孩子们互动。
+                塔那那利佛  ✈️ 穆龙达瓦
+                <w:br/>
+                参考航班：MD702  0940-1050
+                <w:br/>
+                <w:br/>
+                酒店早餐后，搭乘内陆航班飞西部著名旅游城市穆隆达瓦，抵达后接机。
+                <w:br/>
+                傍晚前往猴面包树大道（游览约30分钟），由猴面包树自然形成的大道，宏伟壮丽。这是穆隆达瓦引以自豪的“名片”，参观传奇的“情人猴面包树”，两颗粗大的树干缠绵拥抱在一起向天伸展，吸引着有情人不惜千里迢迢前来许愿。欣赏全球独一无二的壮观日落美景。
+                <w:br/>
+                前往情人猴面包树（约30分钟），两颗粗大的树干缠绵拥抱一起向天伸展，这里每年都吸引世界各地有情人不惜千里迢迢前来许愿。
+                <w:br/>
+                备注：此日内陆航班以实际预定为准，行程景点可能会根据航班时间前后调整
                 <w:br/>
                 交通：越野车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店内早餐     午餐：当地午餐     晚餐：酒店晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -947,139 +950,140 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                穆龙达  ✈️ 塔那那利佛-瓦昂达西贝
-[...5 lines deleted...]
-                感兴趣的客人可以跟随导游夜游保护区附近，探寻那些只有在晚上才出来“玩耍”的夜行狐猴和一些爬行动物。（约1小时）
+                穆龙达瓦
+                <w:br/>
+                酒店早餐后前往kimonylodge私人饲养区+KIMONY海滩（游览约3小时），KIMONY海滩是马达加斯加整个西海岸最漂亮最无瑕的海滩之一，没有任何雕琢的纯净，一切的现代化元素在这里都会显得多余,而这一切也只有在至今游人并不为多的西部才能留存。周围的村落有一些手工艺人，出售物美价廉的木雕和贝壳制品。在这里还可以品尝到一种生长在红树林里的泥蟹，味道鲜美。继而参观私人保护区，这里饲养了褐美狐猴、冕狐猴、环尾狐猴、冠美狐猴等多种狐猴，另外还有一些独有的鸟类、蛇等等，在这里你可以与马达加斯加岛上的独有精灵们亲密接触。
+                <w:br/>
+                搭乘独木舟前往BETANIA渔村（全程游览约2小时）：她是穆隆达瓦的一个缩影，渔村内有自己的学校、教堂、医院等，这里渔民生活水平不高，但是幸福指数非常高，我们会参观教堂、学校及学生的家庭情况，与孩子们互动。
                 <w:br/>
                 交通：越野车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店内早餐     午餐：当地午餐     晚餐：当地晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">特色雨林酒店（不挂星）vakona lodge /longoza lodge或同级</w:t>
+              <w:t xml:space="preserve">当地特色酒店（不挂星）Palissandre Côte Ouest Resort &amp; SPA或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                昂达西贝 -塔那那利佛
-[...5 lines deleted...]
-                后返回塔那那利佛（车程约4小时），途中参观有“变色龙农场”之称的蝴蝶谷私人保护区（PARCEXOTIQUE）（入内游览约1.5小时），几十种形态大小各异的爬行动物让您目不暇接。
+                穆龙达瓦   ✈️ 塔那那利佛
+                <w:br/>
+                参考航班：MD703  1515-1620
+                <w:br/>
+                <w:br/>
+                早上跟随向导游览穆龙达瓦市区、工艺品市场（约1小时）
+                <w:br/>
+                午餐后搭内陆航班返回塔那，抵达后前往酒店休息。
+                <w:br/>
+                备注：如果今日航班航临时更改到上午，则取消穆龙达瓦市区工艺品市场游览，改为飞回塔纳后游览女王宫和市集或工艺品市场。
                 <w:br/>
                 交通：越野车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店内早餐     午餐：当地午餐     晚餐：中式晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -2674,51 +2678,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">退改规则</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.参团以到25000元/人订金为准，取消定金不退，并需于出发前20天付清余款；
+                1.参团以到25000元/人订金为准，取消定金不退；
                 <w:br/>
                 2. 团队出发前30天-20天取消，游客需支付50%团款损失（机位定金+酒店损失）如已经送签，          
                 <w:br/>
                 另需支付签证费
                 <w:br/>
                 3.团队出发前19天~10天取消，只可退1000元/人餐费及景点门票
                 <w:br/>
                 4.团队出发前9天~0天取消，全款损失
                 <w:br/>
                 5.如果发生签证被拒签将被扣酒店、机票、签证费及所有实际已发生费用
                 <w:br/>
                 ★以上损失明晰为团队特殊约定，请签在合同附加条款中！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
@@ -2879,51 +2883,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-17</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-24</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>