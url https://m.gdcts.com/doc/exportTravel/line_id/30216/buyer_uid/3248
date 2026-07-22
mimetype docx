--- v1 (2026-06-03)
+++ v2 (2026-07-22)
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">WZ-20260415CWCQ5</w:t>
+              <w:t xml:space="preserve">WZ-20260626CWCQ5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -655,59 +655,59 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 重庆--乘船游乌江--816核工程--武隆 （车程约3小时）
                 <w:br/>
                 酒店用早餐，乘车前往涪陵乌江画廊。
                 <w:br/>
-                前往码头乘坐画舫船观赏【涪陵乌江画廊】（必消套餐包含船票）乌江是一处自然风光秀美的地方，是长江的主要支流之一，全长870公里，乌江沿岸，山清水秀，景色宜人，乘坐画舫游船近距离领略乌江美景，体会“船在水中走，人在画中游”以及观赏江上新城，赞乌江画廊，探秘神奇景观，传颂枳巴文化。（温馨提示：乘船期间请听从工作人员的安排和指挥，注意人生及财产安全，如因航道管控，游船检修，天气，交通等不可抗力因素不能游船，我社更换游览乌江画廊观景台，无费用退出。）
-[...1 lines deleted...]
-                乘车前往【816地下核工程】（必消套餐含：含门票和环保车）该工程占地面积10.4万平方米。先后投入6万多建设大军，打洞打了8年、安装设备用了9年，经历了急建、缓建、停建3个阶段，总投资7.46亿元人民币，被称为“世界第一大人工洞体”；该工程1967年开工，前期由工程兵进行开凿打洞，1975年后由816工厂建设队伍进行厂房建设，前前后后共用人力6万多人。被称为“洞中有楼、楼中洞有，洞中有河”的工程，此设计在1978年曾获国家科技大会奖集体奖；游览完毕后，乘车返回武隆，入住酒店。
+                前往码头乘坐画舫船观赏【涪陵乌江画廊】（当地自费项目含船票）乌江是一处自然风光秀美的地方，是长江的主要支流之一，全长870公里，乌江沿岸，山清水秀，景色宜人，乘坐画舫游船近距离领略乌江美景，体会“船在水中走，人在画中游”以及观赏江上新城，赞乌江画廊，探秘神奇景观，传颂枳巴文化。（温馨提示：乘船期间请听从工作人员的安排和指挥，注意人生及财产安全，如因航道管控，游船检修，天气，交通等不可抗力因素不能游船，我社更换游览乌江画廊观景台，无费用退出。）
+                <w:br/>
+                乘车前往【816地下核工程】（当地自费项目含：含门票和环保车）该工程占地面积10.4万平方米。先后投入6万多建设大军，打洞打了8年、安装设备用了9年，经历了急建、缓建、停建3个阶段，总投资7.46亿元人民币，被称为“世界第一大人工洞体”；该工程1967年开工，前期由工程兵进行开凿打洞，1975年后由816工厂建设队伍进行厂房建设，前前后后共用人力6万多人。被称为“洞中有楼、楼中洞有，洞中有河”的工程，此设计在1978年曾获国家科技大会奖集体奖；游览完毕后，乘车返回武隆，入住酒店。
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 景点：【涪陵乌江画廊】、【816地下核工程】
                 <w:br/>
-                自费项：必消套餐含：涪陵乌江画廊船票+816地下核工程门票和环保车
+                自费项：当地自费 项目含：涪陵乌江画廊船票+816地下核工程门票和环保车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：团队用餐     晚餐：团队用餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -741,59 +741,59 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 武隆--天生三桥--仙女山
                 <w:br/>
                 酒店用早餐。
                 <w:br/>
-                游览：张艺谋影片《黄金甲》唯一外景地、国家AAAAA级景区、世界自然遗产地、世界上最大天生桥群、世界第二大天坑群【天生三桥风景区】（必消套餐含门票和电梯/环保车；不含出口电瓶车15元/人，非必须乘坐自愿选择）景区由天龙桥、青龙桥、黑龙桥组成；沿着幽静的小道来到大桥下，便会对雄伟、壮观有了更深的理解，惊叹造物的神奇。其中天生桥、飞崖走壁、擎天一柱、翁驱送归等景点更为引人入胜；还可亲临拍摄地、观看投资200万修建的唐朝古驿站, 好莱坞科幻电影《变形金刚4》，其中最震慑的场景擎天柱化身了龙骑士，骑着机器恐龙小队的喽罗霸王龙“钢锁”挥剑露脸——这个场景就在重庆武隆天生山桥景区进行航空取景拍摄。 
-[...1 lines deleted...]
-                游览：被誉为“东方瑞士”“南国第一牧场”【仙女山国家深林公园】（必消套餐含大门票，未含小火车25元/人，非必须乘坐自愿选择），平均海拔1900米，是国家5A级景 区。因山上有一峰酷似翩跹起舞的仙女而得名。林海、奇峰、草场、雪原称为四绝。登峰远眺仙女山山原地貌，起伏而又不失平坦；茫茫林海，苍翠欲滴；山林间的 辽阔草场，延绵天际。山峰、山谷、森林与草原融为一体，交相辉映，景观层次分明，形成具有雄、峻、秀、奇、阔的地质地貌特色，完毕后入住酒店。
+                游览：张艺谋影片《黄金甲》唯一外景地、国家AAAAA级景区、世界自然遗产地、世界上最大天生桥群、世界第二大天坑群【天生三桥风景区】（当地自费项目含门票和电梯/环保车；不含出口电瓶车15元/人，非必须乘坐自愿选择）景区由天龙桥、青龙桥、黑龙桥组成；沿着幽静的小道来到大桥下，便会对雄伟、壮观有了更深的理解，惊叹造物的神奇。其中天生桥、飞崖走壁、擎天一柱、翁驱送归等景点更为引人入胜；还可亲临拍摄地、观看投资200万修建的唐朝古驿站, 好莱坞科幻电影《变形金刚4》，其中最震慑的场景擎天柱化身了龙骑士，骑着机器恐龙小队的喽罗霸王龙“钢锁”挥剑露脸——这个场景就在重庆武隆天生山桥景区进行航空取景拍摄。 
+                <w:br/>
+                游览：被誉为“东方瑞士”“南国第一牧场”【仙女山国家深林公园】（当地自费项目含大门票，未含小火车25元/人，非必须乘坐自愿选择），平均海拔1900米，是国家5A级景 区。因山上有一峰酷似翩跹起舞的仙女而得名。林海、奇峰、草场、雪原称为四绝。登峰远眺仙女山山原地貌，起伏而又不失平坦；茫茫林海，苍翠欲滴；山林间的 辽阔草场，延绵天际。山峰、山谷、森林与草原融为一体，交相辉映，景观层次分明，形成具有雄、峻、秀、奇、阔的地质地貌特色，完毕后入住酒店。
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 景点：【天生三桥风景区】、【仙女山国家深林公园】
                 <w:br/>
-                自费项：必消套餐含：【天生三桥风景区】含门票和电梯/环保车+【仙女山国家深林公园】门票，不含：【天生三桥风景区】出口电瓶车15元/人、【仙女山国家深林公园】小火车25元/人
+                自费项：当地自费 项目含：【天生三桥风景区】含门票和电梯/环保车+【仙女山国家深林公园】门票，不含：【天生三桥风景区】出口电瓶车15元/人、【仙女山国家深林公园】小火车25元/人
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：团队用餐     晚餐：团队用餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1041,51 +1041,51 @@
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：双程经济舱机票（未含航空险）；当地空调旅游车（5-55座，根据实际人数调整，保证一人一座）。
                 <w:br/>
                 2、导游：优秀地陪讲解服务（不派全陪）。在保证不减少景点的情况下，我社有权调整景点游览先后顺序。
                 <w:br/>
-                3、门票：不含景点第一道大门票，[必消套餐498元/人:武隆三桥门票+三桥环保车+三桥观光电梯+仙女山门票+乌江画廊游船+816门票电瓶车+车导全程综合服务费（必须选择）]；注:此行程为旅行社综合打包价，所有项目不用不退费，无任何门票优惠，敬请谅解；
+                3、门票：不含景点第一道大门票，[当地自费项目：498元/人:武隆三桥门票+三桥环保车+三桥观光电梯+仙女山门票+乌江画廊游船+816门票电瓶车+车导全程综合服务费（需要选择）]；注:此行程为旅行社综合打包价，所有项目不用不退费，无任何门票优惠，敬请谅解；
                 <w:br/>
                 4、小童（2-11岁）：不占床位，不含门票，含半价往返大交通、车位、半餐；（小孩也不享受赠送景点，如超高费用自理）。
                 <w:br/>
                 5、住宿：全程入住当地酒店（未挂星）；标准双人间；每成人每晚（12周岁以上）一床位，出现单男或单女请报名时自补房差。在遇到政府征用或旺季房满的情况下，旅行社将不得不选用同等级但未在行程内列明的其他酒店时不另行通知，敬请谅解。
                 <w:br/>
                 6、用餐：4正4早，餐标30元人（房费含早不用不退），八菜一汤，十人一桌（若不足10人，根据实际人数决定菜品数量），全程不用不退餐。备注：餐饮风味、用餐条件与广东有一定的差异，大家应有心理准备。 
                 <w:br/>
                 7、购物点：纯玩。 行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用，公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地特色文化之用，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购物产生的纠纷与本社无关，敬请注意。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
@@ -1248,74 +1248,75 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考价格</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">必消套餐：门票+小交通</w:t>
+              <w:t xml:space="preserve">当地自费 项目：门票+小交通</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、必消套餐498元/成人：武隆三桥门票+三桥环保车+三桥观光电梯+仙女山门票+乌江画廊游船+816门票电瓶车+车导全程综合服务费（必须选择）;
-[...4 lines deleted...]
-                2、必消小孩收费：1.2-1.5米 200元/人，1.2米以下120元/人。
+                此行程含当地自费项目，费用落地后请游客现付给当地导游，报名即认可此协议！
+                <w:br/>
+                <w:br/>
+                1、当地自费项目：498元/成人：武隆三桥门票+三桥环保车+三桥观光电梯+仙女山门票+乌江画廊游船+816门票电瓶车+车导全程综合服务费（需要消费）;
+                <w:br/>
+                <w:br/>
+                2、当地自费项目：小孩收费：1.2-1.5米 200元/人，1.2米以下120元/人。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
@@ -2175,51 +2176,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-04</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-22</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>