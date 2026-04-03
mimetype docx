--- v1 (2026-03-12)
+++ v2 (2026-04-03)
@@ -392,62 +392,71 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
+                【2025迭代新升级】
+                <w:br/>
+                南非段：9名游客升级22座车，10-15名游客升级28座车，16名游客起升级44座、中餐升级10菜一汤、升级中式原只龙虾餐
+                <w:br/>
+                特别赠送国际插头和南非插头
+                <w:br/>
+                马翁（博茨瓦纳）住宿升级一人一间房
+                <w:br/>
+                <w:br/>
                 #尖子生单品：意指挑选每个国度的精华部分，一次满足小众体验愿望
                 <w:br/>
                 <w:br/>
                 #博茨瓦纳尖尖：
                 <w:br/>
                 【1晚入住三角洲野奢营地】营地活动丰富：越野车看动物、快艇游览、独木舟（mokoro）、徒步游猎、观鸟、钓鱼等
                 <w:br/>
                 【海陆空齐全】：
                 <w:br/>
-                包含奥卡万戈三角洲-马翁单程轻型飞机
-[...1 lines deleted...]
-                mokoro独木舟是当地传统的交通工具，乘坐它不仅是一次冒险，也是一次深入了解当地文化的体验。
+                包含乔贝-三角洲、三角洲-马翁2段轻型飞机
+                <w:br/>
+                mokoro独木舟或快艇游览，乘坐它不仅是一次冒险，也是一次深入了解当地文化的体验。
                 <w:br/>
                 乔贝国家公园陆地越野safari：在经验丰富的向导陪同下，有机会观察到大象、河马、鳄鱼等多种野生动物
                 <w:br/>
                 <w:br/>
                 #南非尖尖：
                 <w:br/>
                 360度旋转观光缆车登上桌山一览开普敦美景
                 <w:br/>
                 太阳城“失落之城”三届世界小姐的选美之地
                 <w:br/>
                 登非洲西南端最为著名的岬角-好望角 
                 <w:br/>
                 彩色糖果房子马来区Bo-Kaap
                 <w:br/>
                 【企鹅滩】【海豹岛】【开普角点】【比勒陀利亚】【Lesedi民族文化村】
                 <w:br/>
                 <w:br/>
                 #纳米比亚尖尖
                 <w:br/>
                 追寻最古老的沙漠苏丝斯黎
                 <w:br/>
                 探秘原始的状态辛巴部落，维持着500年前的生活方式
                 <w:br/>
                 拍摄火烈鸟日落，火烈鸟的聚集地-泻湖鸟天堂
                 <w:br/>
@@ -1084,51 +1093,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：河畔餐厅午餐（一道式）     晚餐：中式晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">瀑布城当地四星象山酒店或同级</w:t>
+              <w:t xml:space="preserve">入住维多利亚瀑布城当地四星酒店象山Elephant Hills Resort或当地特色酒店elephant hills 或a zambezi或insika或oasis或pioneer或victoria falls rainbow 或CRESTA SPRAYVIEW或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1164,51 +1173,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式午餐     晚餐：BOMA餐（如果关门或包餐厅等不能安排，则安排其他特色餐厅）   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">瀑布城当地四星象山酒店或同级</w:t>
+              <w:t xml:space="preserve">入住维多利亚瀑布城当地四星酒店象山Elephant Hills Resort或当地特色酒店elephant hills 或a zambezi或insika或oasis或pioneer或victoria falls rainbow 或CRESTA SPRAYVIEW或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1252,51 +1261,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式午餐     晚餐：酒店晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">乔贝当地四星cresta mowana或Chobe Safari lodge或同级</w:t>
+              <w:t xml:space="preserve">入住乔贝当地四星酒店cresta mowana或当地特色酒店Chobe Safari lodge或travel lodge或two river 或cmf lodge或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1414,51 +1423,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：酒店午餐     晚餐：酒店晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">马翁特色营地cresta maun hotel或同级</w:t>
+              <w:t xml:space="preserve">入住马翁特色营地cresta maun hotel或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1742,51 +1751,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：当地午餐     晚餐：中式海鲜晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">鲸湾当地海边特色酒店Blue whale或同级</w:t>
+              <w:t xml:space="preserve">入住鲸湾或斯瓦科蒙得当地海边特色酒店Blue whale或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1824,51 +1833,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：船上午餐     晚餐：中式晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">鲸湾当地海边特色酒店Blue whale或同级</w:t>
+              <w:t xml:space="preserve">入住鲸湾或斯瓦科蒙得当地海边特色酒店Blue whale或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1908,51 +1917,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：当地午餐     晚餐：海边栈桥餐厅西式餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">鲸湾当地海边四星酒店Protea pelican或同级</w:t>
+              <w:t xml:space="preserve">入住鲸湾或斯瓦科蒙得当地海边四星酒店Protea pelican或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D17</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1990,51 +1999,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：当地午餐     晚餐：乔的啤酒屋特色猪肘饭   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">温得和克四星级酒店 windhoek country club或同级酒店</w:t>
+              <w:t xml:space="preserve">入住温得和克四星级酒店 windhoek country club或同级酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -2384,51 +2393,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.护照费用；
                 <w:br/>
                 2.全程单房差RMB 10000元/人（温馨提示：非洲大部分酒店1人入住补单房差默认为入住一间大床房，且大部分酒店不能安排1人入住一间双人房，敬请谅解）；
                 <w:br/>
                 3.行程表以外费用；
                 <w:br/>
                 4.行李物品的搬运费、保管费及超重费；如行李或物品丢失、被盗等意外损失费用；
                 <w:br/>
                 5.一切个人消费（如：电话、传真、电视付费频道、洗衣、饮料等）；
                 <w:br/>
                 6.旅游者因违约、自身过错或自身疾病引起的人身和财产损失；
                 <w:br/>
                 7.非我社所能控制因素下引起的额外费用，如：自然灾害、罢工、境外当地政策或民俗禁忌、景点维修等；
                 <w:br/>
                 8.游客人身意外保险及客人往返出境口岸的一切费用；
                 <w:br/>
                 9.12周岁以下，不占床按照成人9.5折，占床与成人同价（司导服务费不打折）；建议1.4米以上儿童占床；
                 <w:br/>
-                10.不含境外司导服务费2000元/人+纳米比亚旅游签证费1100元/人+南非团队旅游贴签700元/人，共3800元/人，津巴布韦落地签证60美金/人及博茨瓦纳单次落地30美金/人（海关只支持刷卡，带现金的客人可以交给向导统一刷卡）。
+                10.不含境外司导服务费2000元/人+纳米比亚旅游签证费1100元/人，共3100元/人、津巴布韦落地签证60美金/人及博茨瓦纳单次落地30美金/人（海关只支持刷卡，带现金的客人可以交给向导统一刷卡）。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -2530,223 +2539,176 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">退改规则</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、如纳米比亚签证已经入签后因个人原因取消或因个人原因被拒签，须付签证费用RMB1100/人，如有机票及酒店等其他损失，须按旅游合同规定收取损失费用，贵宾有义务配合旅行社消签完毕后，旅行社才能归还护照；
-[...19 lines deleted...]
-                5.本产品为散客拼团，凡单人或单数（例如三人）报名而未能安排同房，须缴纳单人房差或拼住二人、三人间或套房（四人间），因酒店旺季房间紧张，我社有权力提前说明情况并调整夫妻及亲属的住宿安排，或调整安排三人间或四人间住宿，请给予理解。
+                1、以收到定金20000元/人为确认参团留位，如取消定金不退，并于出发前30天付清全款；
+                <w:br/>
+                2、 团队出发前30天—14天取消，游客需支付50%团款损失（机位定金+酒店损失）；
+                <w:br/>
+                3、 团队出发前14天—8天取消，只可退1000元/人餐费和景点门票；
+                <w:br/>
+                4、 团队出发7天内取消，全款损失。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">签证信息</w:t>
+              <w:t xml:space="preserve">报名材料</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                【上海领区划分】上海、浙江、江苏、安徽、广东、山东、福建省签发的护照属于上海领区
-[...104 lines deleted...]
-                （3）2张2寸白底彩照照片原件（半年内拍摄）
+                国家	签证类型	签证资料	备注
+                <w:br/>
+                <w:br/>
+                纳米比亚
+                <w:br/>
+                <w:br/>
+                旅游签证
+                <w:br/>
+                （需要七个工作日）	1.有效期6个月以上的护照原件（至少6个空白页，不能有污渍和钉孔）；
+                <w:br/>
+                2.近期2寸白底彩色照片2张；
+                <w:br/>
+                3.申请表（一式两份，正反面打印，亲笔签字+签时间）；
+                <w:br/>
+                4.退休人员需要提供退休证的复印件/电子版；
+                <w:br/>
+                5.动机信（一份，亲笔签字+签时间）；
+                <w:br/>
+                6.未成年人18岁以下需要提供:
+                <w:br/>
+                A:出生医学证明公证书,(必须是医院发的出生医学证明绿本本去公证)；
+                <w:br/>
+                B:父母结婚证公证书；
+                <w:br/>
+                C:父母的身份证复印件；
+                <w:br/>
+                D:父母一方随同,另一方要写一个英文委托书。	1.香港护照、澳门护照免签；
+                <w:br/>
+                2.台湾护照旅游签证同上（需增加返乡证复印件/电子版）。
+                <w:br/>
+                备注：需要提前给到旅行社护照首页+中文资料表（电子版），旅行社填好英文信息申请表和动机信信息，再返回给客人签字，最后护照原件+2张2寸白底照片+中文资料表+2份英文申请表+1份动机信一起寄出
+                <w:br/>
+                <w:br/>
+                津巴布韦	
+                <w:br/>
+                落地签	1.有效期6个月以上的护照；
+                <w:br/>
+                2.行程表+住宿表（旅行社提供）	1.单次落地签证USD60/人，双次落地签证USD90/人，现付海关；
+                <w:br/>
+                2.香港护照免签；
+                <w:br/>
+                3.澳门护照为落地签资料同样；
+                <w:br/>
+                3.台湾护照提前办理电子签证（护照电子版+2寸白底彩照，需提前支付50美金，预计3周时间，以实际为准，落地再付45美金/双次入境）。
+                <w:br/>
+                <w:br/>
+                <w:br/>
+                博茨瓦纳	
+                <w:br/>
+                落地签
+                <w:br/>
+                <w:br/>
+                	1.有效期6个月以上的护照；
+                <w:br/>
+                2.两寸白底彩照2张；
+                <w:br/>
+                3.行程表&amp;住宿表（旅行社提供）；
+                <w:br/>
+                4.入境卡。	1.单次落地签证USD30/人（只支持刷卡支付）；
+                <w:br/>
+                2.香港护照免签，澳门护照、台湾护照均为落地签资料同样。
+                <w:br/>
+                <w:br/>
+                <w:br/>
+                赞比亚	
+                <w:br/>
+                免签		1.香港护照免签
+                <w:br/>
+                2.澳门护照、台湾护照提前办理电子签证（护照电子版+2寸白底彩照，需提前支付50美金，预计3周时间，以实际为准）
+                <w:br/>
+                南非	南非诚信旅行社计划(TTOS)团队旅游电子签证	护照首页电子版
+                <w:br/>
+                未成年人：出生证公证书及委托书公证书扫描件	本签证目前属于免签证费阶段，如果有收费通知，则补交对应签证费（仅支持中国护照于内地口岸出发，外口岸出发不能申请此签证）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -2787,51 +2749,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-13</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-03</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>