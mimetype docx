--- v4 (2026-03-21)
+++ v5 (2026-04-11)
@@ -343,53 +343,53 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                去程：广州-昆明 CZ3489/1830-2105或AQ1119/1855-2145/MU5738/1805-2055
-[...1 lines deleted...]
-                回程：昆明-广州 CZ3500/2120-2325或 AQ1120/2255-0100 +1/MU5739/1855-2105
+                去程：广州-昆明CZ3409/0810-1040
+                <w:br/>
+                回程：昆明-广州CZ3500/2125-2345
                 <w:br/>
                 仅供参考，以实际出票为准。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -583,65 +583,64 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州→飞机→昆明（飞机直飞约2小时）
-[...13 lines deleted...]
-                2.昆明昼夜温差较大，注意增添衣物
+                广州/深圳等港口→飞机→昆明（飞机直飞约2小时）
+                <w:br/>
+                始发地→接团→赠送昆明老街→入住酒店
+                <w:br/>
+                <w:br/>
+                上午：各地乘机/动车抵达昆明长水机场/昆明南站后，恭候多时的接机/接站人员将以最温暖的笑容迎接您的到来。
+                <w:br/>
+                下午：赠送【昆明老街】，位于昆明市五华区，经历了900多年世事沧桑，900多年文化积淀，蕴涵了过去岁月的丰富信息。既是昆明城内保存的街区，也是昆明历史文化名城的最重要标志之一；是昆明市面积最大、保存清代和民国时期特色民居建筑、商铺建筑最多的片区，具有较高的历史价值、文化价值和老昆明情感价值。这里文物古迹众多，有 12 处文物保护单位和 42 处历史建筑，如胜利堂、福林堂等。老街内光华街、文明街等数条街道阡陌交错，汇聚了众多老字号店铺和特色小店。游客可以漫步青石板路，欣赏古色古香的建筑，品尝昆明特色小吃，感受老昆明的独特韵味和深厚文化底蕴，是体验昆明历史文化与市井生活的绝佳之地。后返回酒店休息。
+                <w:br/>
+                【温馨提示】
+                <w:br/>
+                1、由于出发港口多、航班/动车时间不确认，故第一天和最后一天昆明安排接送组接送，期间无导游。
+                <w:br/>
+                2、满10成人派全陪，全陪选择某一港口出港陪同，其他港口客人自行前往，或遇资源紧张等情况，全陪会直接在昆明等候贵宾。
                 <w:br/>
                 交通：飞机/汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -675,82 +674,60 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 昆明----石林----大理（汽车约1小时，动车约3小时）
                 <w:br/>
-                大观楼→宜良（学成饭店）→石林→石林动车前往大理
-[...24 lines deleted...]
-                望峰亭：可俯瞰整个石林的美景。
+                石林→宜良（学成饭店）→石林动车前往大理
+                <w:br/>
+                <w:br/>
+                上午：享用酒店早餐后，乘车前往国家AAAAA级旅游风景区【石林】（赠送电瓶车，不用不退，车程约90分钟，游览约120分钟）昆明石林风景名胜区是世界自然遗产、世界地质公园，也是国家5A级旅游景区，以其独特的喀斯特地貌闻名于世，被誉为“天下第一奇观”。景区内石峰、石芽、落水洞、地下河遍布，峰林幻化成各种形态，如剑状、塔状、蘑菇状等，千奇百怪，美轮美奂。
+                <w:br/>
+                下午：游完后前往宜良【学成饭店】享用午餐。学成饭店始于1985年，曾被评为“中华老字号”、“中国餐饮十佳放心企业”、“云南餐饮五十强企业“等。主推的菜品“宜良烧鸭”被列入省级“非物质文化遗产"。有“北有全聚德，南有兰老鸭”之称。
                 <w:br/>
                 游玩后乘车前往石林西站，乘动车前往大理，随后入住酒店休息，自由活动。
                 <w:br/>
-                （敬请留意：如石林西-大理车次紧张，将安排昆明动车前往大理）
-[...1 lines deleted...]
-                【行程备注】大观楼为时令景点，为了让各位体验到不同季节的云南风光，大观楼景点会根据不同时令季节替代安排海埂大坝观鸥/圆通山赏樱花/蓝花楹盛景等景点，具体以导游当地的安排为准。
+                （敬请留意：如石林西-大理动车车票紧张，将安排昆明动车前往大理）
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -990,75 +967,64 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                束河古镇→蓝月谷（含电瓶车）→【印象丽江】→丽江动车返回昆明
+                丽江----昆明（动车约2.5小时）
+                <w:br/>
+                束河古镇→蓝月谷→【印象丽江】或【丽水金沙】→丽江动车返回昆明
+                <w:br/>
                 <w:br/>
                 上午：早餐后乘车前往游览【束河古镇】，束河在纳西语称“绍坞”，位于丽江古城西北，依山傍水，比大研古镇幽静古朴，是纳西先民在丽江坝子中最早的聚居地之一，是茶马古道上保存完好的重要集镇，也是世界文化遗产丽江古城的重要组成部分。已经来到丽江的小伙伴，如果不去束河总会觉得有些遗憾的。
                 <w:br/>
-                下午：乘车二次进玉龙雪山，游览雪山冰川融水汇聚而成的“小九寨”【蓝月谷】（赠送电瓶车，不用不退费）。赠送观赏原生态大型实景演出《印象丽江》（赠送项目，不去不退费用，不可抗力因素导致无法游览不退费）由中国最具影响力的导演张艺谋携手王潮歌、樊跃共同执导、历时1年多时间，经上百次修改完成，以雪山为背景，集天地之灵气，取自然之大成，以民俗文化为载体，用大手笔的写意，在海拔3100米的世界上最高的演出场地，让生命的真实与震撼，如此贴近每一个人。结束后前往丽江站乘坐动车二等座前往昆明，抵达后安排入住酒店。（温馨提示：导游带完行程下团，动车期间无导游，集散导游在昆明南站接站）昆明接站后送往昆明酒店休息。
-[...19 lines deleted...]
-                “昆明八景”之一的“金碧交辉”，指的正是金马、碧鸡二坊，无论是外来游客还是本地居民，都不能错过这里的夜景。
+                下午：乘车二次进玉龙雪山，游览雪山冰川融水汇聚而成的“小九寨”【蓝月谷】（赠送电瓶车，不用不退费）。赠送观赏原生态大型实景演出《印象丽江》（赠送项目，不去不退费用，不可抗力因素导致无法游览不退费。如安排不了【印象丽江】，则换成【丽水金沙】）由中国最具影响力的导演张艺谋携手王潮歌、樊跃共同执导、历时1年多时间，经上百次修改完成，以雪山为背景，集天地之灵气，取自然之大成，以民俗文化为载体，用大手笔的写意，在海拔3100米的世界上最高的演出场地，让生命的真实与震撼，如此贴近每一个人。
+                <w:br/>
+                结束后前往丽江乘坐动车二等座前往昆明，抵达后安排入住酒店。（温馨提示：导游带完行程下团，动车期间无导游，集散导游在昆明南站接站）昆明接站后送往昆明酒店休息。
+                <w:br/>
+                晚上：如果您有空闲，来玩转昆明“不夜城”，热闹不打烊，拍照更有出片。
+                <w:br/>
+                敬请留意：如遇丽江至昆明动车票紧张，更改为大理动车返昆明。
                 <w:br/>
                 交通：汽车/动车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1090,59 +1056,79 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                昆明斗南花市→赠送昆明老街→送团返回温馨的家
-[...7 lines deleted...]
-                下午：后根据航班/动车时间，安排送机/送站，结束愉快的云南之旅。
+                昆明--/--温馨的家 （飞行约2.5小时/动车约8小时）
+                <w:br/>
+                昆明斗南花市→晚机赠送大观楼和官渡古镇→送团返回温馨的家
+                <w:br/>
+                <w:br/>
+                上午：酒店享用早餐后，前往【斗南花市】（车程约40分钟，游览约150分钟）旅行是快乐的，总要留下美好记忆，最后一天特意为您安排斗南花市，这里有特色商品和最新鲜艳丽的鲜花，有需要可以带一份伴手礼回家哦，送亲人送朋友。备注：因行程是打包优惠价格，如当天14：00以前的航班/动车将无法安排【斗南花市】或客人自愿放弃【斗南花市】都需要补交200元/人费用。
+                <w:br/>
+                晚上：后根据航班/动车时间，安排送机/送站，结束愉快的云南之旅。
+                <w:br/>
+                下午：晚上19：00后航班赠送前往游览【大观楼】（盲盒景点，会根据季节安排应季景点），大观楼位于昆明市西山区大观路284号大观公园内，为三重檐琉璃戗角木结构建筑，平面呈方形，四周设有月台，南面面水，月台周边为石灰岩方整石所砌，上墁石板，建筑西面和长廊相接，占地400余平方米。整个建筑以四根通柱作为支撑点，上绘有地方特色的雅五墨彩绘，楼上除长联外还悬挂其他匾联也有较高的文学、书法价值，楼梯与四周的自然景色有机的融为一体，具有很高的景观艺术价值和历史价值。1983年大观楼被云南省人民政府公布为云南省重点文物保护单位。 2013年大观楼被中华人民共和国国务院公布为第七批全国重点文物保护单位。备注：4月15日-5月15日出发，大观楼更换成观赏【蓝花楹】，此时大片的蓝花楹迎来绚烂的花期，一簇簇怒放的蓝花楹美的不像话，吸引无数人前来打卡 。蓝紫色的花海不仅为这座城市涂抹上一层浪漫的色彩，也成为这座城市最惹人的美景；成片的蓝花楹把昆明的街道装点成了紫色的童话王国，说人在花海游一点儿也不为过。
+                <w:br/>
+                后前往【官渡古镇】游览，位于官渡区，官渡古镇历史悠久，是滇文化的发祥地之一，南诏大理国时期，已是滇池东北岸一大集镇和交通要冲。官渡古镇内汇聚了唐、宋、元、明、清时期的“五山”“六寺”“七阁”“八庙”等多处景观，以及上百间保存完好的“一颗印式”民居。古时有“小云南”之称，有国家级、省级、市级与区级重点文物保护单位10余处，文物古迹30余处，其中尤以国家级重点文物保护单位“金刚塔”最为著名。
+                <w:br/>
+                <w:br/>
+                【行程备注】大观楼为时令景点，为了让您体验到不同季节的云南风光，盲盒景点会根据不同时令季节替代安排滇池大坝观鸥/大观楼/圆通山赏花/蓝花楹盛景等景点，具体以导游当地的安排为准！
+                <w:br/>
+                <w:br/>
+                <w:br/>
+                备注：第六天19:00前航班或动车，无法安排大观楼和官渡古镇，造成不便，敬请谅解。
+                <w:br/>
+                温馨提示：
+                <w:br/>
+                1.退房、返程前请仔细整理好自己的行李物品，请不要有所遗漏，增加您不必要的麻烦。
+                <w:br/>
+                2.感谢各位贵宾对我们工作的支持和理解，针对我们服务工作中的不足，请留下您的宝贵意见。谢谢！
+                <w:br/>
+                3.注意航班/动车时间，考虑到交通等不可预估因素，请提前到机场办理登机手续或动车站办理进站手续，以免延误航班/误车。
+                <w:br/>
+                4.在返程前，请关注目的地当日气候状况，下机前做好添减衣物的准备。
                 <w:br/>
                 交通：汽车/飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1212,51 +1198,51 @@
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：广州昆明往返程经济舱机票。进出港口、航班时间等以航司出票为准。
                 <w:br/>
                 2、住宿：入住当地豪华酒店的标准双人间。每成人每晚一个床位，若出现单男单女，客人需补单房差入住双标间。
                 <w:br/>
-                3、用餐：含5早5正（酒店房费含早，不用不退，如有特殊用餐需备注），餐标40元/人*3+特色餐50元/人*2，10-12人/桌，此产品是打包价，所有餐食如自动放弃，款项恕不退还。餐饮风味、用餐条件与广东有一定的差异，大家应有心理准备。
+                3、用餐：5早餐5正餐（其中1餐为雪山华莱士餐包），酒店房费含早，不用不退，如有特殊用餐需备注，餐标40元/人*3+特色餐50元/人*2，10-12人/桌，此产品是打包价，所有餐食如自动放弃，款项恕不退还。餐饮风味、用餐条件与广东有一定的差异，大家应有心理准备。
                 <w:br/>
                 4、用车：5-55座空调旅游车，按实际人数用车，保证一人一正座。
                 <w:br/>
                 5、导游：当地普通话导游服务，费用已含导游服务费，当地分三段提供地陪导游服务（提别说明：此线路为广东拼团线路，第一天和最后一天是接送组师傅负责接送，师傅会提前短信或电话联系您约定集合时间地点，注意留意手机信息，及时回复确认。接送期间无导游陪同，请注意；昆明导游第二天上团，带完大理段后，丽江导游到大理接贵宾，昆明导游下团，丽江导游带完丽江行程后下团，第五天动车期间无导游，贵宾到达昆明后，由昆明集散导游接团）。
                 <w:br/>
                 6、门票：成人含景点第一道大门票（自费景点门票除外），不含景点小门票，个人消费及行程上自理的项目。赠送项目如因特殊原因不能成行，不做退款。
                 <w:br/>
                 备注：此行程为综合优惠包价产品，若持学生证、军官证、长者证、记者证、残疾证、教师证等有效证件，我司不再进行任何差额退减优惠，敬请注意！客人对此无异议。
                 <w:br/>
                 7、小童：2周岁以下婴儿不含任何费用，全部由家长自理；2-11周岁小孩含机位、车位、半价正餐，不占床位、不含门票（超高门票需当地自理）。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -1639,51 +1625,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-22</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-11</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>