--- v5 (2026-04-11)
+++ v6 (2026-05-07)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【爱尚云南】云南昆大丽双飞双动六天丨石林丨理想帮丨大理古城丨玉龙雪山大索道丨蓝月谷丨印象丽江丨束河古镇行程单</w:t>
+        <w:t xml:space="preserve">【爱尚云南】云南昆大丽双飞双动/四动六天（晚机）丨石林丨理想帮丨大理古城丨玉龙雪山大索道丨蓝月谷丨印象丽江丨束河古镇行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -343,53 +343,53 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                去程：广州-昆明CZ3409/0810-1040
-[...1 lines deleted...]
-                回程：昆明-广州CZ3500/2125-2345
+                去程：广州-昆明 3U8206/1910-2130
+                <w:br/>
+                回程：昆明-广州 3U8205/1540-1745
                 <w:br/>
                 仅供参考，以实际出票为准。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -408,51 +408,50 @@
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 一、广东独立成团，一价全含0自费
                 <w:br/>
                 二、保证10成人起铁发，粤语全陪贴心服务
                 <w:br/>
                 三、满16人升级2+1陆地头等舱用车，舒适座驾，让旅途更舒适
                 <w:br/>
                 四、市场首创，省内石林西-大理，丽江-昆明双程动车，比大巴省12小时以上，旅途不疲惫
                 <w:br/>
                 五、全年保证玉龙雪山冰川大索道，赠送雪山能量包
                 <w:br/>
                 六、二次进雪山，畅玩玉龙雪山景区，家庭大片随时拍
                 <w:br/>
                 七、大理连住2晚，深度游玩苍山洱海 
                 <w:br/>
-                八、昆明升级1晚5钻希尔顿酒店+1晚温德姆酒店+3晚4钻酒店
                 <w:br/>
                 专属安排：洱海四重奏：洱海理想邦+音乐酒吧车+洱海生态廊道+喜洲有风小院扎染
                 <w:br/>
                 洱海畔欢唱，专业摄影旅拍航拍，创作家庭图腾方巾，记录下每一刻美好瞬间
                 <w:br/>
                 三连盛典：5A昆明石林+5A丽江古城+5A玉龙雪山冰川大索
                 <w:br/>
                 三大古镇探寻记：大理古城+丽江古城+束河古镇，穿梭在古城的巷弄中，感受少数民族的历史与风情
                 <w:br/>
                 臻选餐厅：宜良（学成饭店）+青麦海景午餐，品非遗菜品，感受味觉与视觉的双重盛宴
                 <w:br/>
                 演出赠送《印象丽江》：价值280元的大型室外雪山实景秀，感受玉龙雪山下的震撼演出
                 <w:br/>
                 超值赠送：石林电瓶车+蓝月谷电瓶车+玉龙雪山能量包+蜜月1晚鲜花铺床
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
@@ -585,56 +584,75 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州/深圳等港口→飞机→昆明（飞机直飞约2小时）
                 <w:br/>
-                始发地→接团→赠送昆明老街→入住酒店
-[...4 lines deleted...]
-                下午：赠送【昆明老街】，位于昆明市五华区，经历了900多年世事沧桑，900多年文化积淀，蕴涵了过去岁月的丰富信息。既是昆明城内保存的街区，也是昆明历史文化名城的最重要标志之一；是昆明市面积最大、保存清代和民国时期特色民居建筑、商铺建筑最多的片区，具有较高的历史价值、文化价值和老昆明情感价值。这里文物古迹众多，有 12 处文物保护单位和 42 处历史建筑，如胜利堂、福林堂等。老街内光华街、文明街等数条街道阡陌交错，汇聚了众多老字号店铺和特色小店。游客可以漫步青石板路，欣赏古色古香的建筑，品尝昆明特色小吃，感受老昆明的独特韵味和深厚文化底蕴，是体验昆明历史文化与市井生活的绝佳之地。后返回酒店休息。
+                始发地→昆明接团→入住酒店→自由活动
+                <w:br/>
+                早餐：×  午餐：×  晚餐：×   住宿：昆明
+                <w:br/>
+                全天：各地乘机/动车抵达昆明长水机场/昆明南站后，恭候多时的接机/接站人员将以最温暖的笑容迎接您的到来，
+                <w:br/>
+                带领您前往我们精心挑选酒店。
+                <w:br/>
+                若您有闲暇，请查收这一份精心为您挑选昆明热门打卡攻略--【吃逛一条龙】
+                <w:br/>
+                ▶钱王府：云南钱王“王炽”，当年英国《泰晤士报》排名前10的世界首富，虽然旧宅不让进，但外围拍照就已经非常出片了！
+                <w:br/>
+                ▶酒杯楼：也称对月楼，当时为了庆祝抗战胜利而修建，现在是小姐姐们的打卡胜地。
+                <w:br/>
+                ▶聂耳故居：聂耳是云南的骄傲，老街就是他以前生活过的地方，这里免费，周一休息。
+                <w:br/>
+                ▶景星花鸟珠宝世界：挂饰、摆件、民族服饰、茶服、古玩珠宝，楼下花鸟鱼虫、家宠、野趣……随随便便就可以逛个把小时。
+                <w:br/>
+                ▶东方书店：原址复刻1926年的东方书店，浓浓的历史文化气息。
+                <w:br/>
+                ▶盆栽一条街：日常都卖盆栽绿植，节假日，盆栽鲜花就来争奇斗艳了！
+                <w:br/>
+                ▶正义坊&amp;南屏步行街&amp;昆明老街&amp;祥云街&amp;顺城&amp;金马碧鸡坊：这里是昆明市区繁华中心，片区相接，玩乐和网红美食应有尽有，导航【南屏步行街】既可到达片区。
+                <w:br/>
+                ▶美食推荐：多哥水傣族风味、景星园罐罐米线、昆明冠生园老牌糕点、德宏傣舍小吃研究院、我在老街等你菌火锅……
                 <w:br/>
                 【温馨提示】
                 <w:br/>
                 1、由于出发港口多、航班/动车时间不确认，故第一天和最后一天昆明安排接送组接送，期间无导游。
                 <w:br/>
                 2、满10成人派全陪，全陪选择某一港口出港陪同，其他港口客人自行前往，或遇资源紧张等情况，全陪会直接在昆明等候贵宾。
                 <w:br/>
                 交通：飞机/汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -759,53 +777,53 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                有风小院扎染体验→大理桃源苍洱大观线（音乐酒吧车、生态廊道骑行、 航拍&amp;旅拍+金花共舞）→双廊古镇→理想邦
-[...1 lines deleted...]
-                上午：早餐后前往【喜洲古镇有风小院】体验大理民间传统手工艺【非遗白族扎染】（可带走一份A4大小扎染布）扎染是我国民间传统的染色技术之一，与蜡染和镂空印花并称为我国古代三大印花技术。扎染曾一度较为兴盛，技术成熟，花色繁多，很多地区都生产使用。
+                白族扎染体验→大理桃源苍洱大观线（音乐酒吧车、生态廊道骑行、 航拍&amp;旅拍+金花共舞）→双廊古镇→理想邦
+                <w:br/>
+                上午：早餐后前往体验大理民间传统手工艺【非遗白族扎染】（可带走一份A4大小扎染布）扎染是我国民间传统的染色技术之一，与蜡染和镂空印花并称为我国古代三大印花技术。扎染曾一度较为兴盛，技术成熟，花色繁多，很多地区都生产使用。
                 <w:br/>
                 后前往游览桃源苍洱大观线。游览如下：
                 <w:br/>
                 第一站:【乘坐音乐酒吧车】到达大理苍山十九峰之首云弄峰下，观苍山之险峻，赏洱海之碧波，乘坐【音乐酒吧车】行进廊道之中，共享海天一色（20分钟）。
                 <w:br/>
                 第二站：【生态廊道骑行】可选心仪自行车，骑入自然之中，用些许汗水换取美妙风景，为自己的心灵之旅添上一笔美好回忆（30分钟）。
                 <w:br/>
                 第三站：【航拍、旅拍】专业摄影师和航拍师已为您提前找好记录苍洱美景最好的机位，只等您的到来，带上您最好的状态展现在镜头前，将您留在大理的笑容再一次具象化（4张照片、15分钟）。
                 <w:br/>
                 第四站：【金花共舞】廊道最美草湾，临水与白族金花共同起舞，同乐于苍洱大观（15分钟）。
                 <w:br/>
                 <w:br/>
                 中午：午餐享用【大理青麦海景午餐】，坐拥洱海湖光与绚烂落霞，美食美景相伴，静享洱海边的浪漫惬意时光。
                 <w:br/>
                 <w:br/>
                 下午：随后乘车前往【双廊古镇】，静卧于洱海东北岸，是云南风光的绝美缩影。这里湖光山色交相辉映，青瓦白墙的白族民居依水而建，错落有致。沿湖漫步，清风拂面，一侧是澄澈洱海，波光粼粼间倒映着苍山倩影；一侧是古街古巷，满是传统建筑韵味，木雕、扎染等手工艺品琳琅满目。无论是在客栈阳台静赏湖景，还是穿梭街巷感受民俗，都能尽享惬意时光。然后我们将特意安排打卡大理抖音最网红景点，有中国圣托里尼之称的【圣托里尼·理想邦】浪漫从这里开始。蓝色浪漫，白色纯净，温柔与风和白云一样恍惚，（带着美美的、帅气的衣服）在这里随便一拍都是大片。蓝天像被洗涤晒干了的蓝色一样浪漫。
                 <w:br/>
                 <w:br/>
                 【温馨提示】
                 <w:br/>
                 1.高原地区紫外线强，请各位贵宾涂抹好防晒霜，带好遮阳帽等，并注意安全
                 <w:br/>
                 2.少数民族聚集地，请尊重少数民族风俗文化，避免为您带来不必要麻烦
                 <w:br/>
                 交通：汽车
@@ -1018,105 +1036,102 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">昆明升级：花之城豪生国际大酒店（5钻4.6）、泰逸东辉花园酒店（5钻4.5）、华美达安可酒店（4钻4.5）、云南维居金鹰大酒店（4钻4.6）、西部智选假日酒店（4钻4.8）或不低于以上标准</w:t>
+              <w:t xml:space="preserve">昆明升级：昆明空港希尔顿逸林酒店、昆明德尔塔酒店、昆明花之城豪生国际大酒店、昆明江野度假酒店、 昆明三茂城市印象酒店或不低于以上标准</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 昆明--/--温馨的家 （飞行约2.5小时/动车约8小时）
                 <w:br/>
                 昆明斗南花市→晚机赠送大观楼和官渡古镇→送团返回温馨的家
                 <w:br/>
                 <w:br/>
-                上午：酒店享用早餐后，前往【斗南花市】（车程约40分钟，游览约150分钟）旅行是快乐的，总要留下美好记忆，最后一天特意为您安排斗南花市，这里有特色商品和最新鲜艳丽的鲜花，有需要可以带一份伴手礼回家哦，送亲人送朋友。备注：因行程是打包优惠价格，如当天14：00以前的航班/动车将无法安排【斗南花市】或客人自愿放弃【斗南花市】都需要补交200元/人费用。
+                上午：酒店享用早餐后，前往【斗南花市】（车程约40分钟，游览约150分钟）旅行是快乐的，总要留下美好记忆，最后一天特意为您安排斗南花市，这里有特色商品和最新鲜艳丽的鲜花，有需要可以带一份伴手礼回家哦，送亲人送朋友。备注：因行程是打包优惠价格，如当天12：30以前的航班/动车将无法安排【斗南花市】或客人自愿放弃【斗南花市】都需要补交200元/人费用。
                 <w:br/>
                 晚上：后根据航班/动车时间，安排送机/送站，结束愉快的云南之旅。
                 <w:br/>
                 下午：晚上19：00后航班赠送前往游览【大观楼】（盲盒景点，会根据季节安排应季景点），大观楼位于昆明市西山区大观路284号大观公园内，为三重檐琉璃戗角木结构建筑，平面呈方形，四周设有月台，南面面水，月台周边为石灰岩方整石所砌，上墁石板，建筑西面和长廊相接，占地400余平方米。整个建筑以四根通柱作为支撑点，上绘有地方特色的雅五墨彩绘，楼上除长联外还悬挂其他匾联也有较高的文学、书法价值，楼梯与四周的自然景色有机的融为一体，具有很高的景观艺术价值和历史价值。1983年大观楼被云南省人民政府公布为云南省重点文物保护单位。 2013年大观楼被中华人民共和国国务院公布为第七批全国重点文物保护单位。备注：4月15日-5月15日出发，大观楼更换成观赏【蓝花楹】，此时大片的蓝花楹迎来绚烂的花期，一簇簇怒放的蓝花楹美的不像话，吸引无数人前来打卡 。蓝紫色的花海不仅为这座城市涂抹上一层浪漫的色彩，也成为这座城市最惹人的美景；成片的蓝花楹把昆明的街道装点成了紫色的童话王国，说人在花海游一点儿也不为过。
                 <w:br/>
                 后前往【官渡古镇】游览，位于官渡区，官渡古镇历史悠久，是滇文化的发祥地之一，南诏大理国时期，已是滇池东北岸一大集镇和交通要冲。官渡古镇内汇聚了唐、宋、元、明、清时期的“五山”“六寺”“七阁”“八庙”等多处景观，以及上百间保存完好的“一颗印式”民居。古时有“小云南”之称，有国家级、省级、市级与区级重点文物保护单位10余处，文物古迹30余处，其中尤以国家级重点文物保护单位“金刚塔”最为著名。
                 <w:br/>
-                <w:br/>
                 【行程备注】大观楼为时令景点，为了让您体验到不同季节的云南风光，盲盒景点会根据不同时令季节替代安排滇池大坝观鸥/大观楼/圆通山赏花/蓝花楹盛景等景点，具体以导游当地的安排为准！
-                <w:br/>
-                <w:br/>
                 <w:br/>
                 备注：第六天19:00前航班或动车，无法安排大观楼和官渡古镇，造成不便，敬请谅解。
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1.退房、返程前请仔细整理好自己的行李物品，请不要有所遗漏，增加您不必要的麻烦。
                 <w:br/>
                 2.感谢各位贵宾对我们工作的支持和理解，针对我们服务工作中的不足，请留下您的宝贵意见。谢谢！
                 <w:br/>
                 3.注意航班/动车时间，考虑到交通等不可预估因素，请提前到机场办理登机手续或动车站办理进站手续，以免延误航班/误车。
                 <w:br/>
                 4.在返程前，请关注目的地当日气候状况，下机前做好添减衣物的准备。
                 <w:br/>
                 交通：汽车/飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
@@ -1342,51 +1357,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
                 <w:br/>
-                1、本产品供应商为：广东新云美国际旅行社有限公司，许可证号：L-GD-100115，质监电话：020-83371233。此团 10人成团，为保证游客如期出发，我社将与其他旅行社共同委托广东新云美国际旅行社有限公司组织出发（广东拼团），如客人不接受拼团出发，请报名时以书面形式注明。此团由广东新云美国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                1、此团 10人成团（广东拼团），如客人不接受拼团出发，请报名时以书面形式注明。此团由广东新云美国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
                 <w:br/>
                 2、我司在不影响原行程游玩标准及游览景点的前提下，根据航空公司机票或火车票出票时间调整出入港口及行程游玩顺序。具体的行程游览顺序将根据航班安排的首末站城市最终确定。客人对航班及出入港口有特别要求的，请于报名时向我社前台同事说明，并将要求写在报名表上，否则我社视客人已清楚旅行社以上安排，同意并接受旅行社安排。行程游览顺序或用餐安排将根据游玩期间实际情况最终确认，如有调整由当地导游与游客签名确认。
                 <w:br/>
                 3、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选用2个或以上的航班班次）。
                 <w:br/>
                 4、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名，且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
                 <w:br/>
                 5、团队均提前7天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客人可自行前往航空公司办理），特此说明。
                 <w:br/>
                 6、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退还。
                 <w:br/>
                 7、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一切行为责任游客自负。
                 <w:br/>
                 8、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
                 <w:br/>
                 9、云南地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距，请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列酒店标准的同类型酒店。
                 <w:br/>
                 10、购物：云南地区旅游发展较为成熟，包括部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
                 <w:br/>
                 11、行程服务项目特别约定及说明：
                 <w:br/>
                 A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
@@ -1625,51 +1640,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-11</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-08</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>