--- v7 (2026-05-29)
+++ v8 (2026-06-18)
@@ -409,51 +409,51 @@
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 一、广东独立成团，一价全含0自费
                 <w:br/>
                 二、保证10成人起铁发，粤语全陪贴心服务
                 <w:br/>
                 三、满16人升级2+1陆地头等舱用车，舒适座驾，让旅途更舒适
                 <w:br/>
                 四、市场首创，省内石林西-大理，丽江-昆明双程动车，比大巴省12小时以上，旅途不疲惫
                 <w:br/>
                 五、全年保证玉龙雪山冰川大索道，赠送雪山能量包
                 <w:br/>
                 六、二次进雪山，畅玩玉龙雪山景区，家庭大片随时拍
                 <w:br/>
                 七、大理连住2晚，深度游玩苍山洱海 
                 <w:br/>
                 <w:br/>
-                专属安排：洱海四重奏：洱海理想邦+音乐酒吧车+洱海生态廊道+喜洲有风小院扎染
+                专属安排：洱海四重奏：洱海理想邦+音乐酒吧车+洱海生态廊道+白族扎染
                 <w:br/>
                 洱海畔欢唱，专业摄影旅拍航拍，创作家庭图腾方巾，记录下每一刻美好瞬间
                 <w:br/>
                 三连盛典：5A昆明石林+5A丽江古城+5A玉龙雪山冰川大索
                 <w:br/>
                 三大古镇探寻记：大理古城+丽江古城+束河古镇，穿梭在古城的巷弄中，感受少数民族的历史与风情
                 <w:br/>
                 臻选餐厅：宜良（学成饭店）+青麦海景午餐，品非遗菜品，感受味觉与视觉的双重盛宴
                 <w:br/>
                 演出赠送《印象丽江》：价值280元的大型室外雪山实景秀，感受玉龙雪山下的震撼演出
                 <w:br/>
                 超值赠送：石林电瓶车+蓝月谷电瓶车+玉龙雪山能量包+蜜月1晚鲜花铺床
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1640,51 +1640,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-30</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-19</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>