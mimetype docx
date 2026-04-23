--- v4 (2026-02-12)
+++ v5 (2026-04-23)
@@ -551,57 +551,55 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 澳门二天游（住三钻）
                 <w:br/>
                 广州上车点：
                 <w:br/>
-                1、07:00公园前地铁J出口（起义路市公安局旁）处集中（07:05开车）
+                1.6：40分在海珠广场华厦大酒店门口
                 <w:br/>
-                2、07:10中山一路杨箕地铁E1出口集中（07:15开车）
+                2.7：00分在天河区冼村18线地铁站G入口
                 <w:br/>
-                3、07:25海珠区工业大道北与金沙路交界“肯德基”门口集中（07:30开车）
-[...1 lines deleted...]
-                4、07:35花地大道中花地湾地铁C出口（07:40开车）
+                3.7：40分分在番禺广场地铁E入口前面一点基盛万科大厦A栋门口
                 <w:br/>
                 D1 客人在指定地点集合，乘坐旅游巴士前往【港珠澳大桥口岸】，客人凭有效证件和签注自行过关。过关 后由导游接待乘车前往【渔人码头】（停留约 30 分钟），澳门主题公园，代表的是一种欧陆怀旧式的 休闲拍照的好地方。而后抵达【回归贺礼陈列馆】（停留约 40 分钟）. 在澳门回归时，中国国务院，全国 各省、自治区和香港特别行政区均送赠贺礼给澳门贺礼展品。景点对面的澳门手信店游客可以自行购买礼 品带给亲朋好友。午餐后前往【银河度假村】看钻石表演或永利发财树表演（停留约 30 分钟）。【澳门巴黎人】（停留约 15 分钟），巴黎铁塔依照埃菲尔铁塔 1/2 比例建造，在那拍照留念宛如来到巴黎(不上塔)。之后到【威尼斯人度假城】以美国拉斯维加斯威尼斯创意为主题，内有充满威尼斯特色拱桥、运河及石板路，这 里有全世界壮观的室内蓝天白云，感受威尼斯人浪漫狂欢的异国风情。随后前 往 【妈祖庙】（停留约 30 分钟）又称“天后娘娘”助人化险为夷，消灾解难。祈求风调雨顺，出入平安，每年大年初一很多当地居民都去上香。【大三巴】（游览时间约 30 分钟）大三巴 牌坊是澳门标志之一，也是澳门八景之一的“三巴圣迹”，大三巴牌坊的雕刻和镶嵌较为精细，融合了东 西方建筑艺术的精华，是一个中西文化交融的艺术品。客人可按自己的时间自行到酒店入住。  
                 <w:br/>
                 交通：含广州到珠海拱北口岸当天单去车
                 <w:br/>
                 景点：港珠澳大桥口岸，渔人码头，回归贺礼陈列馆（周一不开），妈祖庙，大三巴
                 <w:br/>
                 自费项：无
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1185,51 +1183,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-02-12</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-24</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>