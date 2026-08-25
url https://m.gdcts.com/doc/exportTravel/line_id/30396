--- v7 (2026-07-02)
+++ v8 (2026-08-25)
@@ -1183,51 +1183,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-03</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-25</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>