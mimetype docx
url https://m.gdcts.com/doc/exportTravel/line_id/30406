--- v0 (2025-12-13)
+++ v1 (2026-04-30)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【东欧 春节劲爆】奥地利+斯洛伐克+匈牙利+捷克10天（海航深圳往返）|布达佩斯|维也纳双城连住|双世遗小镇（哈尔施塔特+克鲁姆洛夫）|渔人堡|美泉宫后花园|布拉迪斯发城堡行程单</w:t>
+        <w:t xml:space="preserve">【东欧 劲爆特价】奥地利+斯洛伐克+匈牙利+捷克10天（海航深圳往返）|布达佩斯|维也纳双城连住|双世遗小镇（哈尔施塔特+克鲁姆洛夫）|渔人堡|美泉宫后花园|布拉迪斯发城堡行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">EU202509172030HC</w:t>
+              <w:t xml:space="preserve">EU202604281120HC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -771,51 +771,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 布拉迪斯拉发-(大巴约130公里)-布尔诺-(大巴约206公里)-布拉格
                 <w:br/>
                 ●【布尔诺】（游览不少于45分钟）,是捷克南摩拉维亚省首府，也是捷克的第二大都市，是重要的工业城和铁路枢纽。作为摩拉维亚省首府，布尔诺拥有许多珍贵文化遗迹，在山丘城堡、教堂和博物馆中都可见证风华历史。
                 <w:br/>
                 ●【布拉格】,是捷克的首都和第一大城市，同时是一座著名的旅游城市，市内拥有为数众多的各个历史时期、各种风格的建筑。布拉格的建筑给人整体上的观感是建筑顶部变化特别丰富，并且色彩极为绚丽夺目，号称欧洲至为美丽的城市之一，也是全球第一个整座城市被指定为世界文化遗产的城市。
                 <w:br/>
                 ●【查理大桥】外观（游览不少于15分钟）,建于十四世纪，全长520公尺，桥的两旁耸立着30尊出自17-18世纪艺术大师之手的雕像，被欧洲人称为“欧洲的露天巴洛克塑像美术馆”。现今它已然成为了布拉格景点的代表，常有人说“走过这座桥才算来过布拉格”。
                 <w:br/>
-                ●【捷克布拉格旧市政厅】外观（游览不少于15分钟）,旧市政厅，墙上的天文钟每小时正点会报时，吸引无数游客参观（由于市政厅钟楼维修，时间从2017年4月到2018年10月。具体开放日期视情况而定，敬请谅解。）。
+                ●【捷克布拉格旧市政厅】外观（游览不少于15分钟）,旧市政厅，墙上的天文钟每小时正点会报时，吸引无数游客参观。
                 <w:br/>
                 ●【布拉格天文钟】外观（游览不少于15分钟）,又称为“布拉格占星时钟”，是一座中世纪天文钟，安装在老城广场的老城市政厅的南面墙上。这座精美别致的中世纪自鸣钟至今走时准确，每到整点，钟表盘上方的窗户会向内开启，耶稣的十二信徒会依序现身，一旁的死神则开始鸣钟而上方的鸡也会振翅鸣啼，这个充满动感的整点报时，是所有旅人心目中的布拉格之旅重点。
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：X     晚餐：捷克风味餐   </w:t>
             </w:r>
           </w:p>
@@ -1096,52 +1096,50 @@
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 维也纳-(大巴约245公里)-布达佩斯
-                <w:br/>
-                ●【潘多夫奥特莱斯】（游览不少于2小时）,购物村为典型的布尔根兰地区风格的建筑，崭新设计的广场内有160余家来自世界各地的品牌，常年提供30%到70%的优惠，包括Armani, Adidas, Bally, Burberry, Gucci, Nike, Zegna等耳熟能详的品牌。除此之外，游客在这里还有机会参与购物中心举办的季节性娱乐活动。
                 <w:br/>
                 ●【布达佩斯】,有“东欧巴黎”和“多瑙河明珠”的美誉。被联合国教科文组织列为珍贵的世界遗产之一。
                 <w:br/>
                 ●【英雄广场】外观（游览不少于15分钟）,是匈牙利首都布达佩斯的中心广场，是一个融合了历史、艺术和政治的胜迹。匈牙利人民为庆祝建国1000周年建立了英雄广场，并竖起一座千年纪念碑。广场完工于1896年，千年纪念碑顶端有一位加百利天使，天使手捧伊斯特万国王加冕时的王冠，象征着匈牙利由此转为基督教国家。
                 <w:br/>
                 ●【城市公园】外观（游览不少于15分钟）,公园里的建筑物将匈牙利的直线派风格和东方浪漫派风格揉合在一起。有温泉、动物园、游乐场、植物园，属于适合各个年龄层的复合式公园。在这里感受到布达佩斯这座城市的自由、欢乐、轻松。
                 <w:br/>
                 ●【布达佩斯国会大厦】外观（游览不少于15分钟）,屹立在多瑙河畔的国会大厦，是匈牙利的地标性建筑。国会大厦融合了匈牙利的民族风格，属于新哥特式建筑风格。国会大厦主要的厅室里装饰着匈牙利历史名人的肖像和雕塑以及巨幅壁画。
                 <w:br/>
                 ●【圣伊斯特万大教堂】外观（游览不少于15分钟）,教堂以匈牙利第一位国王伊斯特万一世命名，是为了纪念这位开国元勋的丰功伟绩。现在这位国王木乃伊化的右手就藏于教堂内。大教堂建筑宏伟，内部装饰富丽堂皇，与国会大厦并拟了为布达佩斯至高的建筑物，寓意世俗和精神世界统一。
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -1460,108 +1458,108 @@
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.住宿：全程欧洲豪华酒店（以两人一房为标准、酒店欧陆式早餐）；
                 <w:br/>
                 2.用餐：行程注明所含餐食，其他以中式六菜一汤为主（不含酒水）升级两顿特色餐：捷克风味餐、匈牙利国菜牛肉餐，8-10人一桌，或根据餐厅提供桌型安排就餐座位；无法安排中餐的城市将安排当地餐或退餐费，所有餐食如自动放弃，款项恕不退还；如果在全团协议下同意更改为风味餐，不退正常团餐费用；
                 <w:br/>
                 3.国际交通：国际间往返经济舱团体机票、机场税及燃油附加费（含机场税）；
                 <w:br/>
                 4.用车：境外旅游巴士：根据团队人数，安排35-50座巴士，及专业外籍司机；
                 <w:br/>
                 5. 门票：行程中所含的首道门票：渔人堡景点的首道门票费；详细参照附带行程中所列之景点（其他为免费对外开放或外观景点或另付费项目）； 
                 <w:br/>
                 6.保险：境外30万人民币医疗险（自备签证或免签的客人请自理旅游意外保险）
+                <w:br/>
+                7.ADS旅游签证费用以及全程司导服务费用（3000元/人）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.ADS旅游签证费用以及全程司导服务费用（2800元/人需随团费一并结算）；
-[...5 lines deleted...]
-                4.单房差：酒店单人房附加费 （全程2800元/人）注：酒店单房差仅指普通单人间（如团友要求大床单间或单独一人住标双，单房差另议）；
+                1.65岁以上（含65岁）老年人特殊保险费用（请视自身情况购买，并请签署健康承诺函及亲属知晓其参团旅行的同意书）；
+                <w:br/>
+                2.另因境外目的地有服务费文化，团友须另付欧洲境内中文导游和司机服务费；为了感谢欧洲各地有当地官方导游讲解及热忱服务（例如：布拉格、维也纳、布达佩斯等），请另付上服务费EUR 1/人。
+                <w:br/>
+                3.单房差：酒店单人房附加费 （全程2800元/人）注：酒店单房差仅指普通单人间（如团友要求大床单间或单独一人住标双，单房差另议）；
                 <w:br/>
                 a)**分房以团友报名的先后顺序安排拼房，若团友不接受此种方式或经协调最终不能安排，或出现单男单女且团中无同性别团员同住的情况，需在出发前补单房差入住单人房；
                 <w:br/>
-                5.行程表费用包含项目以外或未提及活动项目所需的费用，例如行程不含的特殊门票、特殊交通、酒店内的私人消费等费用。
+                4.行程表费用包含项目以外或未提及活动项目所需的费用，例如行程不含的特殊门票、特殊交通、酒店内的私人消费等费用。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">购物点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1660,85 +1658,85 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考价格</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">详细请见附件</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">奥地利	维也纳ROMY 水晶店</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SWAROVSKI水晶专销代理店</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">45 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -1853,213 +1851,1188 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考价格</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">详细请见附件</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">维也纳烤排骨</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                含车费.餐费.预订费.服务费.售价已减去原预定团餐餐费（时间：约1小时）
+                <w:br/>
+                <w:br/>
+                一道在阿尔卑斯山区最尊贵的奥地利美食，经慢火烤制而成，慢慢放入口中，简直鲜香四溢。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"/>
-[...73 lines deleted...]
-              <w:t xml:space="preserve">服务标准</w:t>
+              <w:t xml:space="preserve">€(欧元) 45.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">团费</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">不含ADS旅游签证费用以及全程司导服务费用（2800元/人需随团费一并结算）</w:t>
+              <w:t xml:space="preserve">维也纳 深度游</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                让专业官导带您深度的了解这个位于多瑙河畔，奥地利很大的城市和政治中心——维也纳，在这段时光里，您可以欣赏到奥古斯丁皇家教堂等市区观光；最后在世界文化遗产维也纳老城区散步。 
+                <w:br/>
+                包含：景点门票、预定费、官导工资、司导服务费 所需时间:约2小时
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">120 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 75.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">维也纳 美泉宫</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                曾是神圣罗马帝国、奥地利帝国、奥匈帝国和哈布斯堡王朝家族的皇宫，如今是维也纳最负盛名的旅游景点，被联合国教科文组织列入《世界文化遗产名录》。 
+                <w:br/>
+                包括门票、司机导游加班费
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 85.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">维也纳 金色大厅</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                巴洛克风格的艺术建筑可与巴黎凡尔赛相媲美，曾是神圣罗马帝国、奥地利帝国、奥匈帝国和哈布斯堡王朝家族的皇宫，如今是维也纳最负盛名的旅游景点，被联合国教科文组织列入《世界文化遗产名录》。
+                <w:br/>
+                含入内门票、含讲解、司机导游加班费
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 55.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">维也纳 音乐会</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">欣赏一场轻松优雅的音乐会（根据日期、座位、场次不同票价将有相应调整，以实际订票价格为准。需要提前24小时预订，不能退票）；含车费、司机加班费、门票预订费。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 125.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">山丹丹 多瑙河美丽小镇</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">“山丹丹”小镇坐落于丘陵地带，多瑙河流经此地拐了个弯。十九世纪末，大批流浪艺术家看中了小镇世外桃源般的地理位置，纷纷聚集到“山丹丹”，他们中有画家、雕塑家、各类手工艺匠人。“山丹丹”小镇现已成为匈牙利的国家级宝贝和露天博物馆，漫步小镇，随时都可能在那儿挖掘到形形色色的艺术奇迹。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 55.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">萨尔茨堡</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">萨尔茨堡是音乐天才莫扎特的出生地，莫扎特短暂生命中超过一半的岁月是在萨尔茨堡度过的，秀丽风光与丰富多彩的建筑艺术浑然一体，使萨尔茨堡被誉为全世界美丽的城市之一，被联合国列为世界人类文明保护区。 含车费、司机加班费、导游服务费</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 75.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">布拉格 伏尔塔瓦河游船</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">伏尔塔瓦河贯穿布拉格市区，搭乘游船尽享两岸风光，感受布拉格蕴含的独特文化涵养。 包括船票、停车费、司机导游加班费 20人 约1小时</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 80.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">布拉格 城堡</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">布拉格城堡，建于9世纪，该城堡被联合国定为世界文化遗产。是集教堂、宫殿和庭院等于一身的规模庞大的建筑群，面积约有7个足球场那么大，创下了世界上最大的古城堡吉尼斯世界纪录。 游览圣维特大教堂，黄金小巷，游客漫步在石块砌成的小道上，随着昏黄的煤油街灯、小酒铺里炼金士的塑像，令人有时光倒流中世纪的感受。 含门票、预定费、中文讲解服务费。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 75.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">布达佩斯 民族歌舞晚宴</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">观看歌舞演出，晚餐为匈牙利特色餐 含车费、司机加班费、门票预订费 时间约一小时</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 75.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">布达佩斯 多瑙河游船</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">乘坐游船欣赏多瑙河两岸景色风光，体验浪漫情怀。 含车费、司机加班费、船票费、中文耳机讲解 20人 约1小时</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 65.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">百威酿造厂</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">在百威酿造厂中，我们可以了解到百威的制酒历史以及制酒工艺。在了解历史的过程同时，也能从感受到其品牌的一份从未变更的固执和坚守。酿造的过程保留了不少类似的古老工艺，其酿造流程多达246项，比一般的啤酒厂家多出一倍左右的时间。游览附赠一杯地道啤酒以供品鉴。 含预订费、车费、司机导游加班费、导游服务费。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 55.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">德国风味猪手餐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">享誉世界的传统国菜，德国咸猪手当仁不让。脆皮咸猪手，表皮焦脆，入口香浓，猪肉柔韧，肥而不腻，是德国人最爱的传统菜。上菜时配德国酸菜，再搭配德国黑啤，这就是当仁不让的德国美食铁三角。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 75.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">布拉格 深度游</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">布拉格是捷克共和国的首都，也是这个国家的最大城市。几千座保存完好的中古世纪老建筑，让这里成为全世界第一座被指定为世界遗产的城市，歌德称这里为“欧洲最美丽的城市”。在老城区的每一条大街小巷随处可见哥特式及巴洛克式尖塔，因此布拉格被称作“百塔之城”。 含车费、司机加班费。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 75.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">赫卢博卡城堡（白堡）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">伏尔塔瓦河畔赫卢博卡城堡是捷克最有名的和参观人数最多的城堡之一，被认为是捷克最美丽的庄园。城堡外观是有着宝石般光洁的白色，高塔、城垛、阳台、堡垒、覆着蕾丝的窗户和耀眼的白色圆柱，加上被充满异国情调的花草绿茵簇拥着，仿若童话里的宫殿。 含车费、司机导游加班费、导游服务费。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 70.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">布拉格老爷车游古城</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                乘坐布拉格特色老爷车，轻松游古城。布拉格是一座著名的旅游城市，市内拥有为数众多的各个历史时期、各种风格的建筑。布拉格建筑给人整体上的观感是建筑顶部变化特别丰富，并且色彩极为绚丽夺目，因而拥有“千塔之城”、“金色城市”等美称。游览老城区，融入东欧惬意慢生活。
+                <w:br/>
+                游览时间约35分钟，含老爷车车费，司机导游服务费。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">35 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 85.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -2591,51 +3564,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-12-14</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-30</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -2837,79 +3810,50 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="own">
     <w:name w:val="own"/>
-    <w:uiPriority w:val="99"/>
-[...27 lines deleted...]
-    <w:name w:val="lineServer"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>