--- v2 (2026-05-07)
+++ v3 (2026-10-28)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【纯玩·小众轻奢】土耳其11天全景游|纯玩|内陆三飞|网红费特希耶2N·D400公路·蓝礁湖·卡什小镇|（广州TK）行程单</w:t>
+        <w:t xml:space="preserve">【纯玩】土耳其11天全景游|内陆双飞|费特希耶·D400公路·蓝礁湖·卡什小镇|（广州TK）行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -213,51 +213,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">行程天数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">11</w:t>
+              <w:t xml:space="preserve">10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">去程交通</w:t>
             </w:r>
           </w:p>
@@ -345,148 +345,148 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 参考航班（注意：仅供参考，实际以出团通知书告知航班信息为准）：
                 <w:br/>
-                第01天  广州－伊斯坦布尔      CANIST   TK073     23:00/05:10+1   飞行时间约11小时10分钟  波音777-300ER（大） 
+                第01天  广州－伊斯坦布尔      CANIST   TK073     23:00/05:10+1   飞行时间约11小时10分钟 
                 <w:br/>
                 第02天  伊斯坦布尔-伊兹密尔   ISTADB   TK2310    07:00/08:10      飞行时间约1小时10分钟
                 <w:br/>
-                第07天  安塔利亚-开塞利   AYTASR   XQ7032  08:00/09:20或PC3502  11:35-12:45或其他 飞行时间约1小时20分钟
-[...3 lines deleted...]
-                第11天  伊斯坦布尔－广州      ISTCAN   TK072     01:40/16:50     飞行时间约10小时10分钟  波音777-300ER（大） 
+                第08天  卡帕多奇亚-伊斯坦布尔 NAVIST   TK2003   11:30/13:05     飞行约1小时35分钟
+                <w:br/>
+                第11天  伊斯坦布尔－广州      ISTCAN   TK072     01:40/16:50     飞行时间约10小时10分钟
                 <w:br/>
                 备注：航班时间均为当地时间，“+1”表示次日抵达。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                【2026年全新升级UP：增1天晚费特希耶跳岛游】：
-[...19 lines deleted...]
-                4、世界葡萄酒发源地-卡帕多奇亚安纳托利亚高原酒庄品尝红酒
+                【多1天1晚伊斯坦布尔ISTANBUL自由活动】：
+                <w:br/>
+                1、特别增加1天世界醉美-伊斯坦布尔自由活动，罗马/拜占庭/奥斯曼三大帝国首都~
+                <w:br/>
+                2、增加1晚伊斯坦布尔国际五星酒店含酒店早餐，尽感土耳其的多样魅力与松弛！
+                <w:br/>
+                【世界不一样&amp;我们不一样·特别赠送10大升级包】： 
+                <w:br/>
+                1、奥斯曼帝国最后一个皇宫/举办国宴场地-多马巴切新皇宫及多尔玛巴赫切钟楼 
+                <w:br/>
+                2、“感受地道土耳其”世界上唯一的一种能算命的咖啡：土耳其咖啡占卜/算命体验
+                <w:br/>
+                3、世界葡萄酒发源地-卡帕多奇亚安纳托利亚高原酒庄品尝红酒
+                <w:br/>
+                4、卡帕多奇亚作客当地居民之家，品尝地道的土耳其咖啡或红茶
+                <w:br/>
+                5、探访加拉太塔，在不远处街头与它拍一张绝美的网红打卡照片
+                <w:br/>
+                6、伊兹密尔地标建筑—钟楼，有机会实现在土耳其喂鸽子的梦想~
+                <w:br/>
+                7、格雷梅小镇的山顶日落醉佳观景台，俯瞰整个童话世界小镇
                 <w:br/>
                 8、卡帕多奇亚制高点-乌奇萨尔城堡，俯瞰“月球地貌”&amp;爱心之窗
                 <w:br/>
-                5、至新至潮Kuzguncuk库兹衮库克·网红街区，每一个角落都美翻天
-[...5 lines deleted...]
-                【直航航班】欧洲最佳航空-土耳其航空航班广州直飞伊斯坦布尔，特意安排3段内陆机免长途拉车更舒适
+                9、在玫瑰谷轻徒步，仿佛置身于仙境之中，它是摄影爱好者天堂
+                <w:br/>
+                10、至新至潮Kuzguncuk库兹衮库克·网红街区，拍摄爱好者必去~
+                <w:br/>
+                【特别赠送·土耳其必玩项目】：乘船欣赏博斯普鲁斯海峡两岸绝美景色，穿越亚欧跨海大桥，从海上感受不一样的伊斯坦布尔，不留遗憾！     
+                <w:br/>
+                【直航航班】欧洲最佳航空-土耳其航空航班广州直飞伊斯坦布尔，特意安排2段内陆机免长途拉车更舒适
                 <w:br/>
                 【网红打卡】小众轻奢旅游胜地：费特希耶+世界醉美D400沿海公路+死海蓝礁湖+地中海卡什小镇 
                 <w:br/>
-                【全景旅程】世界最美城市之一-伊斯坦布尔、棉花堡千年温泉、爱琴海海边-库萨达斯、地中海海边-安塔利亚、外星球地貌/《星球大战》拍摄地-卡帕多奇亚，每个角落都美得不像话......
-[...1 lines deleted...]
-                【尊贵酒店】2晚费特希耶特色精品或五星酒店、升级2晚卡帕多奇亚特色洞穴+1晚伊斯坦布尔国际五星、1晚地中海海滨国际五星、1晚爱琴海海滨五星、1晚棉花堡温泉五星
+                【全景旅程】世界最美城市之一-伊斯坦布尔、棉花堡千年温泉、爱琴海海边-库萨达斯、地中海海边-安塔利亚、
+                <w:br/>
+                旋转舞故乡-孔亚、外星球地貌/《星球大战》拍摄地-卡帕多奇亚，每个角落都美得不像话......
+                <w:br/>
+                【尊贵酒店】1晚费特希耶特色精品或五星酒店、2晚卡帕多奇亚特色洞穴、2晚伊斯坦布尔国际五星、1晚地中海海边国际五星、1晚爱琴海海滨五星、1晚棉花堡温泉五星
                 <w:br/>
                 【舌尖美食】孔亚1米比萨+洞穴餐厅瓦罐牛肉+海景烤鱼+棉花堡烤羊肉+N个酒店自助餐，全程餐标15美金/人
                 <w:br/>
-                【品质保证】全程纯玩无购物店，全程车载WIFI。
+                【品质保证】全程纯玩无购物店，全程车载WIFI
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -954,256 +954,267 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                费特希耶
-[...1 lines deleted...]
-                费特希耶（特别包含跳岛一天游）
+                费特希耶==D400 公路==卡什小镇—安塔利亚  （车程约2+2小时）
+                <w:br/>
+                费特希耶==D400 公路==卡什小镇—安塔利亚（车程约2+2小时）
                 <w:br/>
                 早上享用酒店自助早餐。
                 <w:br/>
-                此天特别安排参加费特希耶不容错过的【1天跳岛游/海盗船】项目，它是前往费特希耶的欧美游客的必玩项目，以往中国市场行程因为时间紧迫而没有时间游玩此项目，从去年开始我社首创“增加费特希耶1天1游”让中国游客有机会游玩此项目，到今年直接包含此项目，让中国游客真正体验费特希耶的美好！在土耳其的地中海蔚蓝海岸，在这个难忘的一天，让我们全身心感受土耳其的多样魅力与松弛！
-[...3 lines deleted...]
-                注意：1、不含午餐饮料，不含船上都酒水消费，请自理；2、建议备好速干毛巾，下水后再上传被海风吹会有点冷，擦干避免感冒；3、备好干净衣服，可以穿泳衣上船，结束后换好干净衣服；4、船上没有存放贵重物品的柜子，带好手机防水袋；5、记得带上拖鞋，跳岛游的海滩可能不是细沙，例如蝴蝶谷都是小石子，很疼！6、水上项目有风险，请务必注意安全，按照船上工作人员指示活动。
+                乘车前往卡什小镇，【全程行驶在世界十大沿海公路之一-D400公路上，尽情欣赏蓝色地中海风光】，沿着海岸线一路过去，地中海海水由绿色渐变成蓝色，远处平静的海面与天连成一片。在这里才真正体会，何为蓝色土耳其。此公路与美国西海岸 1 号公路媲美，沿路的风景美不胜收，最美的永远在路上，我们只为寻找下一个更美的地方。
+                <w:br/>
+                途径【卡普塔什海滩】（约 30 分钟），这里透明的蓝色海水绝对会让你不虚此行。 
+                <w:br/>
+                抵达【地中海半岛港湾-卡什小镇】，城镇依山傍水,拥有美丽的海滨风光，而海的对面就是可以遥望的希腊离岛迈斯蒂岛，地理非常独特。卡什原是一座沉静的乡村小渔港，但却坐拥优越位置，天生丽质，而成为休闲度假之地。抵达小镇后，先乘车游览半岛风光，再漫步小镇街道，一览地中海小镇风情。
+                <w:br/>
+                前往地中海西海沿岸美丽城市--安塔利亚，抵达后：
+                <w:br/>
+                前往【哈德良门】（约20分钟），这座大理石纪念碑是罗马皇帝哈德良统治时期的杰作（117-138年），三道拱门上的精美雕刻和石柱的美景令人叹为观止，周边还残留有部分古城墙，仿佛穿越时空。
+                <w:br/>
+                游览【安塔利亚老城区—卡勒伊奇】（约1小时），您可漫步弯弯曲曲的窄长街道以及附近的地中海沿岸的海边公园—海湾的波光云影，衬着巍峨秀丽的山峦，使这里的景观十分壮美；或在此悠闲地享用一杯咖啡，尽享地中海的魅力，您还可在此处购买到当地特色纪念品。
+                <w:br/>
+                特别【品尝土耳其特色开心果冰淇淋】（可以改成在其他城市安排），满足小小好奇心！
+                <w:br/>
+                入住酒店后享用晚餐，尽享度假村酒店各种豪华设施，自由活动及休息。
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：船上简餐     晚餐：酒店晚餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">费特希耶当地酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：团队午餐     晚餐：酒店晚餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">安塔利亚当地酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                费特希耶==D400 公路==卡什小镇—安塔利亚  （车程约2+2小时）
-[...1 lines deleted...]
-                费特希耶==D400 公路==卡什小镇—安塔利亚  （车程约2+2小时）
+                安塔利亚—孔亚—卡帕多奇亚
+                <w:br/>
+                安塔利亚—孔亚—卡帕多奇亚（车程约4+4小时）
                 <w:br/>
                 早上享用酒店自助早餐。
                 <w:br/>
-                乘车前往卡什小镇，【全程行驶在世界十大沿海公路之一-D400公路上，尽情欣赏蓝色地中海风光】，沿着海岸线一路过去，地中海海水由绿色渐变成蓝色，远处平静的海面与天连成一片。在这里才真正体会，何为蓝色土耳其。此公路与美国西海岸 1 号公路媲美，沿路的风景美不胜收，最美的永远在路上，我们只为寻找下一个更美的地方。
-[...13 lines deleted...]
-                入住酒店后享用晚餐，尽享度假村酒店各种豪华设施，自由活动及休息。
+                乘车前往孔亚，经过特纳次山区，怪石嶙峋，沿山路前行，抵达山脚下的驿站休息，可再此拍照留念。随后驱车来到13世纪古代土耳其的首都，它位于土耳其中部，是世界上最古老的城市中心之一，也是旋转舞的发源地-孔亚，了解当地风俗文化和旋转舞的始源。
+                <w:br/>
+                参观【梅夫拉纳博物馆】（约45分钟），其以土耳其圣哲MEVLANA而闻名于世，前身是伊斯兰苏菲教派旋转苦行僧侣修行的场所，也是孔亚的一级景点/最著名景点。如今对穆斯林而言，更是一所圣殿，每年至少150万人造访此地。
+                <w:br/>
+                特别安排【中午品尝孔亚正宗特色1米长披萨Etli Ekmek】，将肉末、洋葱、新鲜番茄和胡椒彻底混合，涂在纵向打开的面团上在炉中烘烤，特别是在婚礼和仪式上供客人享用，这是来孔亚的游客必尝的一道菜。
+                <w:br/>
+                前往【苏丹哈迈古驿站】（外观约20分钟），始建于公元1229年塞尔柱土耳其时代，距今有近800年历史，是现存于土耳其境内古驿站中最大最宏伟的一座。苏丹哈迈古驿站位于阿克萨赖Aksaray以西40公里处，这里自古是安纳托利亚地区商旅必经之地，亦为丝绸之路的中继站。因为骆驼一日能走40公里，所以当时这一地区驿道大概每40公里就建有一座驿站，可供过往的商队休息、补给，保障商队安全。
+                <w:br/>
+                随后继续乘车前往卡帕多奇亚——魔幻的蜂窝状地貌被称为“地球上最像月球的地方”，它是世界上最壮观的“风化区”，触目所及尽是被“吹残”后的天然石雕。卡帕多奇亚奇石林，此地奇特之天然奇景，举世闻名，其大约于三百万年前，由于火山爆发，熔岩及火山灰覆盖该地，后经长期风化侵蚀，成为现在特殊地形。千姿百态的石头，各种稀奇古怪的造型，使人感叹是否来到了外星球美国的科幻大片《星球大战》曾在此取景。由于风景独特，联合国现已将该区列入“世界遗产”的名册内。
+                <w:br/>
+                特别安排【土耳其咖啡算命Tasseography】（约30分钟；注意：因时间有限，由算命师仅从团队随机选择1-3名游客体验，其他游客可以在旁边拍照），作为欧洲咖啡的始祖，土耳其咖啡诞生已有七八百年历史，它成为世界上唯一的一种能算命的咖啡。就像中国人十有八九会看一点手相，土耳其人大都能对咖啡内壁咖啡渣的形状说出个一二。她并不会问你的生日或是基本资料，而是针对你关心的事情，参照盘中不同形状的咖啡渣来解答你的问题，世界咖啡迷们把土耳其咖啡当作新年必饮的节日咖啡。
+                <w:br/>
+                特别安排【当地居民之家】（约30分钟），品尝当地人家地道的土耳其咖啡或红茶，了解卡帕多奇亚当地人民朴实的生活状况与风土人情。
+                <w:br/>
+                晚上特别入住卡帕多起亚特色洞穴酒店（特别注意：一般特色洞穴酒店比五星酒店价格贵，不保证是纯天然传统洞穴酒店，酒店设施相对五星简陋，每个房间大小形状各异，酒店亦无电梯乘坐，洞穴酒店是土耳其最著名的一种特色住宿体验，敬请理解及知悉）。
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：团队午餐     晚餐：酒店晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">安塔利亚当地酒店</w:t>
+              <w:t xml:space="preserve">卡帕多奇亚洞穴酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                安塔利亚（飞机）卡帕多奇亚（开塞利）
-[...22 lines deleted...]
-                交通：飞机/大巴
+                卡帕多奇亚
+                <w:br/>
+                卡帕多奇亚
+                <w:br/>
+                <w:br/>
+                清晨可自费参加卡帕多奇亚热气球，凌晨05：00前往热气球站乘坐热气球，随风飞向卡帕多奇亚的山谷，进行一次神奇的空中之旅（受天气影响，详见自费表）。
+                <w:br/>
+                <w:br/>
+                早上享用酒店早餐。参观【古罗密天然博物馆】（约1小时），古罗密露天博物馆是土耳其最著名的旅游点之一，此处最大的特点是平地上有着许多形状奇特的小山峰拔地而起，有的成了圆锥形，有的则成了圆柱形和蘑菇形，有的上罩圆锥形石块，像是头上带了顶帽子，千奇百怪。造成这地区奇特的地理环境，始于公元6世纪时期基督徒为了躲避穆斯林的迫害而逃到这个地方，并于地下建房屋、教堂，经过十多个世纪的风化和天然侵蚀，形成一种非常显著的笋状石柱和烟囱状的石岩，并环绕着古老的村庄和一系列的山脉，蔚为壮观。特殊的人为与自然相配合的现象，成为了一奇妙的建筑世界，所以一般人称为“奇石区”。
+                <w:br/>
+                参观【鸽子谷，这里有一颗网红蓝眼睛许愿树】（约30分钟），许多游客在此留下纪念照，在这幽美的山谷两边，到处的是大块的石头，倘若你仔细看在石头上都是密密麻麻大小不一的鸽子洞。
+                <w:br/>
+                参观【精灵/仙人烟囱】（约20分钟），实际上是一些特大号的圆锥形岩层，松软的岩石酷似锥形的尖塔，尖塔顶端被大自然赋予了一块更加松软的玄武岩“帽子”。
+                <w:br/>
+                特别安排【中午品尝卡帕多奇亚洞穴餐厅瓦罐餐】，卡帕地区必尝的正宗特色美食，将牛或羊等肉类放入瓦罐里，上菜时服务员会敲破罐子让您享用！
+                <w:br/>
+                特别安排【世界葡萄酒发源地卡帕多奇亚参观酒庄，安排品尝土耳其葡萄红酒+点心】（约1小时），土耳其已经酿造葡萄酒至少4000年，很少人知道葡萄酒的发源地在土耳其，世界上最早葡萄酒酿酒工艺以及最具特色的葡萄也在土耳其。一些知名的葡萄酒多来自安纳托利亚的卡帕多西亚，土耳其最大的葡萄酒酿造区。欧洲从酒文化伊始便知，卡帕多奇亚所在的安纳托利亚高原盛产最好的红酒前往当地的酒庄。
+                <w:br/>
+                特别安排【卡帕多奇亚制高点--乌奇萨尔城堡俯瞰整个格雷梅的“月球地貌”景观，打卡网红爱心之窗拍照点】（约30分钟），这里是城市制高点，是卡帕多奇亚最为险峻的一整块裸露的多孔火山岩，感叹大自然的鬼斧神工。在城堡的三分之一处有一个网红心形拍照地点，张张大片的即视感！
+                <w:br/>
+                特别安排【玫瑰谷轻徒步，仿佛置身于仙境之中，它们是热气球环游的精华所在，但却不是每个人都会走入其间，一起感受其中的精彩，这里是摄影爱好者的天堂】，他的名字生动的描绘了这座山谷从远处看的形象，流水，洪水以及霜冻使这些岩石裂开，其较软的部分被侵蚀掉，结果留下一种奇异月亮状的地貌。
+                <w:br/>
+                特别安排【格雷梅小镇的山顶日落醉佳观景台：俯瞰整个格雷梅小镇，童话世界的日落之旅】（注意：是否成功拍到日落以当天情况为准！），漫步在卡帕多奇亚的格雷梅小镇，仿佛走进了童话世界，这片土地的浪漫与纯真让人心醉。在日落时分踏上观景台，，不仅是观赏日落的绝佳地点，让你有机会拍到人生最美的照片，从日落到华灯初上，这里的景色变化多端，美不胜收。
+                <w:br/>
+                交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：团队午餐     晚餐：酒店晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1233,182 +1244,173 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                卡帕多奇亚
-[...5 lines deleted...]
-                <w:br/>
+                卡帕多奇亚（飞机）伊斯坦布尔
+                <w:br/>
+                卡帕多奇亚（飞机）伊斯坦布尔
+                <w:br/>
+                参考航班：NAVIST  TK2003  11:30/13:05  飞行约1小时35分钟
                 <w:br/>
                 早上享用酒店自助早餐。
                 <w:br/>
-                参观【古罗密天然博物馆】（约1小时），古罗密露天博物馆是土耳其最著名的旅游点之一，此处最大的特点是平地上有着许多形状奇特的小山峰拔地而起，有的成了圆锥形，有的则成了圆柱形和蘑菇形，有的上罩圆锥形石块，像是头上带了顶帽子，千奇百怪。造成这地区奇特的地理环境，始于公元6世纪时期基督徒为了躲避穆斯林的迫害而逃到这个地方，并于地下建房屋、教堂，经过十多个世纪的风化和天然侵蚀，形成一种非常显著的笋状石柱和烟囱状的石岩，并环绕着古老的村庄和一系列的山脉，蔚为壮观。特殊的人为与自然相配合的现象，成为了一奇妙的建筑世界，所以一般人称为“奇石区”。
-[...15 lines deleted...]
-                交通：大巴
+                前往卡帕多奇亚机场，搭乘土耳其航空内陆机返回伊斯坦布尔。
+                <w:br/>
+                特别安排【乘坐游船欣赏美丽的博斯普鲁斯海峡两岸绝美景色，乘船穿越亚欧跨海大桥】（升级包船，约1小时），博斯普鲁斯海峡就是欧亚分界线，两岸分布着无数著名的古迹，处处都是历史。如幸运的话伴着海鸥飞翔，近可看到蔚蓝的水泛起灵动的涟漪，远可观两岸的皇宫、清真寺、富人们的小别墅、悠闲垂钓的渔人，纵览城市风光。置身于海峡之上，前一分钟人还在欧洲的车水马龙的喧嚣中，后一分钟便拥有了亚洲的悠闲自在，从海上感受不一样的伊斯坦布尔。
+                <w:br/>
+                前往【被誉称伊斯坦布尔最美丽的街区--Kuzguncuk库兹衮库克·网红街区】（约2个小时，为更多时间在此停留，晚餐特意安排自理，自由选择喜好的网红餐厅享用特色美食），位于伊斯坦布尔乌斯库达（Uskudar）区，在世界最美丽的城市之一打卡最美丽的街道，除了色彩鲜艳的奥斯曼公馆，每个角落都是绝美拍摄地点，一拍都是大片，美得脚步都挪不动，这里是当地年轻帅哥美女约会的首选地点，您可随意找个网红餐厅尽享网红美食，在烤肉店排长队抢一份超级美味的烤肉，在依偎在迷人的木屋和艺术画廊之间的一家咖啡馆里喝着鲜红的花草茶，或在老字号甜品店享受一份美味甜点，您一定会爱上这里的。
+                <w:br/>
+                注意：
+                <w:br/>
+                1、步行街是重要商业区，也是偷盗、诈骗多发区，自由活动期间请注意人身财产安全。
+                <w:br/>
+                2、务必准时抵达集中地点乘车返回酒店，请勿影响其他团友。
+                <w:br/>
+                交通：飞机+大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：团队午餐     晚餐：酒店晚餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">卡帕多奇亚洞穴酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：机上或当地午餐     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">伊斯坦布尔酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                卡帕多奇亚（飞机）伊斯坦布尔
-[...11 lines deleted...]
-                交通：飞机+大巴
+                伊斯坦布尔
+                <w:br/>
+                伊斯坦布尔（全天自由活动） 
+                <w:br/>
+                <w:br/>
+                【特意安排1天伊斯坦布尔自由活动】您可随心安排，尽享“世界最美丽城市-伊斯坦布尔”浪漫时光。
+                <w:br/>
+                早上享用酒店自助早餐（不用餐不退费），享受一个没有MORNING`CALL的早晨，您可以一觉睡到自然醒，全天自由活动或可参加推荐自费（自由活动期间无导游&amp;领队&amp;司机跟随，请注意人身、财产安全）。
+                <w:br/>
+                交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：机上或当地午餐     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">伊斯坦布尔酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1419,198 +1421,94 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                伊斯坦布尔
-[...27 lines deleted...]
-                交通：大巴
+                伊斯坦布尔（飞机）广州
+                <w:br/>
+                伊斯坦布尔（飞机）广州        
+                <w:br/>
+                参考航班：ISTCAN  TK072   01:40/16:50    飞行时间约10小时10分钟
+                <w:br/>
+                <w:br/>
+                下午北京时间约16：50抵达广州白云国际机场，至此结束愉快的旅程。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：当地午餐     晚餐：X   </w:t>
-[...99 lines deleted...]
-              <w:t xml:space="preserve">温馨的家</w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">无</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">费用说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -3306,51 +3204,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-08</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-28</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>