--- v7 (2026-09-22)
+++ v8 (2026-10-12)
@@ -343,53 +343,53 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                参考航班：CZ6049/1340-1510，飞行时间约2.5小时，时差1小时
-[...1 lines deleted...]
-                参考航班：CZ6050/1600-1950，飞行时间约2.5小时，时差1小时
+                参考航班：CZ6049/1615-1740，飞行时间约2.5小时，时差1小时
+                <w:br/>
+                参考航班：CZ6050/1845-2230，飞行时间约2.5小时，时差1小时
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -569,51 +569,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州 — 芽庄
                 <w:br/>
                 请团员准时于广州新白云机场国际出发厅集中，乘搭客机飞往被游客评为越南最有魅力的旅游地之一的海滨渡假城市——【芽庄】（飞行时间约2.5小时）。芽庄之名是源于占婆语的“Yakram”，意思是指“竹林河流”，原是一个渔港小镇，现已发展成为一个度假胜地，此处海产丰富、海岸绵延悠长、水清沙幼、离岛众多、海水非常清澈，很适合钓鱼、浮潜、水肺潜等水上活动。抵达后接送至餐厅享用越南海鲜火锅餐，餐后送回酒店休息。
                 <w:br/>
-                交通：参考航班：CZ6049/1340-1510，飞行时间约2.5小时，时差1小时
+                交通：参考航班：CZ6049/1615-1740，飞行时间约2.5小时，时差1小时
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：海鲜火锅餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -892,51 +892,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 芽庄 — 广州
                 <w:br/>
                 酒店内享用早餐后，上午自由活动。办理退房手续后，专车前往机场乘搭客机飞回广州机场之后（飞行时间约2.5小时），结束此次难忘的愉快之旅。
                 <w:br/>
                 〖温馨提示〗
                 <w:br/>
                 返程前请仔细检查自己的行李物品，不要遗漏酒店。
                 <w:br/>
-                交通：参考航班：CZ6050/1600-1950，飞行时间约2.5小时，时差1小时
+                交通：参考航班：CZ6050/1845-2230，飞行时间约2.5小时，时差1小时
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店内     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1013,52 +1013,50 @@
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、广州-芽庄往返机票及税金；
                 <w:br/>
                 2、全程行程所列星级酒店标准间（4晚海边五星酒店参考：科莫多、钦特尔中央、雷加里亚黄金、维尔戈、维斯那、TTC、DQUA或不低于同档次酒店）；
                 <w:br/>
                 3、行程所列用餐（全程4早3正餐，正餐餐标做￥40元/人/餐）；
                 <w:br/>
                 4、空调旅游车(根据团队人数安排9-45座空调旅游车，保证每人1正座)；
                 <w:br/>
                 5、行程中所列景点首道门票（非注明自费项目）；
                 <w:br/>
                 6、中文导游服务。 
                 <w:br/>
                 7、越南落地签+导游服务费￥500元/人
-                <w:br/>
-                8、航空公司燃油附加费升幅￥200元/人
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1074,51 +1072,53 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、旅游意外保险；
                 <w:br/>
                 2、航空公司燃油附加税临时升幅及超重物品托运费；
                 <w:br/>
                 3、始发地到广州机场来回程交通；
                 <w:br/>
                 4、自费项目以及景区内的小景点或交通车等额外费用；
                 <w:br/>
                 5、个人开支及人力不可抗力因素产生的额外费用；
                 <w:br/>
                 6、单房差￥900元/人（如遇自然单间需补单间差或加床处理）；
                 <w:br/>
-                7、除自由活动外，不可离团。
+                7、越南为小费制国家，例如酒店床头小费、行李员小费、司机及当地翻译助手小费，建议适当给予礼貌小费；
+                <w:br/>
+                8、除自由活动外，不可离团。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1841,53 +1841,55 @@
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 本产品供应商为：中城国际旅行社有限责任公司广州分公司，许可证号：L-BI-CJ00018-GZS-FS0001 。此团 10 人成团，为保证游客如期出发，我社将与其他旅行社共同委托中城国际旅行社有限责任公司广州分公司组织出发（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由中城国际旅行社有限责任公司广州分公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
                 <w:br/>
                 <w:br/>
                 1、12周岁以下小孩不占床不含早餐减￥500元/人，若占床与成人同价；
                 <w:br/>
-                2、12-18岁的未成年人必须占床；
-[...1 lines deleted...]
-                3、单房差￥900元/人（如遇自然单间需补单间差或加床处理）；
+                2、12-18岁的未成年人必须占床，与成人同价；
+                <w:br/>
+                3、越南为小费制国家，例如酒店床头小费、行李员小费、司机及当地翻译助手小费，建议适当给予礼貌小费；
+                <w:br/>
+                4、单房差￥900元/人（如遇自然单间需补单间差或加床处理）；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1981,51 +1983,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-23</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-13</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>