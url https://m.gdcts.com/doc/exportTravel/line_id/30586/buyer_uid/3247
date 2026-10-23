--- v2 (2026-07-29)
+++ v3 (2026-10-23)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【楼海缘聚·福见闽南】福建动车4天 ▏东山岛 ▏环岛路 ▏南门湾 ▏快艇出海 ▏海上鱼排 ▏蚝门蟹宴 ▏生蚝任吃 ▏漳州古城 ▏泉州西街 ▏蟳埔村 ▏含簪花围 ▏梧林古村落 ▏洛伽寺 ▏华安土楼 ▏七彩官畲行程单</w:t>
+        <w:t xml:space="preserve">【楼海缘聚·福见闽南】福建动车4天 ▏东山岛 ▏环岛路 ▏南门湾 ▏快艇出海 ▏海上鱼排 ▏蚝门蟹宴 ▏生蚝任吃 ▏漳州古城 ▏泉州西街 ▏蟳埔村 ▏含簪花围 ▏梧林古村落 ▏洛伽寺 ▏云水谣土楼 行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -401,52 +401,50 @@
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 ◆品质纯玩：满30人派全陪，0购物0自费0必消一价全包，广东成团，专车专导，每人每天/支水。
                 <w:br/>
                 ◆宝藏海岛：中国十大最美海岛东山岛，中国第七大海岛，小众避世海岛深度游。
                 <w:br/>
                 环岛公路，一半悬崖，一半海水，被誉为“最美公路”一侧蔚蓝大海，一望无际。
                 <w:br/>
                 左耳听海·南门湾，一边是湛蓝的大海，一边是特色的古村落。
                 <w:br/>
                 ◆东山岛主：快艇出海登上【海中鱼排】品蚝门蟹宴，任吃生蚝+海螃蟹+东山红薯。
                 <w:br/>
                 ◆世遗土楼：“东方古城堡”福建土楼《大鱼海棠》取景地，寻找椿的足迹。世界上独一无二的神奇的山区民居建筑，世界遗产名录。
                 <w:br/>
                 ◆鲤遇泉州：地下看西安，地上看泉州，泉州千年古街【西街】。福建三大渔女文化之一【蟳埔村】体验非物质遗产-簪花围。闽南红厝【梧林古村落】。海上升佛国【洛伽寺】。
-                <w:br/>
-                ◆印象官畲：多样的畲寨风情，[七星瓢虫露营基地]打卡网红地。[云山人家.歌舞官畲]纯粹的畲歌和原生态畲乡风情的舞蹈，传递着畲族的温情与好客。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -563,59 +561,57 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州南/广州东/深圳北/新塘站→云霄站
+                广州南/广州东/深圳北/新塘站→云霄站→鱼排体验→南门湾
                 <w:br/>
                 上午：广州南/广州东/深圳北/新塘站乘高铁动车前往云霄站（广州南出发游客12306直达无票，则改为深圳北中转）。
                 <w:br/>
-                下午：抵达后导游接团，漫步【苏峰山·环岛路】（游玩1小时，电瓶车10元/人自理）苏峰山为东山岛外八景之一，称"苏柱擎天"在苏峰山下的环岛路，环山线路是东山岛生态环岛公路东线最佳的观景线路。行走在这里，一路风景如画！还可观沧海茫茫，山海天共长天一色，实在美不胜收。打卡【乌礁湾醉美风车田】（约20分钟）。半城烟火半边海【南门湾】（约1小时）南门湾为电影《左耳》的拍摄地，电影《左耳》里回荡的那句“爱对了是爱情，爱错了是青春”，是时候岁月走过，我们应该寻一个平静的去处，扔去那些世俗里积累的烦恼。品【龙虾鲍鱼小管宴】。办理入住酒店休息。
+                下午：抵达后导游接团，乘坐快艇穿梭鱼排其中，像是进入了一个世外桃源，海上世外桃园。错落有致，线条柔美，层层叠叠就像是画笔游走，描出一幅灵动无比的水墨山水画。这里就像“海上威尼斯”，由数十万个鱼箱和数百个小木屋组成的海上鱼排。登上【海上鱼排】（体验约2小时）可以在鱼排钓鱼，进行自由海钓活动（根据个人喜好安排时间）【岛主驾到·蚝门蟹宴】任吃生蚝+海螃蟹+东山红薯。半城烟火半边海【南门湾】（约1小时）南门湾为电影《左耳》的拍摄地，电影《左耳》里回荡的那句“爱对了是爱情，爱错了是青春”，是时候岁月走过，我们应该寻一个平静的去处，扔去那些世俗里积累的烦恼。品【东山小管宴】。办理入住酒店休息。
                 <w:br/>
                 交通：高铁/动车
-                <w:br/>
-                自费项：苏峰删电瓶车10元/人
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：40元/人   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -645,215 +641,215 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                鱼排体验→漳州古城→七彩官畲
-[...3 lines deleted...]
-                下午：前往华安车程约1小时，参观【七彩官畲村】（游玩2小时，含电瓶车）官畲村是一个传统村落，也是世界文化遗产大地土楼群的中途休憩站，是建在半山腰上的畲寨，古朴的自然风光、多样的畲寨风情成就了官畲这个小村落。在这样的村庄里，于青山绿水间领略畲寨风情，俨然有种超脱世外之感。观赏七星瓢虫小屋-荡铁索桥-孔雀翎-儿童乐园-茶园区-百香果木架等。晚餐享用【官畲欢迎晚宴】。办理入住酒店休息。
+                东山岛苏峰山→漳州古城→洛伽寺→梧林古村落
+                <w:br/>
+                上午：酒店早餐，漫步【苏峰山·环岛路】（游玩1小时，含电瓶车）苏峰山为东山岛外八景之一，称"苏柱擎天"在苏峰山下的环岛路，环山线路是东山岛生态环岛公路东线最佳的观景线路。行走在这里，一路风景如画！还可观沧海茫茫，山海天共长天一色，实在美不胜收。打卡【乌礁湾醉美风车田】（约20分钟）。集合时间车程赴漳州车程约2小时，参观【漳州古城】（游玩约1小时，赠送漳州特色四果汤）漳州古城是一座可以让人没思没想的城市，不似已经变得客套的厦门，或者已悄然有了偶像包袱的泉州，这里暂时没有“文创”的打扰，有的就是日常的悠闲，在这里你可以买上一瓶加了片仔癀草的甘蔗汁，闲逛个半天，渴了四果汤，饿了手抓面，一路踅来，古迹和旧时的烙印就像熟悉的邻居，一切清闲得恰好。
+                <w:br/>
+                下午：前往晋江车程约2小时，参观【洛伽寺】（约1小时）一个建在海上的寺庙，随手一拍都是大片，泉州市石狮市滨海东路黄金海岸的宫屿岛上，被誉为“海天佛国”，以其独特的地理位置和深厚的佛教文化底蕴吸引着无数游客前来朝拜和游览。寺庙始建于唐朝末年，有着千年的历史，是泉州地区最古老的寺院之一。【黄金海岸沙滩】与洛伽寺仅一桥之隔，游客可以在这里享受阳光、沙滩和海风的陪伴，感受海边的浪漫和惬意。【梧林传统村落】（游玩约1小时）现存明朝百福墙、清朝官式红砖大厝、近现代哥特式和罗马式洋楼、番仔楼等各式风貌建筑200幢，它们默默讲述着百年侨村的辉煌荣耀，传递着一代代华侨的悠悠家国情。办理入住酒店休息。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店内     午餐：X     晚餐：40元/人   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">七星瓢虫屋</w:t>
+              <w:t xml:space="preserve">泉州豪生酒店/宝辉大酒店或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                华安土楼→石狮洛伽寺→梧林古村落
-[...3 lines deleted...]
-                下午：前往晋江车程约2小时，参观【洛伽寺】（约1小时）一个建在海上的寺庙，随手一拍都是大片，泉州市石狮市滨海东路黄金海岸的宫屿岛上，被誉为“海天佛国”，以其独特的地理位置和深厚的佛教文化底蕴吸引着无数游客前来朝拜和游览。寺庙始建于唐朝末年，有着千年的历史，是泉州地区最古老的寺院之一。【黄金海岸沙滩】与洛伽寺仅一桥之隔，游客可以在这里享受阳光、沙滩和海风的陪伴，感受海边的浪漫和惬意。【梧林传统村落】（游玩约1小时）现存明朝百福墙、清朝官式红砖大厝、近现代哥特式和罗马式洋楼、番仔楼等各式风貌建筑200幢，它们默默讲述着百年侨村的辉煌荣耀，传递着一代代华侨的悠悠家国情。酒店休息。
+                洛阳桥→泉州西街·开元寺→南少林、埔村含簪花
+                <w:br/>
+                上午：酒店早餐，【洛阳桥】中国第一座跨海梁式石桥，誉称海内第一桥；与赵州桥、卢沟桥、广济桥并称中国古代四大名桥；后前往【西街】（游玩约1小时）是泉州较早开发的街道和区域，早在宋朝，它就已经象征了泉州的繁荣，它还是泉州市区保存较完整的古街区，保留着大量具有历史原貌的建筑。【西街观景平台】站在西街高处，俯视千年古刹开元寺，观西街，忆繁华泉州。泉州必打卡经典之西街【小西埕】白岩松说过: 泉州,这是你这一生至少要去一次的城市。【开元寺】（游玩约1小时）福建省内规模最大的佛教寺院。泉州22处代表性古迹遗址之一。
+                <w:br/>
+                下午：【泉州南少林】坐落在‌福建省泉州市丰泽区清源山东岳山麓‌，具体地址在东岳古道前街66号附近。寺庙依山而建，规模庞大，占地面积近500亩，与开元寺、承天寺、崇福寺并称为泉州四大丛林。后前往【蟳蜅村】（游玩约2小时）这里是泉州海上丝绸之路的起点的重要港口。大部分载瓷器商船就是在这里起航的。返航压舱的蚵壳于是就地取材，成了当地特色的“蚵壳厝”。在这里我们也可以换上当地特色渔家女服饰，再由蟳蜅阿姨给你梳个簪花围头饰，带你当一回真正的蟳蜅女（女士赠送体验非遗文化-簪花围）。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店内     午餐：40元/人     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：酒店内     午餐：X     晚餐：40元/人   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">石狮铂尔曼大酒店/同级酒店</w:t>
+              <w:t xml:space="preserve">泉州豪生酒店/宝辉大酒店或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                厦门北→广州南/广州东/深圳北/新塘站
-[...3 lines deleted...]
-                下午：【蟳蜅村】（游玩约2小时）这里是泉州海上丝绸之路的起点的重要港口。大部分载瓷器商船就是在这里起航的。返航压舱的蚵壳于是就地取材，成了当地特色的“蚵壳厝”。在这里我们也可以换上当地特色渔家女服饰，再由蟳蜅阿姨给你梳个簪花围头饰，带你当一回真正的蟳蜅女（女士赠送体验非遗文化-簪花围）。厦门北乘坐高铁返广州南/深圳北，结束愉快旅途（返广州南游客12306直达无票，则改为深圳北中转）。
+                泉州→云水谣（南靖土楼）→漳州→广州南/深圳北
+                <w:br/>
+                下午：酒店早餐后，乘车赴南靖，参观【云水谣】（游玩3小时）是个历史悠久的古老村落，村中幽长古道、百年老榕、神奇土楼，还有那灵山碧水，无不给人以超然的感觉。电影《云水谣》，在此拍 摄取景。漫步【云水谣】古道，感受小桥流水、千年古榕树的宁静与悠闲。【和贵楼】和贵楼又称山脚楼，建于清代雍正十年，由简次屏公建造的，占地1547平方米，是南靖最高的土楼。精美双环圆土楼—【怀远楼】此楼建于清宣统元年（1909年），至今保存完好，文化底蕴深厚，是国家级重点文物保护单位，目前已被列入《世界文化遗产名录》。
+                <w:br/>
+                下午：适时送漳州高铁站，乘坐高铁返程，结束愉快旅途（返广州南游客12306直达无票，则改为深圳北中转）。
                 <w:br/>
                 交通：汽车，动车/高铁
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店内     午餐：40元/人     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -919,51 +915,51 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.住宿：1晚舒适酒店+1晚景区内特色瓢虫屋+1晚5钻酒店，自补房差520元/人，不占床退房差240元/人含早
+                1.住宿：1晚东山岛四钻舒适酒店+2晚泉州五钻酒店，自补房差620元/人，不占床退房差400元/人含早
                 <w:br/>
                 行程以上所列酒店如因节假日或当地大型活动房间爆满等特殊原因无法安排，以我社出发前给予的酒店名称为准。为响应国家环保政策相关要求，酒店客房内不再摆放牙刷、刷子、拖鞋等易耗品，如有需要请客人们致电前台处，前台会第一时间提供。不便之处，敬请谅解
                 <w:br/>
                 2.用餐：行程中含3早4正，酒店内含早餐，4正特色餐40元/人餐标。
                 <w:br/>
                 3.交通：广州南/深圳北-云霄站、厦门北-广州南/深圳北、往返高铁二等座，当地空调旅游车（每人一个座位）。
                 <w:br/>
                 4.门票：行程中景点首道门票，客人因个人原因自愿放弃景点参观，将不退还门票费用，此门票团价长者无优惠。
                 <w:br/>
                 5.导游：专业地陪导游讲解服务
                 <w:br/>
                 6.人数：20人起成团，30人起派全陪，不足20人提前7天通知改期。
                 <w:br/>
                 7.关于证件：酒店入住必须满足人证合一要求，参加此团需务必携带有效证件，小童需携带出生证或者户口本原件或身份证原件三证择一出行
                 <w:br/>
                 8.当地接待单位：福建省大游侠国际旅行社有限公司
                 <w:br/>
                 9.接送：由于部分区域为含接送价格，广东各区域市场价格不同，广州南/深圳北价格为广州南/深圳北站起止，需自行前往不含接送，清远/肇庆/云浮/佛山/江门/花都/中山价格含出发地接送至广州南，增城价格为出发地接站至新塘站，东莞为含出发地接送至深圳北；
                 <w:br/>
                 10.小童收费标准：
                 <w:br/>
                 ①6周岁以内执行小童价格收费，此收费提供车位、正餐+早餐、导服、其它不含。
                 <w:br/>
                 ②6周岁-14周岁执行中童价格，此收费提供车位、正餐+早餐、导服、门票、半价往返动车，其它不含。
                 <w:br/>
@@ -993,243 +989,50 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">个人投保的旅游保险费、航空保险费,合同未约定由旅行社支付的费用（包括行程以外非合同约定活动项目所需的费用、自由活动期间发生的费用等），行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、住宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）及小费等；建议客人自愿购买航空保险和旅游意外保险，并保管好自己的财物如有财物丢失，旅行社不承担赔偿责任；</w:t>
-            </w:r>
-[...191 lines deleted...]
-              <w:t xml:space="preserve">¥(人民币) 10.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1256,51 +1059,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、报名参团须知，请认真阅读，并无异议后于指定位置签名确认： 此团为散客拼团，10人起行，特别注意 遇特殊情况（如：游客临时退团造成不成团等）致使团队无法按期出行，我社提前5天通知游客，游客可根据自身情况改线或改期， 如不能更改出游计划，我社将全额退还已交团费。 【本产品供应商为：福建省大游侠国际旅行社有限公司，许可证号：L-FJ20218，质监电话：020-36799501】此团由福建省大游侠国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                1、此团20人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由福建省大游侠国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
                 <w:br/>
                 2、我司在不影响原行程游玩标准及游览景点的前提下，根据火车票出票时间调整出入港口及行程游玩顺序。具体的行程游览顺序将根据安排的首末 站城市最终确定。客人对出入港口有特别要求的，请于报名时向我社前台同事说明，并将要求写在报名表上，否则我社视客人已清楚旅行社以上安排，同意并接受旅行社安排。行程游览顺序或用餐安排将根据游玩期间实际情况最终确认，如有调整由当地导游与游客签名确认。
                 <w:br/>
                 3、团队均提前7天或以上订购票、酒店、车辆、门票等，如客人报名后退团（含 改期，改线，更改姓名或证件号码等），根据合同的扣款标准，我社将扣除实际损失费用（火车票、门票、酒店、车费分摊等，我社不提供大交通报销单据），特此说明。
                 <w:br/>
                 4、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、 天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩 短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退还。
                 <w:br/>
                 5、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃 游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人 擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一切行为责任游客自负。
                 <w:br/>
                 6、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性 原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须 知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会 造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造 成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
                 <w:br/>
                 7、购物：福建地区旅游发展较为成熟，包括部分景区，公园，博物馆，纪念馆，展 览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等 地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本 社无关，敬请注意。
                 <w:br/>
                 8、行程服务项目特别约定及说明：
                 <w:br/>
                 A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待： 1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
                 2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
                 <w:br/>
                 3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；
                 <w:br/>
                 4）呼吸系统疾病患者，如肺气肿、肺心病等病人；
                 <w:br/>
                 5）精神病患者，如癫痫及各种精神病人；
                 <w:br/>
@@ -1454,51 +1257,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-29</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-23</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -1642,79 +1445,50 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
-    <w:uiPriority w:val="99"/>
-[...27 lines deleted...]
-    <w:name w:val="own"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>