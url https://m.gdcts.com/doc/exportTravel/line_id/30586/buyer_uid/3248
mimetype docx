--- v0 (2025-10-24)
+++ v1 (2026-05-21)
@@ -403,54 +403,50 @@
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 ◆品质纯玩：满30人派全陪，0购物0自费0必消一价全包，广东成团，专车专导，每人每天/支水。
                 <w:br/>
                 ◆宝藏海岛：中国十大最美海岛东山岛，中国第七大海岛，小众避世海岛深度游。
                 <w:br/>
                 环岛公路，一半悬崖，一半海水，被誉为“最美公路”一侧蔚蓝大海，一望无际。
                 <w:br/>
                 左耳听海·南门湾，一边是湛蓝的大海，一边是特色的古村落。
                 <w:br/>
                 ◆东山岛主：快艇出海登上【海中鱼排】品蚝门蟹宴，任吃生蚝+海螃蟹+东山红薯。
                 <w:br/>
                 ◆世遗土楼：“东方古城堡”福建土楼《大鱼海棠》取景地，寻找椿的足迹。世界上独一无二的神奇的山区民居建筑，世界遗产名录。
                 <w:br/>
                 ◆鲤遇泉州：地下看西安，地上看泉州，泉州千年古街【西街】。福建三大渔女文化之一【蟳埔村】体验非物质遗产-簪花围。闽南红厝【梧林古村落】。海上升佛国【洛伽寺】。
                 <w:br/>
                 ◆印象官畲：多样的畲寨风情，[七星瓢虫露营基地]打卡网红地。[云山人家.歌舞官畲]纯粹的畲歌和原生态畲乡风情的舞蹈，传递着畲族的温情与好客。
-                <w:br/>
-[...2 lines deleted...]
-                ★豪品美宴：美食不留遗憾，餐餐不重样，龙虾鲍鱼小管宴+官畲欢迎晚宴+土楼家宴+泉州古味。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -1458,51 +1454,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-10-25</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-22</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>