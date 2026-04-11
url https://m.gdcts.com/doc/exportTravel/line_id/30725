--- v1 (2026-03-15)
+++ v2 (2026-04-11)
@@ -1100,53 +1100,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 【机票】去程：广州--曼谷  回程：曼谷--广州（含机建燃油税）
                 <w:br/>
                 【住宿】全程3晚曼谷网评五钻酒店+2晚芭堤雅网评五钻酒店（酒店含双早）两人一间
                 <w:br/>
                 【用餐】全程7正5早，普通团餐餐标200泰铢/人/餐（正餐为行程所列，如航空公司航班时间临时调整，我社有权根据实际航班时间安排用餐，不做任何赔偿所有餐食如自动放弃，款项恕不退还）。
                 <w:br/>
                 【交通】旅游车全程用车（保证一人一正座）
                 <w:br/>
-                【导游】当地优秀导游服务。
-[...1 lines deleted...]
-                【领队】全程领队管家陪同服务。
+                【导游、领队】综合服务费￥300 /人，含全程领队管家陪同服务，当地导游服务。
                 <w:br/>
                 【门票】行程所列景点首道大门票（不含园中园门票）。
                 <w:br/>
                 【保险】出境游旅游意外险最高保额为 30 万元/人。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
@@ -1154,64 +1152,255 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、综合服务费￥300/人（随团费一并收取）。
-[...11 lines deleted...]
-                7、个人产生的费用。
+                1、儿童价：不占床—小孩减300（不安排床位）； 占床—大小同价； 12周岁至18周岁必须占床大小同价。
+                <w:br/>
+                2、外籍护照( 包括港澳台地区 ) : 加收￥500/人外籍附加费。
+                <w:br/>
+                3、全程单房差1000元/人。
+                <w:br/>
+                4、69岁以下老人不加收老人附加费（含69岁）。
+                <w:br/>
+                5、70周岁及以上老人原则上不建议参团，一定要的话+300元/人的老人照顾费。
+                <w:br/>
+                6、个人产生的费用。
               </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="10" w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">购物点</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2300" w:type="dxa"/>
+        <w:gridCol w:w="4200" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="shop"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">项目类型</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">描述</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">停留时间</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考价格</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">无</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="4200" w:type="dxa"/>
@@ -1520,51 +1709,51 @@
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、此价格为持中国大陆护照的销售价格，持非中国大陆护照（外籍护照或港澳护照）需加收￥500/人。（注意：持香港或澳门行政区特区护照出团时必须携带回乡证等有效证件）
                 <w:br/>
                 2、如出现有单人或单男单女，则以加床为原则，出现单人房须收取单间差价费用。
                 <w:br/>
-                3、10 人成团，若未能达到成团人数，可以转其他出发日期，或全额退款，无额外费用补偿。不足14人，不派领队。
+                3、10 人成团派领队。
                 <w:br/>
                 4、此行程为团队往返，行程表上的行程当地导游在征求客人同意的情况下可以调动，但出现的景点必须会游览。
                 <w:br/>
                 5、如客人不随团由指定口岸出境，请自理签证及前往机场交通费，不作任何退款。
                 <w:br/>
                 6、航班时间以航空公司公布为准。航司有权对航班作出任何更改，如有变动，我司恕不另行通知，请以电话确认为准。
                 <w:br/>
                 7、所需提供的资料：护照原件（须有半年以上有效期及足够的签证空白页）、半年内的近期2寸彩色照片2张（限白底）
                 <w:br/>
                 8、游客因个人原因临时自愿放弃这次旅行，旅行当中的景点门票费用、酒店住宿费用、餐费、车费等均不退还；由于客人个人取消后所产生的房损也需由客人自己承担费用。
                 <w:br/>
                 9、游客的购物属于客人的自行购买行为，我公司不承担客人的自愿购买行为责任。
                 <w:br/>
                 10、行程表中所列自费项目，客人有权自愿选择参加。我社提供的自费项目参考价格适用于10人以上团队，如果参与人数不够10人，将无法享受此团体优惠价格，具体价格视参加人数而调整。如客人参加自费涉及到用餐的，餐费已经退在自费项目内，不另退餐费或安排用餐。
                 <w:br/>
                 11、境外的当天行程到酒店休息为止，客人私自外出发生一切意外均与旅行社无关。
                 <w:br/>
                 12、客人不得随意离团，否则将收取RMB1500/人/天离团费用；离团期间出现安全事故，责任客人自理！
                 <w:br/>
                 13、60岁以上的老人参团需有直系亲属的陪同，患病旅行者和孕妇不得参团。 
                 <w:br/>
                 14、客人和导游之间兑换当地货币，若返程之时未用尽，请及时同当地导游兑回，回国后我社不代为兑换。
                 <w:br/>
                 15、为提倡环保，大部分酒店不提供一次性洗漱用品请出团前自备。
                 <w:br/>
@@ -1867,51 +2056,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-16</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-11</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -2055,50 +2244,79 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:jc w:val="center"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:color="000"/>
+        <w:left w:val="single" w:sz="6" w:color="000"/>
+        <w:right w:val="single" w:sz="6" w:color="000"/>
+        <w:bottom w:val="single" w:sz="6" w:color="000"/>
+        <w:insideH w:val="single" w:sz="6" w:color="000"/>
+        <w:insideV w:val="single" w:sz="6" w:color="000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tcPr>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="0" w:color="000"/>
+        </w:tblBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="shop">
+    <w:name w:val="shop"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>