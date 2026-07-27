--- v3 (2026-05-17)
+++ v4 (2026-07-27)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【泰国】曼芭蓝调 6天5晚 | 广州CZ往返 | 大皇宫 | 独家豪华游艇出海（海上K歌-海钓-畅游暹罗湾） | 全明星号 | 海鲜无限量 | 泰拳表演 | KINGPOWER免税店 | 网红夜市行程单</w:t>
+        <w:t xml:space="preserve">【泰国】曼芭蓝调 6天5晚 | 广州CZ往返 | 大皇宫 | 独家游艇出海（海上K歌-海钓-畅游暹罗湾） | 全明星号 | 泰拳表演 | 10人派领队行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -404,51 +404,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 ◎【品质出行】全程无购物，纯玩品质
                 <w:br/>
                 ◎【优质航班】南航航班广州直飞曼谷，拒绝廉价航空
                 <w:br/>
                 ◎【专业领队】广州起止，专业领队，悉心照料全程旅行
                 <w:br/>
                 ◎【严选酒店】3晚曼谷网评五钻酒店+2晚芭提雅网评五钻酒店
                 <w:br/>
-                ◎【独家安排】独家豪华游艇出海：海上K歌-海钓-畅游暹罗湾，尊享十二项服务（脱离常规岛屿）
+                ◎【独家安排】独家游艇出海：海上K歌-海钓-畅游暹罗湾
                 <w:br/>
                 ◎【网红打卡】爽泰庄园(骑大象+穿泰服体验泼水祝福+水果餐)；
                 <w:br/>
                 ◎【优选景点】富贵黄金屋；泰拳表演；全明星号
                 <w:br/>
                 ◎【味蕾升级】海鲜无限量；水果无限量
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -677,51 +677,51 @@
                 随后【船游湄南河】乘坐游船欣赏两岸的璀璨魅力，捕捉水门寺大佛的壮丽景色。
                 <w:br/>
                 <w:br/>
                 【“马尔代夫”水上咖啡厅】‌Bubble In The Forest Cafe‌是一家位于泰国佛统府的咖啡馆，由Thai Garden Design事务所设计，以其泰式园林和热带风情著称。这家“水上咖啡厅”的设计灵感来源于泰式景观风格，于2021年3月14日开放后迅速走红。咖啡馆的设计不仅借鉴了马尔代夫的水上漂浮房屋，打造了一座漂浮在水上的咖啡馆，而且还通过一条优美的弧形木质小桥连接到对岸，每个独立的“水上用餐空间”都设在这座桥梁的分支点上，座位漂浮在水面上。岸边设有两排带顶棚的水上建筑，供客人坐下来放松身心，尽情欣赏佛统的稻田与蔚蓝湖水的美景。建筑之间还设有舒适的休闲躺椅，供游客躺下来享受裹挟着稻田清香的湖畔微风。小桥的尽头设有一座两层高的凉亭，爬上顶层，可以一览无余的稻田和湖景。木凉亭边缘还设有网状吊床，同样可以躺卧、休憩，并欣赏视野绝佳的风景。您可以在这里自费点一杯咖啡或小吃悠闲地度过您的度假时光！
                 <w:br/>
                 <w:br/>
                 【网红夜市】不指定夜市，导游根据团队情况进行安排。曼谷作为泰国的首都和著名的旅游城市，拥有众多网红夜市，吸引了来自世界各地的游客。夜市不仅提供了丰富的美食和购物选择，还有现场音乐和各种活动，让游客在享受美食的同时，也能感受到泰国文化的独特魅力。无论是寻找独特的纪念品、品尝当地美食，还是体验泰国的夜生活，这些网红夜市都是不容错过的地方‌。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店自助     午餐：泰昌楼     晚餐：夜市自理   </w:t>
+              <w:t xml:space="preserve">早餐：酒店自助     午餐：泰昌楼火山排骨     晚餐：夜市自理   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">曼谷：网评五钻酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -820,76 +820,76 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                独家豪华游艇出海（海上K歌-海钓-畅游暹罗湾）--泰拳表演
+                独家游艇出海（海上K歌-海钓-畅游暹罗湾）--泰拳表演
                 <w:br/>
                 早餐后，乘坐游艇出海，畅游【暹罗湾】，暹罗湾就在太平洋的最西端,现在叫做泰国湾。海湾从越南金瓯角至马来西亚哥巴鲁附近,与太平洋南中国海水域相连。随后在【海钓】来泰国玩一定要来芭提雅体验海钓，简直太爽了。
                 <w:br/>
                 【泰拳表演】芭提雅作为泰国著名的旅游胜地，不仅以其美丽的海滩和丰富的夜生活著称，还因其独特的文化表演而吸引着世界各地的游客。其中，泰拳表演是芭提雅的一大特色，吸引了众多游客前来观看。泰拳秀不仅是一场体育竞技的展示，也是泰国文化的一种体现，让观众在紧张刺激的比赛中感受到泰国人民的勇敢与坚韧‌。
                 <w:br/>
                 【海鲜自助餐厅】天宝馆，享用海鲜自助餐
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店自助     午餐：游艇中餐     晚餐：海鲜自助餐   </w:t>
+              <w:t xml:space="preserve">早餐：酒店自助     午餐：游艇中餐     晚餐：海鲜自助餐厅   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">芭提雅：网评五钻酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -2056,51 +2056,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-17</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-28</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>