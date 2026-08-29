--- v4 (2026-07-27)
+++ v5 (2026-08-29)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【泰国】曼芭蓝调 6天5晚 | 广州CZ往返 | 大皇宫 | 独家游艇出海（海上K歌-海钓-畅游暹罗湾） | 全明星号 | 泰拳表演 | 10人派领队行程单</w:t>
+        <w:t xml:space="preserve">【泰国】曼芭跟着电影去旅行 6天5晚 | 广州CZ往返 | 大皇宫 | 金沙岛出海 | 东方公主号游船 | 泰拳表演 | 10人派领队行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">SA1741751440sN-YT</w:t>
+              <w:t xml:space="preserve">SA1741751560ss-YT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -343,118 +343,113 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                4-6月份：
-[...3 lines deleted...]
-                逢周三：去程：CZ357  广州/曼谷 08:15-10:20；回程：CZ364  曼谷/广州 19:00-23:10
+                航班 1：去程：CZ357   广州-曼谷 0815-1020   回程：CZ364   曼谷-广州 1900-2310
+                <w:br/>
+                航班 2：去程：CZ8099  广州-曼谷 1040-1250   回程：CZ8100  曼谷-广州 1345-1745
+                <w:br/>
                 <w:br/>
                 备注：散拼不可指定航班，由航空公司调配，以上为参考航班，最终航班以出团通知书为准。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                ◎【品质出行】全程无购物，纯玩品质
-[...13 lines deleted...]
-                ◎【味蕾升级】海鲜无限量；水果无限量
+                ◎【优质航班】广州南航直飞，专车鲜花接机
+                <w:br/>
+                ◎【严选酒店】2晚曼谷网评五钻酒店+3晚芭提雅网评五钻酒店
+                <w:br/>
+                ◎【阿嬷故事】重温《给阿嬷的情书》，治愈奔赴温柔暹罗
+                <w:br/>
+                ◎【经典安排】大皇宫丨泰爽庄园（骑大象+泼水活动）丨富贵黄金屋
+                <w:br/>
+                ◎【海岛风情】快艇金沙岛，果冻碧海，邂逅东方夏威夷海岛风光
+                <w:br/>
+                ◎【特别安排】国际人妖秀表演丨泰拳表演丨嘟嘟车游唐人街
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -571,72 +566,74 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州--曼谷--接机--入住酒店
-[...1 lines deleted...]
-                指定时间广州白云国际机场集合，由专业领队带领乘坐广州直飞曼谷航班的客机前往－曼谷，开启幸福浪漫的泰国之旅。接机后入住酒店！曼谷被誉为“佛教之都”，国内拥有约400座佛教寺庙，全国超过92%的人口信奉佛教。
+                广州--曼谷--鲜花接机--国际人妖表演秀--入住酒店
+                <w:br/>
+                指定时间机场集合，乘坐国际航班前往－曼谷，开启幸福浪漫的泰国之旅。曼谷被誉为“佛教之都”，国内拥有约400座佛教寺庙，全国超过92%的人口信奉佛教。导游接机后，开启治愈温情的暹罗轻奢漫游之旅。
+                <w:br/>
+                特别升级安排观看【国际人妖表演秀】，欣赏享誉全球的泰国国粹，雌雄难辨、精彩纷呈的演出保证让 您终身难忘。表演结束后，还可以近距离欣赏人妖，跟她们比一比到底是我美还是你艳，拍照留念可千万别忘了。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：泰式风味餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">曼谷：网评五钻酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -647,81 +644,84 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                大皇宫--长尾船游湄南河（水门大佛）—打卡“马尔代夫”水上咖啡厅--网红夜市
-[...10 lines deleted...]
-                【网红夜市】不指定夜市，导游根据团队情况进行安排。曼谷作为泰国的首都和著名的旅游城市，拥有众多网红夜市，吸引了来自世界各地的游客。夜市不仅提供了丰富的美食和购物选择，还有现场音乐和各种活动，让游客在享受美食的同时，也能感受到泰国文化的独特魅力。无论是寻找独特的纪念品、品尝当地美食，还是体验泰国的夜生活，这些网红夜市都是不容错过的地方‌。
+                大皇宫·玉佛寺--乘船游览湄南河·远观水门大佛--嘟嘟车游唐人街--网红夜市
+                <w:br/>
+                早餐后，前往参观金碧辉煌的【大皇宫】大皇宫对于去泰国旅游的人来说有着特别的意义，这片金碧辉煌的宫廷建筑汇集了绘画 、雕刻和装饰艺术的精华，走在殿宇之间除了感叹更能感受到建筑给人带来的安宁。后前往【玉佛寺】与大皇宫相邻,是全泰国没有僧侣住持的佛寺,供奉着一座价值连城的玉佛，是泰国的三大国宝之一。此乃各国游客必到之地，相当于中国故宫。入内参观须注意佛国的礼节，不可举止无礼穿着随便。
+                <w:br/>
+                <w:br/>
+                【长尾船游湄南河】湄南河，又名昭帕耶河，是贯穿泰国东西走向的河流，泰国两代王朝均将首都修建在湄南河边，乘游船游览湄南河风光可以看到曼谷地标“黎明寺”以及百年历史的曼谷老城区。远观【水门寺大佛】做落于曼谷市中心最大佛像，是泰国人民信仰与城市生活的完美结合，乘坐长尾船打卡曼谷最新网红景点，选最美的视角拍摄，秒变旅游达人。白榄寺20层楼高“禅定印”巨佛，成为千佛之国最新形象地标。
+                <w:br/>
+                <w:br/>
+                【嘟嘟车游览唐人街】坐上在泰国首都曼谷市区西部，是城区最繁华的商业区之一，其规模及繁华程度，在东南亚各地的唐人街中，堪称魁首。
+                <w:br/>
+                <w:br/>
+                【网红夜市】曼谷作为泰国的首都和著名的旅游城市，拥有众多网红夜市，吸引了来自世界各地的游客。夜市不仅提供了丰富的美食和购物选择，还有现场音乐和各种活动，让游客在享受美食的同时，也能感受到泰国文化的独特魅力。
+                <w:br/>
+                <w:br/>
+                温馨提示：参观大皇宫玉佛寺时，男士须穿长裤，女士需穿过膝长裙，女士不可穿露背，吊带上衣以及超短裙。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店自助     午餐：泰昌楼火山排骨     晚餐：夜市自理   </w:t>
+              <w:t xml:space="preserve">早餐：酒店自助     午餐：泰式围餐（芒果糯米饭）     晚餐：夜市自理   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">曼谷：网评五钻酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -732,84 +732,80 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                曼谷前往芭提雅--爽泰庄园(骑大象+穿泰服体验泼水祝福+水果餐)--富贵黄金屋--全明星号--晚上海鲜无限量
-[...7 lines deleted...]
-                --游玩过后，可以享受到丰盛的热带水果大餐。你将品尝到多种泰国当地新鲜的时令水果，让你一次尝过足瘾 。
+                暹罗古城--泰爽庄园（体验骑大象+泼水活动+水果大餐）--富贵黄金屋
+                <w:br/>
+                早餐后，参观游览【暹罗古城】又称“暹罗古城七十二府 ”，位于泰国曼谷市区南部，距离曼谷市区约 30公里，是泰国的一个重要历史文化遗产景点。暹罗古城不仅是一个历史的见证，也是一个摄影爱好者的天堂。这里有许多适合拍照的地点，如罗汉殿、大鱼神等，尤其是穿上当地特色的服装拍照效果更佳。 
+                <w:br/>
+                <w:br/>
+                驱车前往“东方夏威夷”芭提雅。
+                <w:br/>
+                【爽泰庄园】让你体验到最地道的泰国文化元素，独特的泰国文化氛围和地道的生活方式，及独具一格的风土人情。浓浓泰国风就是庄园带来的感受，泰式传统服装体验，特别安排您再体验一场泰国特有节庆宋干节(泼水活动)，还有可爱大象和马车等着您的到访，让您从入园处一路玩到最泰国的各式活动，也让您在这次的旅途中看见最泰国的泰国。
                 <w:br/>
                 <w:br/>
                 特别升级安排参观【富贵黄金屋】欢迎各位玩家来到台湾版流星花园取景地，道明寺的家。这座庄园是泰国华裔 首富斥资具资为他的母亲所建，非常富丽堂皇。整个庄园的建筑属于粉蓝色调，庄园内会有很多佛像观音像。
                 <w:br/>
-                <w:br/>
-[...1 lines deleted...]
-                <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店自助     午餐：泰式小火锅     晚餐：海鲜无限量   </w:t>
+              <w:t xml:space="preserve">早餐：酒店自助     午餐：泰式风味餐     晚餐：富贵黄金屋   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">芭提雅：网评五钻酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -820,76 +816,78 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                独家游艇出海（海上K歌-海钓-畅游暹罗湾）--泰拳表演
-[...5 lines deleted...]
-                【海鲜自助餐厅】天宝馆，享用海鲜自助餐
+                快艇出海金沙岛--东方公主号--漫步风月步行街
+                <w:br/>
+                早餐后在酒店大堂集合出发，我们将前往码头，乘快艇出海前往【金沙岛】，是芭提雅附近最著名的离岛之一，被誉为“芭提雅的蓝宝石”。这里与曼谷的繁华截然不同，是享受阳光、沙滩和果冻海的绝佳去处。这里有芭提雅最全的水上项目，包括海上降落伞、摩托艇、香蕉船、海底漫步等（可自费参加），非常适合喜欢动感体验的游客。如果不方便下水，可以乘坐别具特色的玻璃底船，透过船底直接饱览海底五彩斑斓的珊瑚和热带鱼，无需潜水也能看海。
+                <w:br/>
+                <w:br/>
+                【东方公主号】是芭提雅有名的游船，沿着芭提雅海岸线航行，可饱览暹罗湾夜景。船上提供丰盛的自助餐，还有现场音乐和舞蹈表演，表演者多为妩媚妖娆的人妖，他们会与游客近距离互动，是体验泰国热情好客和独特文化的理想选择。
+                <w:br/>
+                <w:br/>
+                【风月步行街】芭提雅海滩南端长约一公里的“不夜城”，每晚7点封路后化身霓虹闪烁的感官迷宫，酒吧、夜店、人妖秀与街头表演交织，既是游客体验泰式夜生活的必到之地，也是白天冷清、夜晚沸腾的“双面”街区。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店自助     午餐：游艇中餐     晚餐：海鲜自助餐厅   </w:t>
+              <w:t xml:space="preserve">早餐：酒店自助     午餐：海岛简餐     晚餐：东方公主号船餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">芭提雅：网评五钻酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -900,135 +898,138 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                四面佛--泰式按摩 1 小时--返回曼谷--KINGPOWER免税店
-[...7 lines deleted...]
-                【KINGPOWER免税店】曼谷的王权免税店是当地人气最高的免税连锁店之一，拥有4家分店，覆盖市区和机场，顾客可以在店内免税购物或直接办理退税，提供了极大的便利性。总的来说，KING POWER免税店以其丰富的商品种类和高品质的服务，成为了泰国及全球旅客喜爱的购物目的地‌。提供了丰富的商品选择，包括但不限于酒类、烟草、香水、化妆品、糖果、手表、钢笔、打火机、时装服饰及珠宝首饰等。特别是普吉机场店和清迈机场店，它们提供了大量的优质产品以满足每位旅客的需求，具有来自世界各地的顶级奢华产品，如Chanel香奈儿、Clinique倩碧、Dior迪奥、Estee Lauder雅诗兰黛和Lancome兰蔻等世界知名品牌的香水和化妆品。
+                四面佛--天宝海鲜自助火锅(无限量任吃)--粉嘟嘟下午茶--泰拳表演
+                <w:br/>
+                早餐后，前往参观【四面佛】参拜祈福。
+                <w:br/>
+                午餐安排【海鲜自助餐厅】天宝馆，享用海鲜自助餐。
+                <w:br/>
+                【粉嘟嘟下午茶】新晋网红打卡点，蓝天白云下，坐在粉红色沙滩垫上，面朝大海，享受海风，假装身在夏威夷，相信芭提雅芭应该没有比这里更新更适合打卡的下午场所了吧。
+                <w:br/>
+                【泰拳表演】芭提雅作为泰国著名的旅游胜地，不仅以其美丽的海滩和丰富的夜生活著称，还因其独特的文化表演而吸引着世界各地的游客。其中，泰拳表演是芭提雅的一大特色，吸引了众多游客前来观看。泰拳秀不仅是一场体育竞技的展示，也是泰国文化的一种体现，让观众在紧张刺激的比赛中感受到泰国人民的勇敢与坚韧‌。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店自助     午餐：李锦昌     晚餐：免税店自助餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">曼谷：网评五钻酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店自助     午餐：天宝海鲜自助火锅(无限量任吃)     晚餐：海鲜餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">芭提雅：网评五钻酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                曼谷送机--广州
-[...1 lines deleted...]
-                酒店早餐后，根据航班时间，安排送机！抵达广州白云国际机场散团。
+                返回曼谷--潮州会馆--送机--广州
+                <w:br/>
+                ‌指定时间退房返回曼谷。【潮州会馆】泰国潮州会馆（The Tio Chew Association of Thailand）是泰华社会中极具影响力与实力的华侨华人同乡会，也是全球规模最大的潮人社团之一。同时这里曼谷著名的地标性建筑之一，建筑风格富丽堂皇。（若因潮州会馆接待安排或航班时间冲突导致无法入内，该景点将调整为外观或取消，无费用可退，敬请知悉。）
+                <w:br/>
+                <w:br/>
+                前往曼谷国际机场，乘机返回广州，自行散团，返回温暖的家。愿您留下美好回忆，并期待下一次相逢！
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店自助     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1094,57 +1095,59 @@
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 【机票】去程：广州--曼谷  回程：曼谷--广州（含机建燃油税）
                 <w:br/>
-                【住宿】全程3晚曼谷网评五钻酒店+2晚芭堤雅网评五钻酒店（酒店含双早）两人一间
-[...5 lines deleted...]
-                【导游、领队】综合服务费￥300 /人，含全程领队管家陪同服务，当地导游服务。
+                【住宿】全程2晚曼谷网评五钻酒店+3晚芭堤雅网评五钻酒店（酒店含双早）两人一间
+                <w:br/>
+                【用餐】全程8正5早，普通团餐餐标200泰铢/人/餐（正餐为行程所列，如航空公司航班时间临时调整，我社有权根据实际航班时间安排用餐，不做任何赔偿所有餐食如自动放弃，款项恕不退还）。
+                <w:br/>
+                【交通】旅游车全程用车（保证一人一正座）。
+                <w:br/>
+                【导游】当地优秀导游服务及导游服务费。
+                <w:br/>
+                【领队】全程领队管家陪同服务。
                 <w:br/>
                 【门票】行程所列景点首道大门票（不含园中园门票）。
                 <w:br/>
                 【保险】出境游旅游意外险最高保额为 30 万元/人。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
@@ -1152,61 +1155,63 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、儿童价：不占床—小孩减300（不安排床位）； 占床—大小同价； 12周岁至18周岁必须占床大小同价。
-[...9 lines deleted...]
-                6、个人产生的费用。
+                1、出发地往返白云机场接送
+                <w:br/>
+                2、儿童价：不占床—小孩减300（不安排床位）； 占床—大小同价； 12周岁至18周岁必须占床大小同价。
+                <w:br/>
+                3、外籍护照( 包括港澳台地区 ) : 加收￥500/人外籍附加费。
+                <w:br/>
+                4、全程单房差1300元/人。
+                <w:br/>
+                5、69岁以下老人不加收老人附加费（含69岁）。
+                <w:br/>
+                6、70周岁及以上老人原则上不建议参团，一定要的话+300元/人的老人照顾费。
+                <w:br/>
+                7、个人产生的费用。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">购物点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -2056,51 +2061,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-28</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-29</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>