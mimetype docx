--- v0 (2026-04-04)
+++ v1 (2026-07-29)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【泰国】曼芭蓝调 6天5晚 | 广州CZ往返 | 大皇宫 | 独家豪华游艇出海（海上K歌-海钓-畅游暹罗湾） | 全明星号 | 海鲜无限量 | 泰拳表演 | KINGPOWER免税店 | 网红夜市行程单</w:t>
+        <w:t xml:space="preserve">【泰国】曼芭蓝调 6天5晚 | 广州CZ往返 | 大皇宫 | 独家游艇出海（海上K歌-海钓-畅游暹罗湾） | 全明星号 | 泰拳表演 | 10人派领队行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -404,51 +404,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 ◎【品质出行】全程无购物，纯玩品质
                 <w:br/>
                 ◎【优质航班】南航航班广州直飞曼谷，拒绝廉价航空
                 <w:br/>
                 ◎【专业领队】广州起止，专业领队，悉心照料全程旅行
                 <w:br/>
                 ◎【严选酒店】3晚曼谷网评五钻酒店+2晚芭提雅网评五钻酒店
                 <w:br/>
-                ◎【独家安排】独家豪华游艇出海：海上K歌-海钓-畅游暹罗湾，尊享十二项服务（脱离常规岛屿）
+                ◎【独家安排】独家游艇出海：海上K歌-海钓-畅游暹罗湾
                 <w:br/>
                 ◎【网红打卡】爽泰庄园(骑大象+穿泰服体验泼水祝福+水果餐)；
                 <w:br/>
                 ◎【优选景点】富贵黄金屋；泰拳表演；全明星号
                 <w:br/>
                 ◎【味蕾升级】海鲜无限量；水果无限量
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -677,51 +677,51 @@
                 随后【船游湄南河】乘坐游船欣赏两岸的璀璨魅力，捕捉水门寺大佛的壮丽景色。
                 <w:br/>
                 <w:br/>
                 【“马尔代夫”水上咖啡厅】‌Bubble In The Forest Cafe‌是一家位于泰国佛统府的咖啡馆，由Thai Garden Design事务所设计，以其泰式园林和热带风情著称。这家“水上咖啡厅”的设计灵感来源于泰式景观风格，于2021年3月14日开放后迅速走红。咖啡馆的设计不仅借鉴了马尔代夫的水上漂浮房屋，打造了一座漂浮在水上的咖啡馆，而且还通过一条优美的弧形木质小桥连接到对岸，每个独立的“水上用餐空间”都设在这座桥梁的分支点上，座位漂浮在水面上。岸边设有两排带顶棚的水上建筑，供客人坐下来放松身心，尽情欣赏佛统的稻田与蔚蓝湖水的美景。建筑之间还设有舒适的休闲躺椅，供游客躺下来享受裹挟着稻田清香的湖畔微风。小桥的尽头设有一座两层高的凉亭，爬上顶层，可以一览无余的稻田和湖景。木凉亭边缘还设有网状吊床，同样可以躺卧、休憩，并欣赏视野绝佳的风景。您可以在这里自费点一杯咖啡或小吃悠闲地度过您的度假时光！
                 <w:br/>
                 <w:br/>
                 【网红夜市】不指定夜市，导游根据团队情况进行安排。曼谷作为泰国的首都和著名的旅游城市，拥有众多网红夜市，吸引了来自世界各地的游客。夜市不仅提供了丰富的美食和购物选择，还有现场音乐和各种活动，让游客在享受美食的同时，也能感受到泰国文化的独特魅力。无论是寻找独特的纪念品、品尝当地美食，还是体验泰国的夜生活，这些网红夜市都是不容错过的地方‌。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店自助     午餐：泰昌楼     晚餐：夜市自理   </w:t>
+              <w:t xml:space="preserve">早餐：酒店自助     午餐：泰昌楼火山排骨     晚餐：夜市自理   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">曼谷：网评五钻酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -820,76 +820,76 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                独家豪华游艇出海（海上K歌-海钓-畅游暹罗湾）--泰拳表演
+                独家游艇出海（海上K歌-海钓-畅游暹罗湾）--泰拳表演
                 <w:br/>
                 早餐后，乘坐游艇出海，畅游【暹罗湾】，暹罗湾就在太平洋的最西端,现在叫做泰国湾。海湾从越南金瓯角至马来西亚哥巴鲁附近,与太平洋南中国海水域相连。随后在【海钓】来泰国玩一定要来芭提雅体验海钓，简直太爽了。
                 <w:br/>
                 【泰拳表演】芭提雅作为泰国著名的旅游胜地，不仅以其美丽的海滩和丰富的夜生活著称，还因其独特的文化表演而吸引着世界各地的游客。其中，泰拳表演是芭提雅的一大特色，吸引了众多游客前来观看。泰拳秀不仅是一场体育竞技的展示，也是泰国文化的一种体现，让观众在紧张刺激的比赛中感受到泰国人民的勇敢与坚韧‌。
                 <w:br/>
                 【海鲜自助餐厅】天宝馆，享用海鲜自助餐
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店自助     午餐：游艇中餐     晚餐：海鲜自助餐   </w:t>
+              <w:t xml:space="preserve">早餐：酒店自助     午餐：游艇中餐     晚餐：海鲜自助餐厅   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">芭提雅：网评五钻酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -2056,51 +2056,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-04</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-29</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>