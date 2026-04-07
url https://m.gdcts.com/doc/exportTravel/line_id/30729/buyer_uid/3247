--- v0 (2025-12-18)
+++ v1 (2026-04-07)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【春节】纯享越南（胡美芽河） | 越南航空三飞往返 | 纯玩0购物0自费 | 赠送燕窝饮和越南咖啡行程单</w:t>
+        <w:t xml:space="preserve">【五一】纯享越南四城（河内+芽庄+美奈+胡志明） | 越南航空三飞往返 | 纯玩0购物0自费 | 赠送燕窝饮和越南咖啡 | 网评四星酒店+网评海边五星酒店行程单</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">纯享越南四城联游6天5晚</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
@@ -98,51 +98,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">IS1741756064A0</w:t>
+              <w:t xml:space="preserve">ZQNY-IS1741756064A0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -357,55 +357,55 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州-河内：VN 507  16:25-17:35
-[...3 lines deleted...]
-                胡志明-广州：VN 502  10:15-14:10
+                0430 广州-河内：VN 507  16:20-17:30
+                <w:br/>
+                0501 河内-芽庄：VN1563  16:30-18:30
+                <w:br/>
+                0505 胡志明-广州：VN 502  10:10-14:10
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -420,53 +420,53 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 ★ 特色交通：越南国家航空，广州往返，三飞不走回头路，优质舒适
                 <w:br/>
                 ★ 贴心安排：全程中文地陪+专业领队悉心陪同、照料
                 <w:br/>
                 ★ 品质体验：全程纯玩 不进店 0购物 0自费
                 <w:br/>
                 ★ 游玩专享：四城联游，一次打卡首都和经济特区和度假胜地
                 <w:br/>
                 ★ 轻奢住宿：网评四星酒店+网评海边五星酒店，优享入住
                 <w:br/>
                 ★ 渡假专享：一次出游，游览4大城市的经典和网红景点，轻松游玩，带娃打卡两不误！
                 <w:br/>
-                ★ 越南美食：特色美食，烤肉粉、簸箕餐、自助餐、米其林牛肉粉、越式风味餐
-[...1 lines deleted...]
-                ★ 温馨赠送：芽庄特色燕窝饮每人一瓶
+                ★ 越南美食：特色美食，烤肉粉、簸箕餐、自助餐、米其林牛肉粉、瓦片烤肉餐、越式风味餐
+                <w:br/>
+                ★ 温馨赠送：芽庄特色燕窝饮、越南正宗滴漏咖啡
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -621,133 +621,135 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：河内烤肉粉   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">河内网评四星酒店（参考酒店：河内孟清夏拉酒店(Muong Thanh Grand Xa La Hotel)或同级）</w:t>
+              <w:t xml:space="preserve">住宿：河内网评四星酒店    参考酒店：河内孟清夏拉酒店(Muong Thanh Grand Xa La Hotel)或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 河内-芽庄
                 <w:br/>
                 酒店享用早餐后，出发游览【河内火车街】（游览时间约40分钟）Hanoi train street 河内火车街，也被称为“铁路街”或“火车巷”，位于河内老城区的中心，是一条独特的街道，因其紧邻铁轨而闻名。河内火车街的主要景点之一是小巷两旁迷人的咖啡馆。这些咖啡馆提供独特的体验，可以一边欣赏火车驶过，一边享用一杯越南咖啡或美味佳肴。 火车时间表： 9:20～15:20～20:20～21:40～22:00。
                 <w:br/>
                 接着游览【巴亭广场】（游览时间约30分钟）位于河内市中心，1945年越南“八月革命”胜利后胡志明主席就是在此宣布越南民主共和国成立的，从此广场成为越南的政治地区。Ba Dinh Square 越南版的“天安门广场”。
                 <w:br/>
                 接着游览【河内大教堂】（游览时间约30分钟）又名圣约瑟夫大教堂，是河内较为古老的教堂，建于1888年，据说是仿巴黎圣母院兴建而成，同时也是河内很具代表性的法式建筑，距今也有一百多年的历史。
                 <w:br/>
                 午餐后送机到河内机场，搭乘内陆航班飞往“东方马尔代夫”之称—【芽庄】。抵达后由导游接机，在岩岩夏热的天气，安排每人一瓶冰冻的欢迎饮料芽庄燕窝饮，消除飞机上的疲劳。随后前往品尝芽庄特色簸箕餐，结束后送往酒店入住休息！
                 <w:br/>
+                交通：参考航班：VN1563  16:30-18:30
+                <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店自助餐     午餐：越式风味餐     晚餐：芽庄簸箕餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">芽庄海边五星酒店（参考酒店：芽庄豪华芒青酒店(Muong Thanh Luxury Nha Trang Hotel)或同级）</w:t>
+              <w:t xml:space="preserve">住宿：芽庄海边五星酒店   参考酒店：芽庄豪华芒青酒店(Muong Thanh Luxury Nha Trang Hotel)或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -785,51 +787,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店自助餐     午餐：岛上自助餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">芽庄海边五星酒店（参考酒店：芽庄豪华芒青酒店(Muong Thanh Luxury Nha Trang Hotel)或同级）</w:t>
+              <w:t xml:space="preserve">住宿：芽庄海边五星酒店   参考酒店：芽庄豪华芒青酒店(Muong Thanh Luxury Nha Trang Hotel)或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -850,68 +852,68 @@
                 酒店享用自助早餐后，出发游览【五指岩】（游览时间约40分钟）又称钟屿石岬角，这里有芽庄少有的花岗岩海岸，日出日落时分这里非常宁静。特别推荐：这里是著名电影《情人》的外景拍摄地之一，你可以来亲自感受一下它的宁静与美丽。之后安排品尝越南特有【滴漏咖啡】享受风情。
                 <w:br/>
                 接着驱车前往半沙半海，清新宁静的海边度假胜地【美奈】，天然的曼妙风景，仿佛令人置身世外桃源。美奈（Mui Ne）是位于越南东南部平顺省美奈半岛上的一个渔村小镇，距离胡志明市东北约200公里，离潘切市（Phan Thiet）约22公里。这里有长约50kms的绵长海滩，椰风海浪，水清沙幼，游人不多，不同档次的旅游度假屋众多，是越南南部不可不去的海滩之一。
                 <w:br/>
                 抵达后先品尝午餐，下午出发参观仙境之地【仙女溪】（游览时间约30分钟）水质清澈，水里的沙子很软，岸边生长有四叶草等植物。仙女溪色彩由红土、白沙、蓝天、流水、绿树等色彩强烈的元素组成，绝对是摄影爱好者们的大爱。之后参观"一边是火焰，一边是大海"的奇观【海角沙丘】（游览时间约60分钟，含滑沙项目）又名【白沙丘】，让游客们体验滑沙的乐趣，解放孩子们对沙漠的豪放之情。这是一座高高耸立在海边，方圆好几公里的沙山，放眼四望一片大漠风烟之景。沙丘呈新月形，沙粒细腻，曲线曼妙，沙雾随风起。如果你是追风族，可以尽情感受由山顶直冲山脚的速度感。接着前往【红沙丘Red Sand dune】（游览时间约30分钟）延绵不断红色的沙子，距离大海较近，傍晚时分，紫色的晚霞与棕红色的沙丘在落日余晖的笼罩下显得更加艳丽，整个气氛浪漫至极。
                 <w:br/>
                 结束游玩后，前往品尝特色晚餐，随后返回酒店休息！
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店自助餐     午餐：中式/越式围餐     晚餐：中式/越式围餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">美奈网评四星酒店（ 参考酒店：美奈诺维拉水疗度假村(Novela Muine Resort &amp; Spa)或同级）</w:t>
+              <w:t xml:space="preserve">早餐：酒店自助餐     午餐：中式/越式围餐     晚餐：瓦片烤肉餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">住宿：美奈网评四星酒店     参考酒店：美奈诺维拉水疗度假村(Novela Muine Resort &amp; Spa)或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -945,51 +947,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店自助餐     午餐：米其林牛肉粉     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">胡志明网评四星酒店（参考酒店：拉玛纳西贡酒店(Ramana Saigon Hotel)或同级）</w:t>
+              <w:t xml:space="preserve">住宿：胡志明网评四星酒店   参考酒店：拉玛纳西贡酒店(Ramana Saigon Hotel)或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1099,110 +1101,110 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 大交通：广州-河内/河内-芽庄/胡志明-广州，越南航空团队经济舱往返机票及税金 （不含航司临时通知的涨幅）；
                 <w:br/>
                 用车标准：使用车辆合法旅游运营资质空调车辆，每人确保一正座，车型根据人数而定；
                 <w:br/>
                 酒店标准：行程所列酒店住宿，为标准双人间含每人每天一床位（小孩价不占床位）；
                 <w:br/>
-                餐饮标准：全程5早餐和7正餐（餐标50，蚕岛自助餐门票已含），10人一桌，每桌8菜一汤；
+                餐饮标准：全程5早餐和7正餐（团餐餐标50，河粉餐35，蚕岛自助餐门票已含），10人一桌，每桌8菜一汤；
                 <w:br/>
                 门票标准：已含行程中景点首道大门票，行程以外不含；
                 <w:br/>
                 导游标准：全程当地中文导游陪同；
                 <w:br/>
                 领队标准：广州起止，全程领队服务(10人起派)；
                 <w:br/>
                 安全标准：旅行社旅游责任险；
                 <w:br/>
                 特别提醒：如遇旺季，景点顺序导游根据实际情况安排，敬请谅解；
+                <w:br/>
+                越南签证费、小费、出入境杂费；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                越南签证费、小费、出入境杂费600元/人（报名时跟团费一起收齐）；
-                <w:br/>
                 个人因私护照请自行备妥（交我社签证时需保证半年以上有效期）；
                 <w:br/>
                 自费项目及个人消费（如电话费、酒店干洗费、行李超重费、小费等）；
                 <w:br/>
                 行程中未提及的其他费用（自由活动期间餐费、车费以及导服费）；
                 <w:br/>
                 单间差（1200元/人）；
                 <w:br/>
                 凡景区、餐厅、服务站等场所内设有购物店，不属于我社安排的购物店谨慎购买，如购买记得索要发票以免上当受骗；
                 <w:br/>
                 个人旅游意外保险请单独购买；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
@@ -1323,50 +1325,99 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、出发前7个工作日以上收取资料办理签证，如未按规定时间交齐资料，增加费用150元/人；
                 <w:br/>
                 2、持中国因私护照：护照有效期＞回程时间6个月或以上，护照签证空白页最少有2页以上；
                 <w:br/>
                 3、提供两张半年内大一寸白底或蓝底近照(免眼镜) ；
                 <w:br/>
                 港澳台客人自备有效回乡证/台胞证，外籍客人或持外籍护照客人必须确认有返回中国之有效签证（注），同时所有的出入境事务自行负责，如发生任何出入境问题，我司不承担相关责任。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">保险信息</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8200" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                本产品供应商为:广州市德华文化国际旅行社有限责任公司，许可证号:L-GD-CJ100073。此团10人成团，为保证游者如期出发，我社将与其他旅行社共同委托广州市德华文化国际旅行社有限责任公司组织出发(拼团出发)，如客人不接受拼团出发，请报名时以书面形式注明。此团由广州市德华文化国际旅行社有限责任公司委托旅游目的地票有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游处各和电话，以及具体车次时间、最终行程(游览顺)及入住酒店的具体名称等信息，一开在出团前减发的
+                <w:br/>
+                出团通知书行程表中告知，客人对此表示同意。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -1407,51 +1458,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-12-18</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-08</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>