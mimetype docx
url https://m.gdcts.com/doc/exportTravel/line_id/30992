--- v8 (2026-09-21)
+++ v9 (2026-10-12)
@@ -2150,51 +2150,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-21</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-12</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>