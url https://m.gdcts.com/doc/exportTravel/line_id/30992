--- v9 (2026-10-12)
+++ v10 (2026-11-01)
@@ -394,51 +394,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 【优质客机】甄选新加坡酷航，正点直航新加坡
                 <w:br/>
-                【经典打卡】滨海湾花园户外广场、节庆大道、马来西亚太子城广场、水上清真寺、芸尚花园、双峰塔、圣保罗教堂
+                【经典打卡】滨海湾花园户外广场、新加坡鱼尾狮公园、马来西亚太子城广场、水上清真寺、双峰塔（外观）、圣保罗教堂
                 <w:br/>
                 【特色美食】新加坡海南鸡饭、马来西亚肉骨茶、咖喱面包鸡、鲜味奶油虾、娘惹餐
                 <w:br/>
                 【舒适住宿】4晚网评四钻酒店
                 <w:br/>
                 【视觉盛宴】新加坡机场星耀樟宜
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -569,51 +569,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州 - 新加坡
                 <w:br/>
                 请提前3小时自到机场集中办理登机手续，乘搭国际航班飞抵著名的花园城市--【新加坡】。
                 <w:br/>
                 【星耀樟宜】（约30分钟）坐落于樟宜机场的核心位置，由国际知名建筑师萨夫迪（Moshe Safdie）设计建造，由玻璃与钢材构成的独特圆形外观，使其成为樟宜机场区域内最具代表性的地标建筑（备注：如遇飞机停靠在T2、T3、T4航站楼，或景点维护保养不对外开放，则取消此项，无费用退）。
                 <w:br/>
                 后乘车前往著名的【鱼尾狮公园】（约60分钟），鱼尾狮像就坐落于新加坡河畔，是新加坡的标志和象征新加坡的标志性景点之一。代表新加坡形象的鱼尾狮吐出强劲有力的水柱。因为临河临海，微风徐徐，在公园里散步也是非常惬意的。公园周围地带的其它新加坡著名的地标性建筑：【政府大厦】、【高等法院】、【维多利亚剧院】、【国会大厦】、【莱佛士铜像】等等的市区观光（车游），旧国会大厦始建于1827年，是新加坡最古老的政府建筑物，现已改为旧国会大厦艺术之家。同时你也可以看到新加坡政府耗资5亿9600万元建造的【滨海艺术中心】，从外观造型上看，它很像一颗剖开两瓣的榴莲。从2002年10月建成启用至今，这个被俗称为“榴莲剧院”的奇异建筑，被公认为是新加坡的地标，非常有新加坡特色。
                 <w:br/>
-                接着前往亚洲著名的家庭度假目的地【节庆大道】游玩。这里集吃喝玩乐购及住宿于一身，让时尚年轻一族、全家大小、会奖企业等都可于此欢度悠闲假期，放松身心的好去处。
+                接着前往亚洲著名的家庭度假目的地【地球仪广场】（约60分钟外观）与旋转地球雕塑拍照打卡游玩。这里集吃喝玩乐购及住宿于一身，让时尚年轻一族、全家大小、会奖企业等都可于此欢度悠闲假期，放松身心的好去处。
                 <w:br/>
                 〖温馨提示〗 请提前3小时到达广州机场。
                 <w:br/>
                 交通：参考航班：TR101  1040-1500
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：海南鸡饭   </w:t>
             </w:r>
           </w:p>
@@ -815,57 +815,57 @@
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 吉隆坡
                 <w:br/>
                 早餐后前往参观【巧克力工作坊】（约60分钟）马来西亚是亚太地区最大的可可制成品国家，除了巧克力外，可可也用于制作沐浴露和美妆产品。在这里可以观摩各种巧克力制作模型，还可同时品尝到马来巧克力独特的味道。作为伴手礼，马来西亚的巧克力必定是您不错的选择之一。
                 <w:br/>
                 后前往印度教圣地【黑风洞】（车程约1小时，游览约30分钟），又名【七彩天梯】，位于吉隆坡北郊 13 公里处的黑风洞景区内，是印度教圣地，100多年前被探险家发现。该洞在半山，山下有272级石阶直连山腰的光、暗二洞。洞中开阔高大，无数巨型钟乳石柱由洞顶垂吊而下。光洞有阳光自岩隙中散落洞中，供奉了苏巴马廉光都祖父，镶满珠宝玉石，闪烁夺目，站立洞口还可远眺四周的橡胶园和锡矿场。
                 <w:br/>
-                后前往马来西亚最闻名的避暑胜地【芸尚花园】（车程约1小时，停留时间约60分钟），这里有大型的游乐园、购物商场、电影院等设施，还有好几家环境不错的酒店，非常适合一日游或全家度假休闲。后返回吉隆坡入住酒店。
+                后前往马来西亚闻名的避暑胜地【南洋蒙地卡罗建筑群】（车程约1小时，停留时间约60分钟），这里有大型的游乐园、购物商场、电影院等设施，还有好几家环境不错的酒店，非常适合一日游或全家度假休闲。后返回吉隆坡入住酒店。
                 <w:br/>
                 〖温馨提示〗
                 <w:br/>
                 1、黑风洞附近会有野生动物出现，如猴子，请客人保管好自身财物，请勿玩耍、喂食。
                 <w:br/>
-                2、芸尚花园气温比市区低6-8度，建议随身携带薄长袖外套。
+                2、建筑群气温比市区低6-8度，建议随身携带薄长袖外套。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店内     午餐：古早肉骨茶     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1101,51 +1101,51 @@
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.广州--新加坡往返含税机票，含往返程20KG行李托运额。
                 <w:br/>
                 2.行程中所列景点首道门票（非注明自费项目）。
                 <w:br/>
                 3.空调旅游车(根据团队人数保证每人1正座)。自由活动期间不包含用车。
                 <w:br/>
                 4.用餐：4早6正（新加坡2正，马来西亚4正），早餐不用不退，正餐餐标40元/人。正餐十人一桌，或定食套餐每人一份，团队用餐，不用不退，敬请谅解！
                 <w:br/>
                 5.10人以上全程安排领队及当地中文导游服务
                 <w:br/>
                 6.签证：中国大陆护照免签（免签护照或自备签证无费用退）。
                 <w:br/>
                 7.全程行程所列星级酒店标准间（二人一间）。
                 <w:br/>
-                8.全程司导领服务费380/人。
+                8.全程司导领服务费580/人。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -2150,51 +2150,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-12</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-11-01</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>