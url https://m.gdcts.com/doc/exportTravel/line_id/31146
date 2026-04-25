--- v0 (2025-12-15)
+++ v1 (2026-04-25)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【惠游3市】深圳惠州汕尾3天丨穿越卧海长龙深中通道丨小众打卡背仔角灯塔丨盐洲岛静看日出日落行程单</w:t>
+        <w:t xml:space="preserve">【深度游汕尾3天】寻红迹、观奇浪、品烟火丨汕尾版小“阿那亚”风帆礼堂丨汕尾二马路尝人间烟火行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">TX-20250326SP78192980</w:t>
+              <w:t xml:space="preserve">TX-20260422SP10318420</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -168,51 +168,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">目的地</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">深圳市-惠州市-汕尾市</w:t>
+              <w:t xml:space="preserve">惠州市-汕尾市</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -343,128 +343,126 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                出发点：
-[...15 lines deleted...]
-                请客人准时到达出发集合地点，过时不候。我社将按实际人数安排合适车型，并安排巴士座位，上车请对号入座；车牌号、座位号以及导游陪同联系方式将在出行前一天晚餐20：00点前以短信形式通知，敬请留意；如您在出行前一天晚上20：00尚未收到短信，请速来电咨询。
+                上下车信息
+                <w:br/>
+                出发点：08:00流花路中国大酒店对面（越秀公园地铁站C出口）
+                <w:br/>
+                09:00基盛万科肯德基门口（番禺广场地铁站E出口）
+                <w:br/>
+                下车点：原上车点
+                <w:br/>
+                我社将按实际人数安排合适车型，并安排巴士座位，上车请对号入座；车牌号、座位号以及导游陪同联系方式将在出行前一天晚餐20：00点前以短信形式通知，敬请留意；如您在出行前一天晚上20：00尚未收到短信，请速来电咨询。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                *食足4餐，享用特色风味宴、汕尾海鲜餐
-[...13 lines deleted...]
-                *8人以上安排1台麻将（2个名额）
+                1晚入住金町湾景区 海边公寓 
+                <w:br/>
+                1晚入住汕尾二马路附近酒店 夜觅汕尾特色美食
+                <w:br/>
+                东方小莫斯科【红宫红场】、英雄故里【澎湃故居】
+                <w:br/>
+                新晋网红点 汕尾私藏的蔚蓝秘境-石群岛 后澳玻璃果冻海
+                <w:br/>
+                汕尾金町湾 打卡汕尾版小“阿那亚”风帆礼堂；
+                <w:br/>
+                被遗忘的孤岛 网红海上古堡
+                <w:br/>
+                著名“双色海”海上公路 南海观音寺 
+                <w:br/>
+                食足3餐 特色海鲜餐 酒店早餐*2 
+                <w:br/>
+                优惠升级：
+                <w:br/>
+                1、前10名报名免费升级海景房！（金町湾晚）
+                <w:br/>
+                2、5月3日出发，升级1晚入住二马路附近 挂牌五星巴黎半岛酒店！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -581,248 +579,264 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州—中英街—海滨栈道—背仔角灯塔—大亚湾
-[...7 lines deleted...]
-                16:00 前往入住【大亚湾海边公寓】（车程约1小时，酒店步行到海滩约2分钟）临近霞涌渔港码头，拥有绵延数十公里的十里银滩，附近有清泉古寺和迷人的黄金海岸。客房约45㎡，拥有一线海景/湾景（随机安排），采用独具特色的奢华唯美“海洋风格”理念设计；让您坐拥大海，体验舒适、恬然的“慢”享生活。
+                集中-红宫红场-澎湃故居-汕尾保利金町湾
+                <w:br/>
+                餐后前往东方小莫斯科【红宫红场】（游览约40分钟)
+                <w:br/>
+                【红宫红场】是中国大革命时期，以彭湃为首的共产党人领导海陆丰人民建立第一个苏维埃政权的革命活动场所。1961年国务院颁布“红宫、红场”为全国重点文物保护单位，现已成为革命历史教育基地。在里面参观澎湃烈士铜像和当年举行农民大会的会台等。
+                <w:br/>
+                完毕后游览英雄故里【澎湃故居】(游览约40分钟)
+                <w:br/>
+                【澎湃故居】坐北向南，面临龙津河，原始建于清末，主楼双层，面宽3间12．9米，进深10·9米，前廊子仿西式建筑，楼板加铺花砖。风火式山墙，总建面积266平方米。彭湃同志在这里度过童年和青少年时代代。
+                <w:br/>
+                集中前往【汕尾保利金町湾】（车程约45分钟）随后到酒店办理入住，入住后自由活动。
+                <w:br/>
+                【汕尾保利金町湾】拥有美丽的大海、 阳光、 沙滩标签，她的气质从来与璀璨、浪漫、汇聚世界上最美的景致，她孕育了全市唯5幢一线海景公寓作品，背山面海，尽享极致诗意生活。
+                <w:br/>
+                【汕尾版小“阿那亚”风帆礼堂】这里还有一个火爆全网的浪漫爱情胜地看完就想原地结婚!礼堂的名字叫做“风帆礼堂”，是一座海滨西式婚礼殿堂。简约流畅的线条，利用清水混凝土打造出了自然质朴的立面，门前有水池和芦苇田，背面是一望无际的大海，出片率极高!黄昏，落日余晖洒到白色的礼堂上，浪漫温柔。
+                <w:br/>
+                晚餐-自理。
+                <w:br/>
+                交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：√     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">无</w:t>
+              <w:t xml:space="preserve">汕尾金町湾  泊乐湾公寓或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                清泉古寺—盐洲岛黑排角—白沙村—二马路美食街—金町湾       
-[...11 lines deleted...]
-                【保利金町湾项目】位于深汕高速长沙湾出口的汕马大道主干道上。南临至美7公里海岸线，北靠白沙浮山体，沙滩长6公里，是滨海旅游休闲带的重要组成部分，东接主城区汕尾港、西邻白鹤寺风景区。金町湾项目总占地4500亩，总投资400亿，是粤东最大的滨海度假项目。
+                酒店早餐-午餐-后澳玻璃果冻海-网红海上古堡-南海观音寺-石群岛-汕尾二马路-酒店
+                <w:br/>
+                早上睡到自然醒，享用酒店早餐，约11点退房后，享用午餐：特色海鲜餐。
+                <w:br/>
+                餐后前往【后澳玻璃果冻海】（车程约50分钟，游览约50分钟）
+                <w:br/>
+                随后前往【网红海上古堡】破日的城堡在咆哮的海浪中傲然挺立，浪潮配合着莫名的韵律拍打着砖墙，溅起的浪花诉说着孤寂，光亮的减退之下，竟有一种遗世独立的感觉。这里三面环海，岬屿相连，礁岩叠兀，海浪拍打在礁石上，配上孤零零的一座“城堡’，有种孤寂破碎、沧桑失落、古老神秘又浪漫之感。
+                <w:br/>
+                【南海观音寺】南海寺，原称观音宫，创建于清康熙三十一年(1692)位于红海湾遮浪岛东侧打石澳。相传观世音在此地得度成正果，成为四大菩萨之一，并因此留下许多与神奇传说有关的圣迹。
+                <w:br/>
+                景点有“佛留沙”“佛印石”“得度石”“莲花石”“甘露泉”“柳基”“郑成功后江平水”。还有送子观音庙,财神庙等。
+                <w:br/>
+                【石群岛】汕尾石群岛位于广东省汕尾市东南部海域，由数十座大小岛屿和礁石群组成，星罗棋布于南海之滨。这里远离都市喧嚣，坐拥清澈碧蓝的海水、鬼斧神工的火山岩地貌，以及未被过度开发的原生态渔村文化，是广东沿海不可多得的“海上秘境”。
+                <w:br/>
+                随后前往汕尾二马路酒店办理入住，晚餐：自理。来到汕尾除了看海，当然也要在老城区穿街走巷，体验当地人的风土人情、尝尝汕尾的当地美食。汕尾二马路美食一条街，吃的比较齐全，二马路晚上宵夜巨热闹，各种各样的小摊，美食多到三天尝不完。
+                <w:br/>
+                交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">无</w:t>
+              <w:t xml:space="preserve">汕尾二马路 舒适酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                金町湾—广州
-[...7 lines deleted...]
-                11:00 前往【国药集团冯了性大药房】（车程约4小时，品尝下午茶，停留约2小时）冯了性为中国医药集团，是国务院国资委管理的唯一一家以生命健康为主的中央企业，是世界500强企业，排名80位；世界500强医药企业榜单第一位。冯了性品牌被授予中华老字号之称，1953年冯了性药酒被收录中国药典第一版，少林铁打止痛膏、源吉林甘和茶等等。冯了性主营中医药产品，健脾养胃膏、安眠助神膏，精品汤料、精品贵细参茸、三七粉、灵芝孢子粉等。百草园为中药材种植园，园内共划分为16个区域，包括温里药、消食药、收涩药、补虚药、化湿药等13个功效主题区，以及药食同源药、广东道地药材、冯了性风湿跌打药酒药材等特色专区。在百草园不仅能看到岭南特色中草药，更汇聚了全国各地近1000种中草药，游客可以近距离感受中药材的自然之美。（提供点心：银耳莲子鲜炖花胶/厚椰乳溯源燕窝粥，美容养颜，另外还会额外赠送人手一份精美礼品）17:00随后结束行程，乘车返回广州温暖的家（车程约1小时）!
+                酒店早餐-自由活动-凤山妈祖庙-午餐-回程
+                <w:br/>
+                在酒店睡到自然醒，享用酒店早餐。自由活动。约10点退房，前往【凤山妈祖庙】（车程约10分钟，游览约1小时）
+                <w:br/>
+                汕尾凤山妈祖石像由雕塑家李维祀教授设计、福建惠安石匠雕刻，1994年建于广东汕尾凤山顶峰，是中国大陆大型妈祖艺术石雕像之一，也是全国最高的天后圣母石像，依托明代凤山妈祖庙及海洋文化背景，承载闽粤沿海与海外侨胞的妈祖信仰需求。石像高16.83米，由468块来自妈祖家乡福建莆田的优质花岗岩石雕刻而成，重1000吨，我国著名文学家冰心为石像题写了“天后圣母”四个大字。周边形成祖庙、天后阁、钟鼓楼等宗教建筑群，保留明清格局并扩建妈祖圣迹馆等文化设施，妈祖圣迹馆是我国第一个介绍妈祖生平、传说、圣迹的艺术馆。
+                <w:br/>
+                景区坐拥品清湖与“三山一湖”自然景观，登顶可俯瞰汕尾市区全景及“凤岗向斗”等传统景致。作为粤东妈祖文化传播中心，融合宗教朝拜、历史遗迹与滨海风光，展现汕尾港口发展史及渔家民俗文化脉络。2024年5月，汕尾凤山妈祖文化协会在妈祖文化广场举办了妈祖巡安非遗展演活动 。景区全年08:00-18:00开放，平时上山瞻仰石像需购票，国家法定假日免票。
+                <w:br/>
+                午餐-自理。随后返回广州，结束愉快行程。
                 <w:br/>
                 【以上行程时间安排仅供参考，实际按导游当天安排及交通情况为准】
                 <w:br/>
+                交通：汽车
+                <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：√     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">无</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -867,305 +881,131 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.交通：按实际参团人数安排空调旅游巴士，每人1正座；
-[...7 lines deleted...]
-                6.购物：冯了性药材饮片有限公司
+                成人：399元/人（5月3日出发加收300元/人）（占床、含车位、餐、导游服务）
+                <w:br/>
+                1.2米以上儿童/成人：299元/人（占床、含车位、餐、导游服务）
+                <w:br/>
+                1.2米以下儿童：199元/人（含车位）
+                <w:br/>
+                房差说明
+                <w:br/>
+                三人房：无（单成人补齐房差或按成人报名放弃床位）
+                <w:br/>
+                单房差：200元/人；5月3日500元/人
+                <w:br/>
+                减房差：无
+                <w:br/>
+                如报名儿童身高与实到儿童身高不符，超高费用客人自理
+                <w:br/>
+                <w:br/>
+                【费用包含】
+                <w:br/>
+                1、交通：按实际参团人数安排空调旅游巴士，每人1正座；
+                <w:br/>
+                2、用餐：含1正2早（正餐为包含套餐，不用均无费用退）；
+                <w:br/>
+                3、门票：行程所含景点首道大门票（园内园景点门票自理）；
+                <w:br/>
+                4、住宿：汕尾金町湾旅游度假区 泊乐湾公寓或同级+汕尾二马路 舒适酒店（具体房型按酒店安排为准，酒店不设三人房，不可加床，不设退房差，单成人必需补房差）；
+                <w:br/>
+                5、服务：含全程优秀导游服务；
+                <w:br/>
+                6、购物：纯玩无购物
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.行程中一切个人消费自理；
-[...3 lines deleted...]
-                3.行程用餐自理期间导游推荐当地或附近用餐，费用自理，客人可自由参与。
+                1、行程中一切个人消费自理。
+                <w:br/>
+                2、强烈建议游客自行购买旅游意外保险。
               </w:t>
-            </w:r>
-[...191 lines deleted...]
-              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1192,51 +1032,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、此团30 人成团，为保证游客可如期出发，我社将与其他旅行社共同组团（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。如报名人数不足30 成人时无法成团，或遇特殊情况（如：当地天气原因或游客临时退团造成不成团等）致使团队无法按期出行，我社提前2 天通知游客，游客可根据自身情况改线或改期，如不能更改出游计划，我社将全额退还已交团费。【接待社：广州市途喜国际旅行社有限公司，许可证号：L-GD02199】
+                1、此团30 人成团，为保证游客可如期出发，我社将与其他旅行社共同组团（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。如报名人数不足30 成人时无法成团，或遇特殊情况（如：当地天气原因或游客临时退团造成不成团等）致使团队无法按期出行，我社提前2 天通知游客，游客可根据自身情况改线或改期，如不能更改出游计划，我社将全额退还已交团费。
                 <w:br/>
                 2、我社将按实际人数安排合适车型，按照本团客人的报名先后顺序统一安排坐车座位，如车上有老弱妇孺需要照顾的，请客人自觉礼让，如有疑问请与导游协商，车牌号及陪同联系方式将在出行前一天20：00点前以短信形式通知，敬请留意，如您在出行前一天20：00尚未收到短信，请速来电咨询。请客人准时到达出团集合地点，过时不候；
                 <w:br/>
                 3、根据《旅游法》相关规定，如遇不可抗力因素（如天气、堵车、地质灾害、政府行为等）原因，造成行程（如延误、不能完成游览、缩短游览时间、当地滞留等）不视旅行社违约，旅行社尽力协助客人采取相应的措施，为此而增加的食宿、导服等费用，均由旅游者承担，未产生的费用导游根据实际退还给游客，敬请知悉！
                 <w:br/>
                 4、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃游览景点（含赠送项目）的，我社视客人自动放弃行程，不退任何费用；
                 <w:br/>
                 5、客人擅自强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游客注意人身及财产安全，离团期间发生类似情况，一切费用、责任自行承担；
                 <w:br/>
                 6、旅游者参加属于高风险性游乐项目的，请旅游者务必在参加前充分了解项目的安全须知，并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会造成身体伤害。在参加此类活动时应当购买相应的个人意外保险，如非旅行社责任造成的旅游者意外伤害，旅行社不承担相应的赔偿责任；
                 <w:br/>
                 7、70-75周岁以上长者须签署免责协议书，由于服务条件所限，无法接待75周岁以上长者，不便之处敬请谅解！
                 <w:br/>
                 8、游客报名时，请确保自身身体健康，是否适合参团出游，郑重申明我社不接受孕妇报名，若参团者有特殊病史（如间歇性精神病、心脏病和有暴露倾向等精神疾病等），在报名时故意或刻意隐瞒，出游过程中如出现任何问题与责任，均与旅行社、全陪、领队、导游无关，产生的任何费用均由当事人自行承担；
                 <w:br/>
                 9、18岁以下未成年人如没有成人陪同参团，必须有法定监护人签定同意书，并由18岁以上成人陪同方可参团；
                 <w:br/>
                 11、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出，否则无法给予处理；
                 <w:br/>
                 <w:br/>
                 本人已认真阅读以上行程内容
                 <w:br/>
                 客人确认签名：
               </w:t>
             </w:r>
@@ -1284,95 +1124,50 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、“安全第一”，在旅行过程中，大家必须十分重视安全问题，出团前带好相关证件，保存好与亲人朋友、导游的联系方式。 
                 <w:br/>
                 2、参加团队旅游，必须听从领队或导游的指挥安排，不可随意活动，禁止擅自脱队。行程中特别是在山地、天雨路滑时，请大家做到走路不看景，看景不走路。 
                 <w:br/>
                 3、入住酒店后，应了解酒店安全须知，保管好房卡，在酒店大堂、餐厅、卫生间时，注意不要滑倒。入住后不要单独外出行走。 
                 <w:br/>
                 4、请大家注意食品及餐具的卫生，不应吃不洁和生冷食品。在旅行社安排的餐饮之外自行购买或食用食物引起的疾病，旅行社不承担任何责任。 
                 <w:br/>
                 5、注意财物安全，旅行中携带物要少而精，必要的物品要带齐，现金与贵重物品须贴身携放保管（特别是手机与钱包）。 
                 <w:br/>
                 6、旅游者在旅游活动中应当遵守社会公共秩序和社会公德，应当注意的旅游目的地相关法律、法规及宗教禁忌，遵守当地的风俗习惯、文化传统和宗教信仰。同时旅游者应当明确，如涉及的活动为中国法律所禁止的，无论旅游目的国家、地区是否合法或允许，旅游者都不应参加活动，包括： 
                 <w:br/>
                 （一）含有损害国家利益和民族尊严内容的。 
                 <w:br/>
                 （二）含有民族、种族、宗教歧视内容的。 
                 <w:br/>
                 （三）含有淫秽、赌博、涉毒内容的。 
                 <w:br/>
                 （四）其他含有违反法律、法规规定内容的。 
                 <w:br/>
                 如旅游者未能遵守中国法律实施上述行为而导致旅游者需要承担相关行政或刑事责任的，与旅行社无关，由旅游自行者承担。
               </w:t>
-            </w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">备注说明：本线路仅限80周岁以下游客报名。70-80周岁长者需由至少一名18-69岁同行人参团，均应身体健康并如实陈述身体状况，并应加签免责协议。80周岁以上不便接待，敬请谅解！（以出生年月日为计算基准）。70周岁以上长者的旅游意外保险保额减半。本团30人成团，若不成团则提前两日通知，不另作赔偿，报名则默认该条款。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
@@ -1412,51 +1207,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-12-16</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-25</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -1600,79 +1395,50 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
-    <w:uiPriority w:val="99"/>
-[...27 lines deleted...]
-    <w:name w:val="shop"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>