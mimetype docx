--- v1 (2026-04-25)
+++ v2 (2026-05-15)
@@ -1207,51 +1207,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-25</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-16</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>