--- v2 (2026-05-15)
+++ v3 (2026-06-08)
@@ -1207,51 +1207,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-16</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-09</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>