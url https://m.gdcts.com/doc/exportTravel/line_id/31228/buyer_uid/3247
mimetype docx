--- v0 (2025-12-18)
+++ v1 (2026-05-12)
@@ -388,75 +388,67 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                【交通升级·双飞双动】
-[...23 lines deleted...]
-                藏家欢乐颂（价值180元/人）：喝青稞酒、品酥油茶、跳锅庄舞，沉浸式感受藏族文化。
+                产品特色： 
+                <w:br/>
+                【甄选航班】参考航班：以实际出票为准
+                <w:br/>
+                去程CA4310/07:55-10:15   回程CA4309/18:30-21:05或者
+                <w:br/>
+                去程CZ3401/08:15-10:45    回程CZ3418/19:00-21:35
+                <w:br/>
+                【精选景点】童话九寨+瑶池黄龙+乐山大佛+峨眉山+三星堆博物馆+熊猫基地+都江堰
+                <w:br/>
+                【赠送游览】赠送体验成都闲生活、慢生活、新生活-宽窄巷子
+                <w:br/>
+                【精选住宿】5晚精选网评4钻酒店、住宿体验更舒适
+                <w:br/>
+                【纯玩尊享】百分百真纯玩、广东自组、同声同气、景点更全面
+                <w:br/>
+                【甄选交通】坐上高铁游览九寨，升级双飞双动，省时省力
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -575,136 +567,138 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广东-成都-乐山-峨眉山
                 <w:br/>
-                客人自行前往广州白云机场/深圳宝安机场，乘机飞往天府之国成都，乘车从酒店出发前往游览世界第一大坐佛【乐山大佛】（含大门票，耳麦自理15元，电瓶车30元自理）（车程约1小时），是一尊依山凿成、举世无双的巨型石刻弥勒佛，是世界上最大的古代古刻的弥勒佛像；北负九峰、远眺峨嵋、相貌庄严、气魄雄伟、坐东向南是一尊唐朝摩崖石刻弥勒佛，通高71米、头宽10米、肩宽24米、耳长7米、脚背宽8.5米的乐山佛因而成为当之无愧的世界第一大佛，凌云寺、大雄宝殿、下九曲栈道（大佛右侧的石壁上，有一条险峻的栈道自上而下盘旋至大佛脚，这便是著名的“九曲栈道”），游览完毕后乘车前往峨眉山入住酒店休息。当地特色项目推介： 《圣象峨眉》或《只有峨眉山》是峨眉山市最豪华的演出场地。《圣象峨眉》将峨眉山的自然与文化、传统与艺术巧妙结合，采用音舞诗画的艺术形式，向游客展示一幅幅秀丽雄奇且极富文化品味的丹青画卷。（自费约280元/人）
+                广州乘飞机【飞行2.5小时】前往天府之国成都，抵达后，乘车经成乐高速公路赴乐山（车程约2小时），游世界第一大坐佛【乐山大佛】（含门票，游览约3小时，不含观光车15元/人+耳麦10元/人，观凌云山，它有世界第一的弥勒石刻坐佛、凌云寺、宋代九顶城遗址、九曲栈道（大佛右侧的石壁上，有一条险峻的栈道自上而下盘旋至大佛脚，这便是著名的“九曲栈道”，是与修建佛像同时开凿的，栈道第一折处的“经变图”雕刻精细，形象生动，线条优美）、千峰祖师洞、灵宝塔、梅园、下观音寺等名胜；后乘车前往峨眉山市（车程约30分钟），入住酒店休息。
+                <w:br/>
+                当地特色项目推介： 《圣象峨眉》或《只有峨眉山》是峨眉山市最豪华的演出场地。《圣象峨眉》将峨眉山的自然与文化、传统与艺术巧妙结合，采用音舞诗画的艺术形式，向游客展示一幅幅秀丽雄奇且极富文化品味的丹青画卷。（自费约280元/人）
                 <w:br/>
                 交通：飞机-大巴
                 <w:br/>
                 景点：乐山大佛
                 <w:br/>
                 购物点：无
                 <w:br/>
                 自费项：《圣象峨眉》将峨眉山的自然与文化、传统与艺术巧妙结合，采用音舞诗画的艺术形式，向游客展示一幅幅秀丽雄奇且极富文化品味的丹青画卷。（自费约280元/人）
                 <w:br/>
                 到达城市：乐山市
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：团餐     晚餐：团餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">峨眉山：苹果居酒店、卷舒堂酒店、树荫酒店，银座酒店或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">峨眉山：漫雅度假酒店/澜庭悦景酒店/维也纳国际酒店或同级（四钻）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 峨眉山-成都
                 <w:br/>
-                早餐后，乘车出发前往【峨眉山风景区】（含大门票，耳麦自理15元），抵达后乘坐峨眉山景观光车（自理90元/人）前往峨眉山最高停车场--【雷洞坪】（50公里）。体验峨眉山“一山有四季，十里不同天”的自然景色。步行（30分钟）前往接引殿，自费乘坐索道（费用自理120元/人）前往峨眉山【金顶】，在全世界最大的礼佛广场朝拜48米高的【十方普贤】。体会全球最雄伟的佛教铜象的神圣和庄严，在舍身崖俯瞰川西平原的优美风光，领阅一览众多山小、风光无限好的意境。【游览约6-7小时】。游览结束后乘车返回成都（车程约3小时），入住酒店休息。
+                早餐后，乘车前往前往游四大佛教圣地之一【峨眉山风景区】（含门票，游览时间约6-7小时，不含耳麦10元/人），为中国四大佛教名山之一，国家4A级风景名胜区。峨眉山以雄、秀、奇、幻著称于世，素有“峨眉天下秀”之誉，乘景区观光车前往雷洞坪停车场（不含观光车90元/人）, 步行1.5公里左右到接引殿，乘金顶索道（不含往返索道120元/人）至金顶，观峨眉山金银铜殿、十方普贤金像【高48米重660吨】和大型观景台（天气好的话可观赏到远处的贡嘎雪山及瓦屋山）运气好可看到日出、云海、佛光3大自然奇特风光，参观世界最高佛教朝拜中心。后乘观光车下山换成旅游大巴车前往成都入住休息（车程时间约3小时）；抵达后游览成都【宽窄巷子】，在这里不仅能触摸到历史留下的痕迹，也能体味到成都最原滋原味的生活方式。宽窄巷子历史文化片区，由宽巷子、窄巷子和井巷子三条平行排列的老街道及其之间的四合院落群组成。是老成都“千年少城”城市格局和百年原真建筑格局的最后遗存，也是北方的胡同文化和建筑风格在南方的“孤本”。宽窄巷子代表了最成都、最市井的民间文化；原住民、龙堂客栈、精美的门头、梧桐树、街檐下的老茶馆……构成了宽窄巷子独一无二的吸引元素和成都语汇，之后入住酒店休息。
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 ①峨眉山金顶海拔3077米，垂直落差较大，注意防寒防高山反应。
                 <w:br/>
                 ②在给猴子喂食时，不要逗猴子，以免发生猴子伤人事件，建议游客购买猴区保险。
                 <w:br/>
                 ③接引殿往返金顶徒步需要约6小时，此段海拔2800-3000米、山路较崎岖，建议游客统一乘坐索道往返。
                 <w:br/>
                 ④如遇堵车或景区政策性调整，我社导游有权在不减少景点的前提下调整景点游览顺序。
                 <w:br/>
                 ➄行程中时间为参考时间，具体以实际操作为准，若因不可控因素造成延误敬请谅解。
                 <w:br/>
                 交通：大巴
                 <w:br/>
                 景点：峨眉山风景区
                 <w:br/>
                 购物点：无
                 <w:br/>
                 自费项：无
                 <w:br/>
                 到达城市：峨眉山市
               </w:t>
             </w:r>
           </w:p>
@@ -717,351 +711,368 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：团餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">成都：五昊洋酒店、戴尔蒙酒店、铂雅名人美丽华酒店 、百辰大酒店、湘悦假日、北螺怡或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">成都：昌都宾馆/明宇丽呈/艾克美雅阁酒店或同级（四钻）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                成都-动车镰刀坝-九寨
-[...4 lines deleted...]
-                自费项目：参加被誉为九寨五绝之一的原生态藏羌风情歌舞晚会，晚会集自然与人文、藏羌文化与艺术于一体，是九寨沟完美游程中不可缺少的组成部分（费用200-280元/人，约1.5小时）
+                成都-动车-松潘/黄龙九寨站-黄龙-九寨沟
+                <w:br/>
+                早餐后，乘车前往动车站，乘坐动车前往松潘站或黄龙九寨站，抵达后，午餐后，乘车前往前往游览人间瑶池【黄龙风景区】 (含景点大门票，不含上行索道80+电瓶车20+下行索道 40 元/人+耳麦30元/人+保险10元/人如需乘坐费用请自理，可以步行看沿途风光，自行选择。游览 时间约 4 小时) 黄龙以彩池、雪山、峡谷、森林“四绝”著 称于世，再加上滩流、古寺、  民俗称为“七绝”。主要景观集中于长约 3.6 公里 的黄龙沟，沟内遍布碳酸钙华沉积。并呈梯田状排列，以丰富的动植物资源享誉 人间，享有“世界奇观”“人间瑶池”等美誉。  1992 年列入《世界自然遗产名  录》， 游览完毕后，乘车前往九寨沟，抵达后入住酒店
+                <w:br/>
+                温馨提示：
+                <w:br/>
+                1：黄龙海拔高3900米，建议根据自己身体情况量力而行；
+                <w:br/>
+                2：黄龙游览方式可：①乘缆车往返（往返120元）；②单程乘坐缆车（单程80元，步行下山）；③徒步行走；
+                <w:br/>
+                3：川青铁路在松潘县有三个高铁站：松潘站/黄龙九寨站/黄胜关站，我社根据动车票情况选择出票站点，请知悉。
+                <w:br/>
+                4：在不减少景点情况下，全程景点我社可根据实际情况调整游览的先后顺序，请知悉。
                 <w:br/>
                 交通：大巴、动车
                 <w:br/>
                 景点：黄龙
                 <w:br/>
                 购物点：无
                 <w:br/>
                 到达城市：九寨沟县
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：X     晚餐：团餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">九寨沟：世纪顺水、九源、寰宇、山泉度假酒店或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">九寨沟：千墨酒店/璟悦假日/福塔酒店或同级（四钻）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                全天游览九寨沟
-[...7 lines deleted...]
-                3、在景区禁止吸烟，有吸烟习惯的客人请忍耐忍耐，否则会受到高额罚款。沿线住宿硬件和软件条件有限，请不要以城市的标准来衡量；请尊重少数民族风俗习惯
+                全天畅游---九寨沟 -九寨
+                <w:br/>
+                早餐后，乘车从酒店出发；前往九寨沟景区停车场；步行至游客中心，等待导游领票后进入景区游览【九寨沟风景区】（已含景区大门票，不含观光车90元/人+保险10元/人 游览约6-7小时）九寨集翠海、叠溪、彩林、雪峰和藏族风情于一体，其自成天成、美丽绝伦的自然风光闻名于世。蓝天、白云、雪山、森林、尽融于瀑、河、滩、缀成一串串宛若从天而降的珍珠；整个构成了一个五彩斑谰、神奇梦幻的人间仙境，一个不见纤尘、自然纯净的“童话世界”。（温馨提示：树正沟口43KM—日则沟26.8KM—则查洼沟34.8KM—树正沟口）长海、五彩池、箭竹海、熊猫海、熊猫海瀑布、珍珠滩瀑布、五花海、镜海、诺日朗瀑布、犀牛海、老虎海、树正群海、树正群瀑布、火花海、盆景滩等），游览完毕后，乘车前往川主寺酒店，后入住酒店休息。
+                <w:br/>
+                晚上推荐自费：九寨千古情：费用自理 280-320 元/人
+                <w:br/>
+                中国旅游第一文艺晚会、一生必看的，国内首创 5D 大型晚会(九寨千古情)  ，让你领略丰富的藏羌文化内涵，感受藏族宗教。创造出一 场令人目眩神迷的视觉盛宴！在视觉、 听觉、情感上都颠覆传统演出！   1 个小时演出中，300 位演员、360 度全景演出、上万套舞台机械与观众全方位互动，用声光电气的高科技与上天入地的空间创意，完全打破艺术类型的界限，视觉盛宴，震撼人心！
+                <w:br/>
+                晚上推荐自费：藏民家访：费用自理180-200元/人
+                <w:br/>
+                简介：藏民家访的体验内容丰富多样，‌ 通常包括参观藏式民居、品尝特色美食和欣赏歌舞表演。游客围坐在藏式木桌旁，享受暖胃小火锅和牦牛肉，同时欣赏藏族服饰展示和传统舞蹈，表演者与游客频繁互动，营造出热烈欢乐的氛围。此外，家访活动还可能包括篝火晚会和锅庄舞体验，让游客更深入地感受藏族的热情好客。
+                <w:br/>
+                温馨提示：1、九寨沟海拔1900-3100米，多数旅游者无高原反应；领票及排队进入景区等待时间根据当天客流决定。
+                <w:br/>
+                2、此日户外游览时间较长，紫外线较强，请备防晒物品；
+                <w:br/>
+                3、在景区禁止吸烟，有吸烟习惯的客人请忍耐忍耐，否则会受到高额罚款。沿线住宿硬件和软件条件有限，请不要
+                <w:br/>
+                以城市的标准来衡量；请尊重少数民族风俗习惯
                 <w:br/>
                 交通：大巴
                 <w:br/>
                 景点：九寨沟
                 <w:br/>
                 购物点：无
                 <w:br/>
                 自费项：无
                 <w:br/>
                 到达城市：九寨沟县
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：X     晚餐：团餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">九寨沟：世纪顺水、九源、寰宇、山泉度假酒店或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">九寨沟：千墨酒店/璟悦假日/福塔酒店或同级（四钻）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                九寨-黄龙动车成都
-[...1 lines deleted...]
-                早餐后，乘车前往【黄龙风景区】（游览时间约3-4小时，已含门票，不含电瓶车20元/人+保险10元/人+耳麦30元/人+黄龙上行索道80+下行索道40）（备注如因为特殊原因不能游览黄龙，改游览牟尼沟，费用多退少补）整个山谷几乎全被乳黄色的碳酸钙质覆盖，从高外看去，宛若一条从岷山雪峰飞腾而下的黄龙，蜿蜒于茂林翠谷之中。千层碧水形成层层叠叠的梯状湖泊、池沼，如璞 玉，似牙雕。池水澄清无尘，水色因水底沉积物和树木、山色的千变万化，而呈黄、绿、浅蓝、蔚蓝等颜色，堪称人间仙境，午餐后前往动车前往成都，后入住酒店休息。
+                动车-都江堰-南桥-成都
+                <w:br/>
+                早餐后，乘车前往动车站，乘坐动车组返回成都。游览世界文化遗产——【都江堰水利工程】（含门票，不含电瓶车15/人+观光车10元/人+耳麦10元/人，游览约2小时）,为战国时期蜀郡守李冰父子率众修建的水利工程，是全世界历史最悠久、惟一留存以无坝引水为特征的宏大水利设施。2200多年来，至今仍然发挥着其水利功能，使川西平原成为“水旱从人”的“天府之国”，游都江堰水利工程、二王庙、安润索桥等。【南桥】是南街与复兴街之间的一座雄伟壮丽的廊式古桥，位于都江堰宝瓶口下侧的岷江内江上。原名为“普济桥”，桥长约133米，4排5孔，曾多次损毁，南桥的最后一次改修，仍为5孔，桥长45米，宽10米，各种彩绘、雕梁画栋、民间彩塑、书画楹联融为一体，被誉为“水上画楼”、“雄居江源第一桥”、“览胜台”。游览完毕后入住酒店休息。
                 <w:br/>
                 交通：动车、大巴
                 <w:br/>
                 购物点：无
                 <w:br/>
                 自费项：无
                 <w:br/>
                 到达城市：成都市
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：团餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">成都：五昊洋酒店、戴尔蒙酒店、铂雅名人美丽华酒店 、百辰大酒店、湘悦假日、北螺怡或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">成都：昌都宾馆/明宇丽呈/艾克美雅阁酒店或同级（四钻）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                成都-三星堆-市区飞广州/深圳
-[...1 lines deleted...]
-                早餐后，乘车前往【广汉三星堆遗址】（含门票，讲解费自理）三星堆遗址位于中国四川广汉城西7公里，南兴镇鸭子河畔，南距离成都约40公里，北距德阳26公里。由于其古域内三个起伏相连的三个黄土堆而得名，有“三星伴月”之美名。属全国重点文物保护单位，是中国西南地区的青铜时代遗址，位于四川广汉南兴镇。1980年起发掘,，因有三座突兀在成都平原上的黄土堆而得名。三星堆文明上承古蜀宝墩文化，下启金沙文化、古巴国，前后历时约2000年，是我国长江流域早期文明的代表，也是迄今为止我国信史中已知的最早的文明，游览成都【宽窄巷子】（游览时间约1小时），在这里不仅能触摸到历史留下的痕迹，也能体味到成都最原滋原味的生活方式。宽窄巷子历史文化片区，由宽巷子、窄巷子和井巷子三条平行排列的老街道及其之间的四合院落群组成。是老成都“千年少城”城市格局和百年原真建筑格局的最后遗存，也是北方的胡同文化和建筑风格在南方的“孤本”。宽窄巷子代表了最成都、最市井的民间文化；原住民、龙堂客栈、精美的门头、梧桐树、街檐下的老茶馆……构成了宽窄巷子独一无二的吸引元素和成都语汇，根据航班安排送机，后根据航班安排送机！
+                成都-大熊猫基地-三星堆-送机
+                <w:br/>
+                早餐后，游览【成都大熊猫繁育基地】（含门票，不含旅游观光车30元/人）位处成都市北郊斧头山，距市区10公里，有一条宽阔的熊猫大道与市区相连，现已成为国内开展大熊猫等珍稀濒危野生动物移地保护的主要基地之一。常年饲养有大熊猫、小熊猫、黑颈鹤、白鹳和白天鹅、黑天鹅、雁、鸳鸯及孔雀等动物。在由68科300多种高等植物所构成的基地人工生态植被内栖息着野生鸟类29科90多种。现在的基地，翠竹葱茏，绿树成荫，鸟语花香，空气清新，自然山野风光和优美人工景观巧妙融合，各种珍稀濒危动物在其中悠然自得地生息繁衍。下午【三星堆博物馆】（含门票，不含耳麦讲解30元/人）（备注：因三星堆每日限流，如未约到票则默认改游【武侯祠或四川博物馆】请知悉），三星堆遗址位于中国四川广汉城西7公里，南兴镇鸭子河畔，南距离成都约40公里，北距德阳26公里。由于其古域内三个起伏相连的三个黄土堆而得名，有“三星伴月”之美名。属全国重点文物保护单位，是中国西南地区的青铜时代遗址，位于四川广汉南兴镇。1980年起发掘,，因有三座突兀在成都平原上的黄土堆而得名。三星堆文明上承古蜀宝墩文化，下启金沙文化、古巴国，前后历时约2000年，是我国长江流域早期文明的代表，也是迄今为止我国信史中已知的最早的文明。游览后根据航班时间，乘车前往机场，乘坐航班返回广州，结束愉快的旅程。
                 <w:br/>
                 交通：大巴、飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：团餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1127,131 +1138,147 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广东自组，2人起报名，10人以上派导游，10人以下司机兼向导！（司机不进景区）
-[...1 lines deleted...]
-                1、交通：全程机票（以上航班、机型、时间以及来回地点要以出票为准）、不含机场税、燃油附加税，行程用车（旅游观光车，保证每人1正座）
+                1、交通：广州飞成都往返机票（以上航班、机型、时间以及来回地点要以出票为准）、不含机场税+燃油附加税，行程用车（旅游观光车，保证每人1正座）
                 <w:br/>
                 2、用餐：全程含7正5早所有餐食如自动放弃，款项恕不退还。
                 <w:br/>
                 早餐：酒店房费包含早餐。
                 <w:br/>
-                晚餐：沿途酒店必须要求在酒店用餐，不用不退任何费用
-[...1 lines deleted...]
-                正餐：30元/成人(特色餐除外)（不含酒水，小童餐费减半），11－12人一桌（正餐九菜一汤），9－10人一桌（正餐八菜一汤），6－8人一桌（正餐六菜一汤），如旅游者人数不足6人，则当地正餐由旅游者自理。
+                正餐：30元/成人（不含酒水，小童餐费减半）如旅游者人数不足6人，则当地正餐由旅游者自理。
                 <w:br/>
                 特别说明-四川餐饮风俗与广东地区有一定的差异旅游者应有一定的心理准备。
                 <w:br/>
-                3、门票：行程内标明景点的第一道大门票：九寨沟、黄龙、乐山大佛、峨眉山、熊猫乐园
-[...7 lines deleted...]
-                7、保险：旅行社责任险；请注意本保险不含财产险，请保管好自己的财物。
+                3、门票：行程内标明景点的第一道大门票：九寨沟、黄龙、三星堆（所有的价格已按优惠门票核算，不享受二次优惠）
+                <w:br/>
+                4、住宿：含4晚住宿，标准双人间含每人每天一床位（小孩价不占床位），全程可以安排加床或三人间（不指定）
+                <w:br/>
+                5、儿童：2-12岁儿童团费团费含旅游车费、儿童半价正餐、导游服务费。不含任何景点门票和交通费用，超高按当地门市价格现补（提前含门票半价+106元/人），不占床位，不含超高早餐，
+                <w:br/>
+                6、导游：当地导游服务费（低于10人司机兼向导，司机不景区、不讲解）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、乐山耳麦15/人、电瓶车30/人、峨眉山观光车90/人（必消消费）、耳麦15/人、金顶上行索道65/人（必消消费）、金顶下行索道55/人（必消消费） 、九寨沟观光车90元/人（必须消费）+10元景区保险、黄龙电瓶车20+保险10+耳麦30+上行索道80+下行索道40、熊猫乐园电瓶车30元/人、推荐峨眉山晚
-[...9 lines deleted...]
-                6、如遇单男单女请听从导游安排与同性团友拼房或加床或自补房差；
+                1、合同未约定由组团社支付的费用（包括行程以外非合同约定活动项目所需的费用、 游览过程中环保车索道游船费、自由活动期间发生的费用等）。 
+                <w:br/>
+                2、行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、住宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）。 
+                <w:br/>
+                3、不含广州市区到广州白云机场接送，机场集中，机场散团。 
+                <w:br/>
+                4、不包含个人旅游意外保险费、航空保险费，强烈建议出行游客购买个人旅游意外保险，具体保险险种请在报名时向销售人员咨询并购买
+                <w:br/>
+                5、赠送项目（因任何原因不参加，费用一律不退，也不换等价项目）
+                <w:br/>
+                6、由于国际燃油价格不断变化，若航空公司书面通知因调整航空燃油价格而导致机票价格上升，自此通知之后报名的客人需另外补交此燃油差价。
+                <w:br/>
+                7、旅游意外保险及航空保险，强烈建议每位游客在团队出发前购买；
+                <w:br/>
+                8、非行程内约定包含景区内交通费用；不含
+                <w:br/>
+                乐山大佛观光车15元/人（自愿消费）+耳麦10元/人（自愿消费）
+                <w:br/>
+                峨眉山风景区观光车90元/人（必须产生）+往返索道120元/人（必须产生）
+                <w:br/>
+                不含九寨沟观光车90（必须产生）+保险10（自愿消费）
+                <w:br/>
+                黄龙上行索道80（建议消费）+下行索道40（自愿消费）+电瓶车20（建议消费）+保险10（自愿产生）
+                <w:br/>
+                三星堆讲解耳麦30（建议消费）
+                <w:br/>
+                都江堰电瓶车15（自愿消费）+观光车10（自愿消费）+耳麦10（建议消费）
+                <w:br/>
+                成都大熊猫繁育基地旅游观光车30元/人（自愿消费）
+                <w:br/>
+                行程外的自费节目及私人所产生个人费用等；小孩价格不占床位费用，不含门票费用，超高自理
+                <w:br/>
+                9、由于不可抗力或者旅行社、履行辅助人已尽合理注意义务仍无法避免的事件，而需要变更行程时产生的费用（包括但不限于自然灾害、航班延误或取消、车辆故障、交通意外等）意外等。。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">购物点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1605,50 +1632,192 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">100 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">¥(人民币) 200.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">九寨千古情</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">中国旅游第一文艺晚会、一生必看的，国内首创 5D 大型晚会(九寨千古情)  ，让你领略丰富的藏羌文化内涵，感受藏族宗教。创造出一 场令人目眩神迷的视觉盛宴！在视觉、 听觉、情感上都颠覆传统演出！   1 个小时演出中，300 位演员、360 度全景演出、上万套舞台机械与观众全方位互动，用声光电气的高科技与上天入地的空间创意，完全打破艺术类型的界限，视觉盛宴，震撼人心！</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">100 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 280.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">藏民家访</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">：藏民家访的体验内容丰富多样，‌ 通常包括参观藏式民居、品尝特色美食和欣赏歌舞表演。游客围坐在藏式木桌旁，享受暖胃小火锅和牦牛肉，同时欣赏藏族服饰展示和传统舞蹈，表演者与游客频繁互动，营造出热烈欢乐的氛围。此外，家访活动还可能包括篝火晚会和锅庄舞体验，让游客更深入地感受藏族的热情好客。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">120 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 180.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="remark"/>
       </w:tblPr>
@@ -1834,101 +2003,50 @@
                 4、餐食：阿坝洲为高原及少数民族地区用餐条件、餐饮风俗与广东地区有一定的差异旅游者应有一定的心理准备。途中坐车时间比较长，客人可自备一些零食。
                 <w:br/>
                 5、住宿：九寨沟和茂县属于环保酒店，酒店不提供一次性洗漱用品，请客人自带！
                 <w:br/>
                 7、高原反应的症状：头晕、头痛、耳鸣、眼花、四肢软弱无力、恶心、呕吐、心慌、气短、呼吸急促、心跳快速无力、意识模糊、瞳孔散大、昏迷、呼吸困难等。如何预防高原反应：登高时，速度不可太快。体力活动要循序渐进，尽量减少寒冷刺激及呼吸道感染。出现胸闷、气短等症状时，就立即原地休息，有条件可吸氧或用药（如：红景天、肌甘等）
                 <w:br/>
                 旅途常见疾病与防治
                 <w:br/>
                 （1）感冒：旅行在异地，温差较大，忽冷忽执，容易感冒，需注意防治并及时吃药。
                 <w:br/>
                 （2）中暑：夏日旅行如果中暑，要立即转移到通风、凉爽的地方休息，在太阳穴、人中处涂抹风油精，不要勉强旅行。
                 <w:br/>
                 （3）肠胃病：在旅游当中，游客不适应新环境的饮食，容易腹胀和腹泻。如果再暴饮暴食，还易得胃肠炎，需及时治疗。
                 <w:br/>
                 （4）旅游在外，如出现头错无力、胃口不好、睡眠不佳等现象，这是水土不服的表现。需要多食水果、少吃油腻。
                 <w:br/>
                 （5）外伤：旅行中被蚊虫咬伤，用碱性液体冲洗伤口，可以消除疼痛。
                 <w:br/>
                 8、高原地区不宜饮酒及剧烈活动；自由活动时，请结伴出行；行程中如感身体不适,及时告知导游以便及时休息或入院检查治疗。
                 <w:br/>
                 9、由于四川属于高原地带、海拔较高容易出现高原反应，提醒孕妇、65岁以上老人家及体弱者，慢性病患者，为避免出现意外，建议慎行。高原海拔较高、空气稀薄、气压偏低，含氧量明显降低，因此，每位客人初到高原后都会有不同程度的高原反应，比如：胸闷气短、头痛耳鸣、恶心呕吐、易流鼻血等，其实，这是属于正常的生理反应。即便是当地土生土长的人，有时也会出现高原反应。大多数游客经过短时休息便会逐渐适应，请放松心情，所谓的高原反应并不可怕。如果感觉部分症状较重的，可以通过吸氧，口服一些抗高原反应的药品（例如:高原安，硝苯吡啶，红景天含片等）缓清不适感。总之，对高原反应既不必十分紧张，也不要掉以轻心。高原地区请尽可能避免剧烈运动，饮食要有节制，以免增加胃肠道负担，吃饭不宜太饱，饮水不要太多，饮茶不要太浓，最好不要抽烟，饮酒，要具备良心的心理准备，保持乐观的情绪。这才是防治高原反应的最佳"良药"；
                 <w:br/>
                 10、由于散客团队操作的特殊性，加之团队本身已经享受各项优惠政策，故如持有军官证、残疾证、教师证、学生证、老年证等证件的游客一律不再享受任何优惠减免政策！敬请谅解！
                 <w:br/>
                 11、在购物、饮食、自由活动时，在双方约定范畴外（约定场所和活动范围）因个人行为购买的食品安全问题、商品质量问题、或造成的游客人身、财产和损害他人人身、财产安全的行为，本旅行社可协助处理问题，但不承担任何责任。
-              </w:t>
-[...49 lines deleted...]
-                自理费用	必须产生	自愿产生
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -1969,51 +2087,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-12-18</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-12</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>