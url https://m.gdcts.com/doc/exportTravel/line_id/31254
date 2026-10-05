--- v0 (2025-10-03)
+++ v1 (2026-10-05)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【大全景四川】四川阆中双飞8天丨阆中古城丨仙境九寨沟丨瑶池黄龙丨松州古城丨锦里古街丨古蜀文明三星堆丨宽窄巷子丨熊猫谷丨都江堰丨乐山大佛丨峨眉山行程单</w:t>
+        <w:t xml:space="preserve">【大四川全景·阆中往返】四川阆中双飞8天丨阆中古城丨仙境九寨沟丨瑶池黄龙丨松州古城丨锦里古街丨古蜀文明三星堆丨宽窄巷子丨熊猫谷丨都江堰丨乐山大佛丨峨眉山行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">WZ-20250711DSCQJ</w:t>
+              <w:t xml:space="preserve">WZ-20260924DSCQJ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -343,55 +343,64 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                参考航班：
-[...3 lines deleted...]
-                阆中-广州： CZ5782/19:45-22:15
+                【大全景四川天]
+                <w:br/>
+                10月参考航班：
+                <w:br/>
+                广州-阆中CZ5781 16:40-18:55
+                <w:br/>
+                阆中-广州CZ5782 19:50-22:20
+                <w:br/>
+                <w:br/>
+                11-12月参考航班：
+                <w:br/>
+                广州-阆中CZ8691 07:55-10:20
+                <w:br/>
+                阆中-广州CZ8692 11:15-13:35
                 <w:br/>
                 <w:br/>
                 <w:br/>
                 仅供参考，实际航班时间以出团通知为准。（未含燃油税，报名现收！）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
@@ -410,51 +419,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 ★【产品亮点】广东独立成团，拒绝全国拼，同声同气、精品小团； 
                 <w:br/>
                 ★【经典行程】环线旅游，不走回头路、景点更全面丰富，行程不留遗憾；
                 <w:br/>
                 ★【精选景点】九寨沟、黄龙、乐山大佛、都江堰、峨眉山、熊猫谷、三星堆； 
                 <w:br/>
                 ★【祈福活动】蛇年祈福、朝拜普贤，为自己和家人祈福，开启好运一整年；
                 <w:br/>
                 ★【打卡必地】逛锦里古街、宽窄巷子、黄龙溪，体验休闲之都的慢生活和麻辣美食；
                 <w:br/>
                 ★【闲适之美】走进百年茶社—鹤鸣茶社、品一杯盖碗茶、沉浸式感受成都市井休闲生活；
                 <w:br/>
-                ★【住宿升级】入住1晚精品客栈及4钻豪华酒店，升级2晚成都网评4钻当地5星酒店； 
+                ★【住宿升级】精心安排入住4钻酒店，升级1晚网评5钻酒店 ； 
                 <w:br/>
                 ★【特色美食】精心安排美食餐：羌家养生宴、牦牛滋补汤锅、跷脚牛肉、峨眉农家菜；
                 <w:br/>
                 ★【品质细节】专属管家寻房巡餐、用心服务，关怀备至、服务细节拉满、让家人放心；
                 <w:br/>
                 ★【纯玩尊享】真纯玩到底，全程0购物0擦边0车销0餐购0套路；宽松赏景
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -577,225 +586,223 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州--阆中 (参考航班：   CZ5781/16:35-19:00 )--酒店
-[...1 lines deleted...]
-                广州乘机（飞行2小时）前往阆中古城机场；专车接机后前往酒店 。抵达阆中，欣赏有着“阆苑仙境”“阆中天下稀”的四大古城之一的阆中古城。
+                广州—阆中 (参考航班：   )—酒店
+                <w:br/>
+                广州乘机（飞行2小时）前往阆中古城机场；接机后前往酒店 。
                 <w:br/>
                 交通：飞机/汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">侯家大院客栈/梧桐语/镇江楼客栈  或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">明宇豪雅大酒店/明宇尚雅酒店/嘉舟丽港  或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                阆中--阆中古城--九寨沟（390公里，约,6-7小时）
-[...5 lines deleted...]
-                游览后，乘车前往九寨沟口，入住酒店。
+                阆中—九寨沟（390公里，约6-7小时）
+                <w:br/>
+                酒店早餐后，乘车前往九寨前往中国四大古城之一【阆中古城】（不含小景点门票）是我国保存最完整的古城，完全按照唐代天文风水理论的一座城市，被誉为风水古城。已有2300多年的历史，其民居融北方四合院和岭南庭院建筑于一体，展现的是古、雅、幽、精的韵味。古城内老街交错，古巷纵横，有30多条，其中30多条街巷乃保留有唐宋时的建筑风格，乃中国建筑史上的一大奇观。
+                <w:br/>
+                中餐后乘车前往九寨沟口，入住酒店。
                 <w:br/>
                 <w:br/>
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1：九寨房费和餐费为套餐制，套餐的餐食为酒店配餐，比较简约；如晚餐不用，无费用退出。
                 <w:br/>
                 2：九寨沟沿线当地饮食与游客饮食习惯差异较大，餐饮条件有限，尽请游客谅解并可自备些零食（方便面、榨菜等）；
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 景点：【阆中古城】
                 <w:br/>
-                自费项：【阆中古城】（不含小景点门票）
+                自费项：【阆中古城】小景点门票
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：沿途中餐     晚餐：入住酒店赠送晚餐（不用不退）   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">九寨沟西姆山居酒店/丽呈别院/港威酒店/九源国际/鑫源酒店   或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">九寨度假村酒店/丽呈睿轩酒店/港威酒店/千墨度假酒店  或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 全天九寨沟
                 <w:br/>
-                早餐后，前往景区 （10公里约12分钟）。游览世界自然遗产-【童话世界九寨沟】（含优惠门票，不含保险10元+九寨旺季观光车90元/人；游览6—8小时），它集翠海、叠溪、彩林和藏族风情于一体，以其自成天成、美丽绝伦的自然风光而成为中国著名的风景名胜区。九寨沟的蓝天、白云、雪山、森林、尽融于瀑、河、滩、缀成一串串宛若从天而降的珍珠（九寨开放区域为沟口经诺日朗瀑布至长海，其中长海、五彩池、镜海、诺日朗瀑布、树正海、双龙海瀑布、扎如寺为栈道步行景区，具体游览方式为景区安排为准）；游览完毕后返回酒店自由活动。 
+                酒店用早餐后，游览世界自然遗产-童话世界【九寨沟】（含优惠门票、不含：观光车90元+保险10元，游览6—8小时），它集翠海、叠溪、彩林和藏族风情于一体，以其美丽绝伦的自然风光而成为中国著名的风景名胜区。九寨沟的蓝天、白云、雪山、森林、尽融于瀑、河、滩、缀成一串串宛若从天而降的珍珠（九寨开放区域为沟口经诺日朗瀑布至长海，其中长海、五彩池、镜海、诺日朗瀑布、树正海、双龙海瀑布、扎如寺为栈道步行景区，具体游览方式为景区安排为准）；
                 <w:br/>
                 <w:br/>
                 温馨提示：
                 <w:br/>
                  1：九寨沟部分景点维护，具体游览景点以景区实际开放为准。冬季景区栈道冰雪路面，请注意安全；
                 <w:br/>
                 2：九寨沟景区的游览方式需要乘坐景区观光车，请妥善保管好九寨沟的观光车票，以免查票；  
                 <w:br/>
                 3：九寨沟景区海拔2500-3100米；建议游客可从远至近进行游览，不做剧烈运动，以免高反 ；            
                 <w:br/>
                 4：九寨沟景区停车场距离景区大门需要步行5-15分钟，敬请谅解；
                 <w:br/>
                 温馨提示：[此天行程户外游览时间较长，九寨沟高原地区日照充足，紫外线较强，请备好太阳镜、太阳伞、防晒霜等物品；请遵守景区管理制度，禁止吸烟、乱丢垃圾、违者最低罚款500元起；]
                 <w:br/>
                 <w:br/>
                 当地特色项目推介：
                 <w:br/>
                 《走进藏民家访》到藏家去做客，感受到藏族人民的热情好客一起跳起欢乐的锅庄，热情的为您献上洁白的哈达，更可以品尝手抓肉、酥油茶、特色藏式火锅等地道的藏族人民的饮食；让您体会不一样的生活，（自费150-180元/人）
                 <w:br/>
                 《藏羌歌舞表演》九寨的歌舞晚会是九寨必不可少的秀色大餐，被誉为——“白天看风景，晚上观藏羌风情晚会”成为一道亮丽的人文风景，歌舞晚会，充分展示了九寨沟民俗风情给九寨沟完整旅游融入了浑厚的民族文化色彩，是九寨沟完整旅程中不可缺少的组成部分。（自费180-280元/人）
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 景点：【九寨沟景区】
                 <w:br/>
@@ -813,91 +820,91 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：X     晚餐：入住酒店赠送晚餐（不用不退）   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">九寨沟西姆山居酒店/丽呈别院/港威酒店/九源国际/鑫源酒店   或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">九寨度假村酒店/丽呈睿轩酒店/港威酒店/千墨度假酒店  或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                九寨沟---黄龙（140公里约2小时）---都江堰 （300公里，约6小时）
-[...1 lines deleted...]
-                早餐后 ，抵达【黄龙风景区】（含优惠门票；游览3-4小时，不含：黄龙上下缆车120元/人、电瓶车20元/人、定位耳麦30元/人）黄龙景区位于阿坝州松潘县岷山主峰雪宝顶下，由黄龙本部和牟尼沟两部分组成。这是一个以奇幻美丽的钙化池闻名于世的景区，景区内众多的钙化池池水清澈见底，五光十色十分漂亮，还有森林、峡谷、雪山、瀑布等众多的自然风光，被称为“人间瑶池”。黄龙景区中壮观的地表钙华流蜿蜒于原始林海，酷似一条金色巨龙，腾飞天地，故名“黄龙”。并以彩池、雪山、峡谷、森林“四绝”著称于世。
+                九寨沟—黄龙（140公里约2小时）—都江堰 （320公里，约5-6小时）
+                <w:br/>
+                早餐后 抵达【黄龙风景区】（含优惠门票；游览3-4小时，不含：黄龙上下缆车120元、电瓶车20元、定位耳麦30元，自愿选择）黄龙风景名胜区位于阿坝藏族羌族自治州松潘县岷山主峰雪宝顶下，由黄龙本部和牟尼沟两部分组成。这是一个以奇幻美丽的钙化池闻名于世的景区，景区内众多的钙化池池水清澈见底，五光十色十分漂亮，还有森林、峡谷、雪山、瀑布等众多的自然风光，被称为“人间瑶池”。黄龙景区中壮观的地表钙华流蜿蜒于原始林海，酷似一条金色巨龙，腾飞天地，故名“黄龙”。并以彩池、雪山、峡谷、森林“四绝”著称于世。
                 <w:br/>
                 游览完毕后，前往【松州古城】（不上城墙）松潘，古称松州，历史悠远，是一座历史悠久、文化底蕴深厚的古城，素有“高原古城”之称也是国家级文物保护单位；四川省历史名城，是历史上有名的边陲重镇，被称作“川西门户”。
                 <w:br/>
                 完毕后乘车经过茂县、汶川后抵达都江堰入住酒店。
                 <w:br/>
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1：黄龙海拔高3900米，建议根据自己身体情况量力而行；
                 <w:br/>
                 2：黄龙游览方式可：①乘缆车往返（往返120元）；②单程乘坐缆车（单程80元，步行下山）；③徒步行走；
                 <w:br/>
                 3：在不减少景点情况下，全程景点我社可根据实际情况调整游览的先后顺序，请知悉
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 景点：【黄龙风景区】
                 <w:br/>
                 自费项：【黄龙风景区】上下缆车120元/人、电瓶车20元/人、定位耳麦30元/人
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -908,357 +915,357 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：团队用餐     晚餐：团队用餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">都江堰全枫酒店/朗丽兹酒店/耘豪酒店/上春假日酒店 或不低于以上标准酒店；</w:t>
+              <w:t xml:space="preserve">都江堰喆啡酒店/朗丽兹酒店/布达拉酒店/上春假日酒店 或不低于以上标准酒店；</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                都江堰--熊猫谷--成都  （75公里，约2小时）
+                都江堰—熊猫谷—成都  （75公里，约2小时）
                 <w:br/>
                 早餐后，前往【熊猫谷】（含优惠门票）可以近距离地感受大自然与动物间的和谐共生野化研究生态面积1.4平方公里，容纳30-40只大熊猫，以及50-100头（只）小熊猫等伴生野生动物。
                 <w:br/>
-                后前往【都江堰水利工程】（含优惠门票，不含：讲解耳麦+景区内观光车合计25元；游览约2小时），称为独奇千古的“镇川之宝”。是中国战国时期秦国蜀郡太守李冰及其子率众修建的一座大型水利工程，是全世界至今为止，年代最久、唯一留存、以无坝引水为特征的宏大水利工程，地震后都江堰的主题建筑并没有损毁，远观在地震中被震塌的祭祀李冰父子的二王庙，安澜索桥观鱼嘴分水堤、飞沙堰泄洪坝、宝瓶口引水口，进离堆公园观碑亭、离堆、伏龙观、堰功道瞻仰李冰父子塑像。
+                后前往【都江堰水利工程】（含优惠门票，游览约2小时；不含：景区内电瓶车15元，自愿选择），称为独奇千古的“镇川之宝”。是中国战国时期秦国蜀郡太守李冰及其子率众修建的一座大型水利工程，是全世界至今为止，年代最久、唯一留存、以无坝引水为特征的宏大水利工程，地震后都江堰的主题建筑并没有损毁，远观在地震中被震塌的祭祀李冰父子的二王庙，安澜索桥观鱼嘴分水堤、飞沙堰泄洪坝、宝瓶口引水口，进离堆公园观碑亭、离堆、伏龙观、堰功道瞻仰李冰父子塑像。
                 <w:br/>
                 后返回成都，前往【宽窄巷子】是成都的一条著名街巷，在那里您可以体味到成都最原汁原味的生活方式，宽窄巷子被认为是最成都也是最世界的、最古老也是最时尚的老成都名片和新都市会客厅，宽窄巷子始建于清朝，是成都市三大历史文化保护区之一。后返回酒店入住。
                 <w:br/>
                 <w:br/>
                 （温馨提示：在不减少景点情况下，全程景点我社可根据实际情况调整游览的先后顺序，请知悉。）
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 景点：【熊猫谷】、【都江堰水利工程】
                 <w:br/>
-                自费项：【都江堰水利工程】讲解耳麦+景区内观光车25 元/人
+                自费项：【都江堰水利工程】景区内电瓶车15元/人
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：团队用餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">成都瑞廷西郊雅爵酒店/春天酒店/馨乐庭/礼悦酒店/德林酒店   或不低于以上标准酒店；</w:t>
+              <w:t xml:space="preserve">成都嘉庭酒店/馨乐庭酒店/礼悦酒店/德林酒店  或不低于以上标准酒店；</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                成都--乐山大佛（140公里，约2小时 ）--峨眉山 （28公里，约30分钟）
-[...3 lines deleted...]
-                中餐后，乘车前往世界上最高的石刻佛像【乐山大佛】（含优惠门票、以及耳麦，上山游览，时间往返约3小时），大佛通高71米，素有“世界第一大佛”之称的[乐山大佛]，参观千年古刹[凌云寺]，登[九曲栈道]，体验“蜀道难，难于上青天”的千古名言。
+                成都—乐山大佛（140公里，约2小时 ）—峨眉山 （28公里，约30分钟）
+                <w:br/>
+                酒店早餐后，乘车至我国十大名古镇之一的【黄龙溪古镇】（游览约1.5小时）,镇上以古街、古树、古庙、古堤、古埝、古民居、古码头、古战场、古崖墓和古衙门的“十古”著称，古镇上还拥有的“一街三寺庙”，“三县一衙门”，“千年古树伴古镇”等都叹为全国奇观，古镇镇江寺对面是锦江与鹿溪河的交汇口，锦江水清、鹿溪水褐，可见“黄龙渡清江，真龙内中藏”的景观，泛舟水上，空灵飘逸，吟诗品茗，如梦如歌。客人也可自费品尝各种地道的成都小吃,糖画、锅魁、牛肉饼、蒸蒸糕、蛋烘糕、肉夹馍等。
+                <w:br/>
+                中餐后，乘车前往世界上最高的石刻佛像【乐山大佛】（含优惠门票、以及耳麦，上山游览，不含电瓶车15元/人，往返约3小时），大佛通高71米，素有“世界第一大佛”之称的[乐山大佛]，参观千年古刹[凌云寺]，登[九曲栈道]，体验“蜀道难，难于上青天”的千古名言。
                 <w:br/>
                 游览完，乘车前往峨眉山，入住酒店。
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 景点：【乐山大佛】
                 <w:br/>
                 自费项：乐山电瓶车15元/人
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：团队用餐     晚餐：团队用餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">峨眉维也纳酒店/熊猫王子/澜庭悦景酒店/花园城度假酒店/柏隐温泉酒店/美居酒店/丽呈  或不低于以上标准酒店；</w:t>
+              <w:t xml:space="preserve">澜庭悦景酒店/花园城度假酒店/柏隐温泉酒店   或不低于以上标准酒店；</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                峨眉山---成都 （173公里 2.5 小时 ）
+                峨眉山—成都 （173公里 2.5 小时 ）
                 <w:br/>
                 早餐后，乘车前往停车场换乘环保车进入【峨眉山景区】（含优惠门票，不含：观光车90元/人、耳麦15元/人）（车程约2小时），抵达雷洞坪停车场后,步行1、5公里抵达接引殿，（峨眉山灵猴比较多，请一定不要逗猴，以免发生抓伤事故）乘缆车抵达『金顶景区』（不含：上下缆车费用120元/人）参观【金殿】、【银殿】、【铜殿】、四面普贤菩萨像、朝拜金顶十方普贤圣像，在中国最高的汉传佛教朝拜中心礼佛许愿，游览【舍身崖】等景点，天气气象允许的话，看云海，远眺贡嘎雪山，游览完毕之后乘观光车返回峨眉山脚，乘车返回成都。
                 <w:br/>
                 抵达后打卡川西民俗街【锦里一条街】老街、宅邸、府第、民居、客栈、商铺、万年台坐落其间，青瓦错落有致，青石板路蜿蜒前行，让人恍若时空倒流。完毕后入住酒店。
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 景点：【峨眉山】
                 <w:br/>
                 自费项：【峨眉山】观光车90元/人、耳麦15 元/人、金顶上下缆车费用120元/人
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：团队用餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">成都瑞廷西郊雅爵酒店/春天酒店/馨乐庭/礼悦酒店/德林酒店  或不低于以上标准酒店；</w:t>
+              <w:t xml:space="preserve">成都西郊雅爵酒店/嘉庭酒店/春天酒店/馨乐庭/礼悦酒店/德林酒店  或不低于以上标准酒店；</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                成都---三星堆（60公里，约2小时）---阆中机场（260公里，约3.5小时）--广州 （参考航班： CZ5782/19:45-22:15  ）
+                成都—三星堆（60公里，约2小时）—阆中机场（260公里，约3.5小时）—广州 （参考航班：  ）
                 <w:br/>
                 早餐后，前往【百年茶社—鹤鸣茶馆】（含茶水）是成都最大的园林茶馆，位于人民公园内，具有典型的川西茶馆特色。茶社始建于1923年，距今已有百年历史，是成都现存历史最悠久的茶馆之一，承载着老成都的记忆与文化‌；
                 <w:br/>
-                下午前往【三星堆博物馆】（含优惠门票，不含讲解耳麦30元自愿）由于其古域内三个起伏相连的三个黄土堆而得名，有“三星伴月”之美名，被评为国家AAAA级旅游景区，集文物收藏保护、学术研究和社会教育多种功能于一体，采用现代科学手段实施管理，集中收藏和展示三星堆遗址及遗址内一、二号商代祭祀坑出土的青铜器、玉石器、金器以及陶器、骨器等千余件珍贵文物。
+                下午前往【三星堆博物馆】（含优惠门票，不含讲解耳麦30元自愿）由于其古域内三个起伏相连的三个黄土堆而得名，有“三星伴月”之美名，被评为国家AAAA级旅游景区，集文物收藏保护、学术研究和社会教育多种功能于一体，采用现代科学手段实施管理，集中收藏和展示三星堆遗址及遗址内一、二号商代祭祀坑出土的青铜器、玉石器、金器以及陶器、骨器等千余件珍贵文物！ 
                 <w:br/>
                 完毕后乘车前往阆中机场送机，结束行程！
                 <w:br/>
                 <w:br/>
-                特别说明：因三星堆每日限流，如未约到票则改游【金沙遗址博物馆】，同意报名即认可此调整方案。我社将全力抢票，争取能让游客参观三星堆。如由于动车车次问题，导致无法赠游宽窄巷子，无费用退出，请知悉。
+                特别说明：因三星堆每日限流，如未约到票则改游【武侯祠博物馆】，同意报名即认可此调整方案。我社将全力抢票，争取能让游客参观三星堆。。
                 <w:br/>
                 <w:br/>
                 （温馨提示：在不减少景点情况下，全程景点我社可根据实际情况调整游览的先后顺序，请知悉。）
                 <w:br/>
                 交通：汽车/飞机
                 <w:br/>
                 景点：【三星堆博物馆】
                 <w:br/>
                 自费项：【三星堆博物馆】讲解耳麦30元/人
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -1337,51 +1344,51 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：含广州至阆中往返程特惠经济舱机票（未含航空保险）；
                 <w:br/>
                 2、用车：当地空调旅游车（5-45座，根据实际人数调整，保证每人一正座）。
                 <w:br/>
                 3、导游：优秀地陪讲解服务（不派全陪）。在保证不减少景点的情况下，我社有权调整景点游览先后顺序。
                 <w:br/>
-                4、门票：不含景点第一道大门票，赠送项目如因特殊原因不能成行，不做退款，其中园中园门票需客人自理。（温馨提示：此线路为特价线路，已享受门票、当地政策的优惠，故此团团队中未产生费用以及门票优惠费用不退！）.60岁以上长者，已经核算优惠门票，不在享受二次优惠；60岁以下成人补门票：800元/人 。
+                4、门票：不含景点第一道大门票，赠送项目如因特殊原因不能成行，不做退款，其中园中园门票需客人自理。（温馨提示：此线路为特价线路，已享受门票、当地政策的优惠，故此团团队中未产生费用以及门票优惠费用不退！）.60岁以上长者，已经核算优惠门票，不在享受二次优惠；满60岁外籍护照，按长者价加收152元三星堆都江堰门票；未满60岁成人补门票：820元/人 。
                 <w:br/>
                 5、小童（2-11周岁）：只含早餐、半餐、车位、不占床位，不含门票自理；含往返机票。小孩也不享受赠送景点，小童如超高费用自理。
                 <w:br/>
                 6、住宿：入住当地酒店（未挂星）；标准双人间；每成人每晚（12周岁以上）一床位，出现单男或单女请报名时自补房差。在遇到政府征用或旺季房满的情况下，旅行社将不得不选用同等级但未在行程内列明的其他酒店时不另行通知，敬请谅解。
                 <w:br/>
                 7、用餐：10正7早（房费含早不用不退）、餐标30-40元/人（沟内晚餐为房费套餐，不用不退），八菜一汤，十人一桌（若不足10人，根据实际人数决定菜品数量），全程不用不退餐。温馨提醒：当地饮食与游客饮食习惯差异较大，餐饮条件有限，尽请游客谅解并可自备些零食（方便面、榨菜等）。
                 <w:br/>
                 8、购物点：纯玩。温馨提示： 行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用，公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地特色文化之用，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购物产生的纠纷与本社无关，敬请注意。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
@@ -1403,51 +1410,53 @@
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、合同未约定由组团社支付的费用（包括行程以外非合同约定活动项目所需的费用、 游览过程中缆车索道游船费、自由活动期间发生的费用等）。 
                 <w:br/>
                 2、行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、住宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）。 
                 <w:br/>
                 3、航空公司临时增加的燃油附加费。 
                 <w:br/>
                 4、不包含个人旅游意外保险费、航空保险费，强烈建议出行游客购买个人旅游意外保险，具体保险险种请在报名时向销售人员咨询并购买。 
                 <w:br/>
                 5、不含广州市区到广州白云机场接送，机场集中，机场散团。
                 <w:br/>
-                6、不含：九寨旺季观光车90元/人+保险10元/人和黄龙上下缆车120元/人+单边电瓶车20元/人、黄龙定位耳麦30元/人、三星堆讲解耳麦30元/人、大熊猫基地 电瓶车30元/人、都江堰电瓶车25元/人；走进藏民家访自费150-180元/人、藏羌歌舞晚会自费180-280元/人。
+                6、不含：景交：九寨观光车90+峨眉山观光车90+金顶上下缆车120+耳麦15+都江堰电瓶车15=330元/人 （需要产生）；
+                <w:br/>
+                九寨保险10+黄龙上行缆车80+下行缆车40+黄龙电瓶车20+黄龙定位耳麦30元+三星堆讲解器30+乐山电瓶车15元=225元/人 （自愿选择 ）；推荐自费项目：九寨藏羌歌舞晚会 180-280元/人 、九寨走进藏民家访150-180元/人 、峨眉山歌舞表演180-260元/人 。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1546,139 +1555,143 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考价格</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">必须产生景交</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">九寨观光车90+峨眉山观光车90+金顶上下缆车120+耳麦15+都江堰电瓶车25=340元/人 （必须消费）</w:t>
+              <w:t xml:space="preserve">需要产生的景交</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                不含景交费用：（到了当地现场交给导游）
+                <w:br/>
+                九寨观光车90+峨眉山观光车90+金顶上下缆车120+耳麦15+都江堰电瓶车15=330元/人 （需要消费）
+              </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">¥(人民币) 340.00</w:t>
+              <w:t xml:space="preserve">¥(人民币) 330.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">自愿选择景交</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">九寨保险10+黄龙上行缆车80+下行缆车40+黄龙电瓶车20+黄龙定位耳麦30+三星堆讲解器30+乐山电瓶车15=225元/人 （自愿消费）</w:t>
+              <w:t xml:space="preserve">九寨保险10+黄龙上行缆车80+下行缆车40+黄龙电瓶车20+黄龙定位耳麦30元+三星堆讲解器30+乐山电瓶车15元=225元/人 （自愿消费）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
@@ -1954,51 +1967,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
                 <w:br/>
-                1、本产品供应商为：成都万众国际旅行社有限责任公司，许可证号：L－SC-A00252，联系电话：020-83371233。此团 10 人起行，为保证游客如期出发，我社将与其他旅行社共同委托成都万众国际旅行社有限责任公司组织出发（广东拼团），如客人不接受拼团出发，请报名时以书面形式注明。此团由成都万众国际旅行社有限责任公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。 
+                1、此团 10 人起行，广东拼团，如客人不接受拼团出发，请报名时以书面形式注明。此团由成都万众国际旅行社有限责任公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
                 <w:br/>
                 如人数不足10人时，或遇特殊情况（如：团队特惠机位取消或游客临时退团造成不成团等）致使团队无法按期出行，我社提前 7天通知游客，游客可根据自身情况改线或改期， 如不能更改出游计划，我社将全额退还已交团费。
                 <w:br/>
                 2、我司在不影响原行程游玩标准及游览景点的前提下，根据天气原因或实际情况行程游玩顺序。行程游览顺序或用餐安排将根据游玩期间实际情况最终确认，如有调整由当地导游与游客签名确认。
                 <w:br/>
                 3、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选用 2 个或以上的航班班次）。
                 <w:br/>
                 4、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名，且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
                 <w:br/>
                 5、团队均提前 15天或以上订购酒店、车辆、门票等，如客人报名后退团（含改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际损失费用（ 火车票、门票、酒店、车费损失等），特此说明。
                 <w:br/>
                 6、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退还。
                 <w:br/>
                 7、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一切行为责任游客自负。
                 <w:br/>
                 8、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
                 <w:br/>
                 9、四川地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列 酒店标准的同类型酒店。
                 <w:br/>
                 10、购物：四川地区旅游发展较为成熟，包括部分景区，公园，博物馆，纪念馆，展 览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
                 <w:br/>
                 11、行程服务项目特别约定及说明：
                 <w:br/>
                 A).为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
@@ -2259,51 +2272,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-10-04</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-05</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>