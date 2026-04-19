--- v0 (2025-12-16)
+++ v1 (2026-04-19)
@@ -388,75 +388,77 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                ★尊贵体验：行程升级全新2+1航空大巴车、头等舱座椅
-[...5 lines deleted...]
-                ★品质奢享：100%真纯玩0购物0自费，1人也安排导游
+                ★尊享住宿：全程网评4钻酒店，单人可拼房
+                <w:br/>
+                ★尊贵体验：行程升级2+1航空保姆车
+                <w:br/>
+                ★巴渝美食：升级1餐重庆特色火锅
+                <w:br/>
+                ★品质奢享：100%真纯玩0购物0擦边，违约赔付8888元/人
+                <w:br/>
+                ★温馨服务：24小时管家服务，无缝隙衔接，让客人更放心！
                 <w:br/>
                 ★深度游览精华景点一网打尽
                 <w:br/>
                 ▶【武隆天生三桥】国家AAAAA级景区，属亚洲最大的天生桥群
                 <w:br/>
                 ▶【武隆仙女山】国家AAAAA级景区，誉为“南国第一牧原”和“东方瑞士
                 <w:br/>
-                ▶【龙水峡地缝】世界自然遗产地核心景区，形如地球裂开的一道深邃缝隙。
+                ▶【蚩尤九黎城】国家AAAA级景区，中国最大的苗族传统建筑群
                 <w:br/>
                 ▶【磁器口古镇】国家AAAA级景区，成渝十大文旅产业地标，千年古镇
                 <w:br/>
                 ▶【解放碑】中国唯一 一座纪念中华民族抗日战争胜利的国家纪念碑
                 <w:br/>
-                ▶【洪崖洞夜景游】国家AAAAA景区，抖音网红景点，中国版《千与千寻》
+                ▶【网红洪崖洞】国家AAAAA景区，抖音网红景点，中国版《千与千寻》
                 <w:br/>
                 ▶【李子坝轻轨穿楼】“空中列车穿楼而过”的“网红车站“体现真正的魔幻“8D”重庆
                 <w:br/>
-                ▶特别赠送价值238元非物质文化遗产大型山水实景演出-《印象•武隆》
+                ▶特别赠送价值50元/人苗族换装体验，唤醒您灵魂的色彩记忆
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -663,89 +665,85 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                武隆5A天生三桥—5A龙水峡地缝
-[...9 lines deleted...]
-                时间安排仅供参考,在不减少景点的情况下，导游可根据实际情况调整景点游览先后顺序。
+                武隆5A天生三桥—5A仙女山
+                <w:br/>
+                酒店用早餐，后乘车前往武隆（高速路行驶时间3小时左右），抵达后享用午餐—特色草原火锅。餐后前往游览国家AAAAA级风景名胜区【天生三桥】（游览时间不低于90分钟）（统一乘坐换车进入景区，必须乘坐）景区以其壮丽而独特的“三桥夹两坑”景观称奇于世。世界最大天生桥群和世界第二大天坑群相映生辉，坑与坑之间以桥洞相望，桥与桥之间以坑相连，规模宏大，气势磅礴，瑰丽壮。是张艺谋06年电影大片《满城尽带黄金甲》唯一外景地，亲临拍摄地、观看投资200万修建的唐朝古驿。
+                <w:br/>
+                随后乘车前往国家AAAAA级风景区【仙女山国家森林公园】（游览时间不低于60分钟）仙女山平均海拔1900米，以其独具魅力的高山草原被誉为“东方瑞士”和“南国第一牧原”，其旖旎美艳的森林草原风光在重庆独树一帜。抬头便可见蔚蓝天空与朵朵白云，走进33万亩森林和十万亩草场形成的巨型“氧吧”，感受渗进皮肤的丝丝凉意与沁人心脾的草原清新。
+                <w:br/>
+                景点时间安排及用餐仅供参考,在不减少景点和用餐的情况下，导游可根据实际情况调整景点游览先后顺序和用餐顺序。
                 <w:br/>
                 交通：大巴
                 <w:br/>
-                景点：武隆、龙水峡地缝
+                景点：武隆天生三桥、仙女山
                 <w:br/>
                 购物点：无
                 <w:br/>
                 自费项：无
                 <w:br/>
                 到达城市：武隆天坑三桥
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：团餐     晚餐：团餐   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：特色草原火锅     晚餐：蒸笼宴   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">武隆：仙女山大卫营度假酒店(游客接待中心店)、重庆武隆荣融金科大酒店、武隆宏福饭店或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -756,85 +754,89 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                懒坝-5A仙女山森林公园-洪崖洞夜景游
-[...3 lines deleted...]
-                走进【洪崖洞夜景】（游览时间不低于30分钟）夜幕降临，华灯初上，依山而建的吊脚楼，从1楼到11楼，层层叠叠，错落有致，仿佛悬挂在峭壁之上。每一层楼都亮着暖黄色的灯光，将整个建筑勾勒得金碧辉煌，如同童话世界中的城堡。
+                4A九黎城—5A芙蓉洞-芙蓉江游船
+                <w:br/>
+                酒店早餐后，前往游览国家AAAA级旅游景区【蚩尤九黎城】景区以苗族始祖蚩尤文化为主线，由40余处单体景观建筑构成。主要包括标志门楼、九道门、九黎宫、九黎部落、九黎神柱等建筑。
+                <w:br/>
+                在这里，您不是换上戏服的游客，而是苗族文化讲诉者，一场苗族换装体验，唤醒您灵魂的色彩记忆。 午餐享用特色餐—苗家长桌宴。
+                <w:br/>
+                游览被列为世界自然遗产保护地的洞穴5A级景区【芙蓉洞】洞内各种次生化学沉积物琳琅满目、丰富多彩 ，几乎包括了钟乳石类所有沉积类型 ，达70多种 ， 中国洞穴协会会长朱学稳教授评价说“芙蓉洞是一座斑斓辉煌的地下艺术宫殿 ，一座内容丰实的洞穴科学博物馆” ，游客称其为“天下第一洞。
+                <w:br/>
+                体验老重庆朝天门缆车记忆-芙蓉江缆车，乘坐乌江水系【芙蓉江游船】（乘坐时间约60分钟）芙蓉江峡谷自然风光独特，融山、水、洞、林、泉、峡于一体，集雄、奇、险、秀、幽、绝于一身。以典型的规模宏大的"U"形峡谷为主，该段江水又已形成两岸秀丽的高峡平湖风景区。
                 <w:br/>
                 时间安排仅供参考,在不减少景点的情况下，导游可根据实际情况调整景点游览先后顺序。
                 <w:br/>
                 交通：大巴
                 <w:br/>
-                景点：懒坝国际文化中心、仙女山国家森林公园、洪崖洞夜景
+                景点：蚩尤九黎城、芙蓉洞、芙蓉江游船
                 <w:br/>
                 购物点：无
                 <w:br/>
                 自费项：无
                 <w:br/>
                 到达城市：重庆市
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：团餐     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：苗家长桌宴     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">重庆：君巢·米拉酒店 、红楼长箭大酒店(石桥铺巴山地铁站店)、泊尊·雲境高空酒店(龙湖时代天街袁家岗地铁站店)或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -845,95 +847,95 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                白公馆-磁器口-李子坝轻轨穿楼-解放碑-山城步道-城上天幕•观光塔
-[...1 lines deleted...]
-                早餐后，参观红色革命纪念馆【白公馆】（不含馆内讲解）(参观时间不低于30分钟）白公馆监狱旧址位于重庆沙坪坝区歌乐山，是一处使后人缅怀英烈并为之扼腕叹息的革命遗迹（红色景点周一闭馆则更改为红岩魂广场）
+                白公馆-磁器口-龙门浩老街-李子坝轻轨穿楼-解放碑-洪崖洞
+                <w:br/>
+                早餐后，前往参观红色革命纪念馆【白公馆】（不含馆内讲解）(参观时间不低于30分钟）白公馆监狱旧址位于重庆沙坪坝区歌乐山，是一处使后人缅怀英烈并为之扼腕叹息的革命遗迹（红色景点周一闭馆则更改为红岩魂广场）
                 <w:br/>
                 游览国家AAAA级景区千年古镇【磁器口】（游览时间不低于60分钟）一条石板路，千年磁器口，又名“小重庆”。古有民谣“白日里千人拱手，入夜后万盏明灯”便说明了此处的繁荣，磁器口 蕴含了丰富的文化及各类小吃，走进磁器口，吃麻花，喝酸奶，品地道重庆小吃，做一次本地人。
                 <w:br/>
-                打卡网红车站【李子坝轻轨穿楼】（游览时间不低于20分钟）轻轨能在天上走？竟能从一栋居民楼里穿过？李子坝轻轨站体现了重庆城和山的完美结合，重庆轻轨也被网友称为神一样的交通，90度过弯，跨江穿楼，上天入地，比过山车还有意思，看轻轨穿楼而过，亲身体验这座8D魔幻城市的神奇魅力（此景点为观景台参观，不乘坐轻轨）
-[...1 lines deleted...]
-                       中餐品尝重庆美食【九宫格麻辣自助火锅】吃重庆火锅、喝山城啤酒，吃爽、喝嗨。
+                中餐可自行品尝当地特色小吃（重庆小面、担担面、酸辣粉、山城小汤圆、鬼包子等）。
+                <w:br/>
+                前往游览【龙门浩老街】（游览时间不低于30分钟）龙门浩老街重庆主城区保存最完好、规模最大的历史文化老街，也是中西文化交融的缩影。这里包含了18栋历史文物建筑，开埠历史、巴渝文化、抗战文化、宗教文化在这里异彩纷呈，一砖一瓦间编织出中西方文化、历史与当下共荣共生的斑斓画卷。龙门浩老街，诉说着重庆城的光荣与梦想。
+                <w:br/>
+                打卡网红车站【李子坝轻轨穿楼】（游览时间不低于20分钟）轻轨能在天上走？竟能从一栋居民楼里穿过？李子坝轻轨站体现了重庆城和山的完美结合，重庆轻轨也被网友称为神一样的交通，90度过弯，跨江穿楼，上天入地，比过山车还有意思，看轻轨穿楼而过，亲身体验这座8D魔幻城市的神奇魅力。
                 <w:br/>
                 游览“成渝十大文旅新地标”【解放碑】（游览时间不低于30分钟）1947年8月落成，是抗战胜利的精神象征，是中国唯一一座纪念中华民族抗日战争胜利的纪念碑，位于重庆市渝中区解放碑商业步行街中心地带。
                 <w:br/>
-                登【山城步道】（游览时间不低于30分钟）一道一巷，一条老巷子，一条悬空栈道，岁月渗透在这老街巷中；静静走在石板路的步道，感受重庆历史人物气韵。
-[...1 lines deleted...]
-                游览【城上天幕·乐游观光塔】 在这里，您不仅可以观赏到重庆壮丽的城市天际线，将长江两岸的美景尽收眼底，领略到“重庆外滩”独有的浪漫与优雅，感受到山城、江城、不夜城的独特魅力，还可以打破常规，体验心跳加速的感觉。
+                观赏【洪崖洞风貌区】（游览时间不低于50分钟）江景和城市风貌完美融合，以75米高的超常落差，顺崖而上，高低错落、依山而建，成为备受世界瞩目的，独特靓丽的城市名片。坐拥城市旅游景观、商务休闲景观和城市⼈⽂景观于⼀体。 以具巴渝传统建筑特⾊的"吊脚楼"⻛貌为主体，依⼭就势，沿江⽽建，让游客叹为观止（此景点为白天观看，若需观看夜景，散团后可自行回酒店）。
                 <w:br/>
                 时间安排仅供参考,在不减少景点的情况下，导游可根据实际情况调整景点游览先后顺序。
                 <w:br/>
                 交通：大巴
                 <w:br/>
                 景点：重庆市区一日游
                 <w:br/>
                 购物点：无
                 <w:br/>
                 自费项：无
                 <w:br/>
                 到达城市：重庆市
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：团餐     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">重庆：君巢·米拉酒店 、红楼长箭大酒店(石桥铺巴山地铁站店)、泊尊·雲境高空酒店(龙湖时代天街袁家岗地铁站店)或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -944,69 +946,68 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                自由活动—重庆送机-广州
+                自由活动—重庆送机/送站
                 <w:br/>
                 早餐后自由活动，根据游客的返程时间，安排送机/站返回家乡，结束愉快的旅程！
                 <w:br/>
                 温馨提示	1、酒店的退房时间规定为中午的12：00之前，需延长休息的游客请自行与酒店前台了解情况，并请根据酒店的要求办理退房手续。退房后可在酒店大厅等侯旅行社送站人员，大件行礼可寄存在酒店前台。贵重物品请自行保管。
                 <w:br/>
                 2、接/送站服务是地接旅行社免费赠送服务，是突出特色的增值服务，不用不退费不更换等价项目，只限于酒店接人，不接受更换地点，敬请知晓！
                 <w:br/>
                 3、特别说明：在不减少景点和所列项目的情况下，导游可根据实际情况调整景点游览先后顺序。
                 <w:br/>
                 交通：飞机
                 <w:br/>
                 景点：无
                 <w:br/>
                 购物点：无
                 <w:br/>
                 自费项：无
                 <w:br/>
-                到达城市：广州市
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
@@ -2108,51 +2109,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-12-17</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-19</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>