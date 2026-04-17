--- v2 (2025-12-15)
+++ v3 (2026-04-17)
@@ -696,51 +696,51 @@
                 <w:br/>
                 景点：天生三桥、仙女山国家森林公园
                 <w:br/>
                 购物点：无
                 <w:br/>
                 自费项：无
                 <w:br/>
                 到达城市：武隆天坑三桥
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：团餐     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：团餐     晚餐：团餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">武隆：仙女山大卫营度假酒店(游客接待中心店)、重庆武隆荣融金科大酒店、武隆宏福饭店或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -751,67 +751,69 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                4A九黎城或龚滩古镇—乌江画廊游船
-[...1 lines deleted...]
-                酒店早餐后，乘车前往彭水， 游览国家AAAA级旅游景区【蚩尤九黎城】（游览时间不低于120分钟）欣赏雄伟壮丽的九黎宫，感受苗族文化的独特魅力，景区以苗族始祖蚩尤文化为主线，由40余处单体景观建筑构成，集苗族文化、旅游景区、游客接待于一体，继承和延续了苗族历史文化、民俗风情，重现“九黎之城”历史风貌。
+                懒坝—4A九黎城或龚滩古镇—乌江画廊游船
+                <w:br/>
+                酒店早餐后，前往参观【懒坝禅意文化中心】（游览时间不低于90分钟）懒坝融合当代国际艺术和禅修康养文化，结合当地喀斯特地貌风光，为游客营造独特的心、灵、身体验式度假旅程。总占地面积144亩，有2个世间之最，值得大家看，第1个，用35万公斤琉璃打造了目前为止全球最大的琉璃药师佛像和殿堂。第2个，目前为止全球最大的蓝光殿，是一个穹形的圆顶，里面没有一根柱子，只有一片纯净的蓝光，用光影打造出了冥思之境。
+                <w:br/>
+                ，乘车前往彭水， 游览国家AAAA级旅游景区【蚩尤九黎城】（游览时间不低于120分钟）欣赏雄伟壮丽的九黎宫，感受苗族文化的独特魅力，景区以苗族始祖蚩尤文化为主线，由40余处单体景观建筑构成，集苗族文化、旅游景区、游客接待于一体，继承和延续了苗族历史文化、民俗风情，重现“九黎之城”历史风貌。
                 <w:br/>
                 或者游览被誉为乌江上的“璀璨明珠”【龚滩古镇】古镇现存长约三公里的石板街、150余堵别具一格的封火墙、200多个古朴幽静的四合院、50多座形态各异的吊脚楼、独具地方特色，是国内保存完好且颇具规模的明清建筑群。
                 <w:br/>
                 午餐享用特色餐—苗家长桌宴。
                 <w:br/>
                 乘坐【乌江画廊游船】（乘坐时间约60分钟）乌江属于重庆的第三江，也是长江上流重要的支线，江水因矿物质的呈现会显得额外的翡翠绿，在峡谷大山的怀抱中静静的躺着，如山水画一般唯美，壮观。 
                 <w:br/>
                 九黎城和龚滩古镇景区内均有配套非遗工艺品及首饰销售，不属于旅行社指定购物店，不作为投诉依据。
                 <w:br/>
                 时间安排仅供参考,在不减少景点的情况下，导游可根据实际情况调整景点游览先后顺序。
                 <w:br/>
                 交通：大巴
                 <w:br/>
-                景点：蚩尤九黎城或者龚滩古镇、乌江画廊游船
+                景点：懒坝、蚩尤九黎城或者龚滩古镇、乌江画廊游船
                 <w:br/>
                 购物点：蚩尤九黎城
                 <w:br/>
                 自费项：无
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：团餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
@@ -849,92 +851,92 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 市区一日游
                 <w:br/>
                 早餐后，乘车前往参观【特产综合超市】(参观时间不低于120分钟）体验了解武陵山脉硒土特产，辟邪吉物朱砂，还有对身体有益的各种产品，在这里也有丰富的硒产品展示区，体验区，游客可自由选择产品。(土特产超市是为了让更多游客了解本土文化，不属于购物店，不强制消费)。
                 <w:br/>
-                参观红色革命纪念馆【白公馆】（不含馆内讲解）(参观时间不低于30分钟）白公馆监狱旧址位于重庆沙坪坝区歌乐山，是一处使后人缅怀英烈并为之扼腕叹息的革命遗迹（红色景点周一闭馆则更改为红岩魂广场）
-[...1 lines deleted...]
-                参观【重庆故宫文物南迁纪念馆】（游览时间不低于90分钟）该馆位于南滨路的安达森洋行旧址，在这里不仅记录着抗日战争期间故宫文物南迁的壮举；还有依山而建层层叠加的立体老建筑群，砖石与木料的堆砌、小青瓦夯土墙，巴渝传统建筑的吊脚楼元素与西方建筑美学完美融合。放眼远眺，还能将对岸来福士的壮丽景色尽收眼底，历史与现代的碰撞，带来前所未有的视觉震撼。
+                中餐可自行品尝当地特色小吃（重庆小面、担担面、酸辣粉、山城小汤圆、鬼包子等）。
+                <w:br/>
+                参观红色革命纪念馆【白公馆】+【渣滓洞】（不含馆内讲解）(参观时间不低于60分钟）白公馆监狱旧址位于重庆沙坪坝区歌乐山，是一处使后人缅怀英烈并为之扼腕叹息的革命遗迹（红色景点周一闭馆则更改为红岩魂广场）
                 <w:br/>
                 前往马英九重庆行唯一打卡网红景点【弹子石老街】（游览时间不低于60分钟）弹子石老街是重庆能同时“观两江”、“看三桥”、“览三地标”的地方，登上拥有270度广阔的观景视野“两江汇观景平台” 可横看整个渝中半岛以及江北片区。
                 <w:br/>
                 打卡网红车站【李子坝轻轨穿楼】（游览时间不低于20分钟）轻轨能在天上走？竟能从一栋居民楼里穿过？李子坝轻轨站体现了重庆城和山的完美结合，重庆轻轨也被网友称为神一样的交通，90度过弯，跨江穿楼，上天入地，比过山车还有意思，看轻轨穿楼而过，亲身体验这座8D魔幻城市的神奇魅力（此景点为观景台参观，不乘坐轻轨）。
                 <w:br/>
                 游览“成渝十大文旅新地标”【解放碑】（游览时间不低于30分钟）1947年8月落成，是抗战胜利的精神象征，是中国唯一一座纪念中华民族抗日战争胜利的纪念碑，位于重庆市渝中区解放碑商业步行街中心地带。
                 <w:br/>
                 观赏【洪崖洞风貌区】（游览时间不低于30分钟）江景和城市风貌完美融合，以75米高的超常落差，顺崖而上，高低错落、依山而建，成为备受世界瞩目的，独特靓丽的城市名片。坐拥城市旅游景观、商务休闲景观和城市⼈⽂景观于⼀体。 以具巴渝传统建筑特⾊的"吊脚楼"⻛貌为主体，依⼭就势，沿江⽽建，让游客叹为观止（此景点为白天观看，若需观看夜景，散团后可自行回酒店）。
                 <w:br/>
-                    游世界最大跨径单塔单索面斜拉桥【千厮门大桥】千厮门大桥看起来像是一把织布的梭子，既有一剑指天的阳刚之气，又有线性流畅的和谐之美，充分融入重庆山水之中，完美体现了“山水城桥”之美，成为重庆数不清的桥梁中的颜值担当。
-[...1 lines deleted...]
-                时间安排仅供参考,在不减少景点的情况下，导游可根据实际情况调整景点游览先后顺序
+                    游览世界最大跨径单塔单索面斜拉桥【千厮门大桥】千厮门大桥看起来像是一把织布的梭子，既有一剑指天的阳刚之气，又有线性流畅的和谐之美，充分融入重庆山水之中，完美体现了“山水城桥”之美，成为重庆数不清的桥梁中的颜值担当。
+                <w:br/>
+                时间安排仅供参考,在不减少景点的情况下，导游可根据实际情况调整景点游览先后顺序。
                 <w:br/>
                 交通：大巴
                 <w:br/>
                 景点：市区
                 <w:br/>
                 购物点：特产综合超市
                 <w:br/>
                 自费项：无
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：团餐     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">重庆：奥蓝酒店、圣名国际大酒店、艺龙壹棠、丽呈君顿（两江新区）、丽呈君顿（机场店）、尚高丽呈酒店、临空智选假日、圣嘉酒店（机场店）、汇豪酒店、艾扉酒店或同级酒店。 武隆舒适：大自然、学府、峰璟、远山、橙子、途遇、陈家花园、悦漫、塞拉维、赛喜、仙逸、迩之安、枫林晚、仙猫、藏拙、玖浩别院、爱千宿或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1743,50 +1745,121 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">¥(人民币) 15.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">九黎魔毯</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 30.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -2042,51 +2115,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-12-16</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-17</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>