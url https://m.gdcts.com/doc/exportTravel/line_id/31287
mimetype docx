--- v0 (2026-03-25)
+++ v1 (2026-04-18)
@@ -1755,51 +1755,51 @@
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、护照费及个人证件费用;
                 <w:br/>
-                2、其他城市往返本行程出发地(深圳国际机场)的交通费用，如因个人原因需换乘其他航班，则需自行补差价;出入境个人物品海关征税，超重行李的托运费、保管费•因交通延阻、战争、政变、罢工、天气、飞机机器故障航班取消或更改时间等不可抗力原因所引致的额外费用;
+                2、其他城市往返本行程出发地(广州机场)的交通费用，如因个人原因需换乘其他航班，则需自行补差价;出入境个人物品海关征税，超重行李的托运费、保管费•因交通延阻、战争、政变、罢工、天气、飞机机器故障航班取消或更改时间等不可抗力原因所引致的额外费用;
                 <w:br/>
                 3、酒店内洗衣、电话、传真、收费电视、饮品、烟酒等个人消费;
                 <w:br/>
                 4、当地参加的自费以及以上“费用包含”中不包含的其他项目酒水饮料费用及其他个人小费(如酒店服务员、行李员等)
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
@@ -2190,51 +2190,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-26</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-18</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>