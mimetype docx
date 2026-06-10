--- v0 (2026-04-13)
+++ v1 (2026-06-10)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:216pt; height:30pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">中旅1号【爱达邮轮·地中海号】 广州－厦门－马尼拉－文莱－沙巴－新加坡－越南－厦门－广州  13 天 12 晚行程单</w:t>
+        <w:t xml:space="preserve">中旅1号【爱达邮轮·地中海号】 广州－厦门－马尼拉－文莱－沙巴－新加坡－越南芽庄（过夜）－深圳－广州  13 天 12 晚行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -297,51 +297,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">返程交通</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">动车</w:t>
+              <w:t xml:space="preserve">汽车</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -576,55 +576,53 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州-厦门-邮轮
-[...3 lines deleted...]
-                离港时间：16:00 （登船截止时间 14:30）
+                广州-厦门-邮轮  离港时间：16:00 （登船截止时间 14:30）
+                <w:br/>
+                当天于指定时间在广州火车东站集合，乘高铁/动车前往厦门，抵达厦门后乘车前往厦门国际邮轮码头 。由我们的专业领队一起协助您办理等船手续，邮轮将于当天 16:00 开船，我们将开始这次轻松而又浪漫的邮轮假期之旅。
                 <w:br/>
                 交通：汽车/邮轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：邮轮上   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -894,51 +892,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                文莱    抵港时间 11:30(当地时间) 离港时间 21:00(当地时间)
+                文莱    抵港时间 11:00(当地时间) 离港时间 21:00(当地时间)
                 <w:br/>
                 文莱达鲁萨兰国，位于东南亚婆罗洲的北岸，是一个被绿色丛林和蔚蓝海域包围的宁静国度。这个小国不仅以其君主制政府和富裕经济而闻名，还因其丰富的文化遗产和自然美景吸引着来自世界各地的游客。在这片土地上，既有展示着国家历史和文化的博物馆和皇宫，
                 <w:br/>
                 也有自然风光旖旎的公园和村落，使得文莱成为一个多元而独特的旅游目的地。
                 <w:br/>
                 岸上参考行程：
                 <w:br/>
                 【W2 文莱市区游 B】车览水晶乐园-车览皇家马球俱乐部+苏丹皇宫（外观）+金禧走廊公园(奥玛阿里清真寺-外观)+当地商场
                 <w:br/>
                 交通：邮轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
@@ -1298,78 +1296,77 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                头顿市（富美） 抵港时间 09:00(当地时间) 离港时间 17：00(当地时间)
-[...5 lines deleted...]
-                【Y1 头顿城市观光】鲸鱼古庙+耶稣山(基督立像)+保大皇行宫(白宫)+十里长滩+1 团餐
+                金兰（芽庄） 抵港时间 14:00 (当地时间)
+                <w:br/>
+                芽庄被美誉为越南的“小法国”，位于越南南部海岸线最东端，拥有 长约 70 公里的海岸线，从北到南分布着许多美丽的海滩。海滨沙滩一望无 际，白沙柔软，潮平水清，海底有千姿百态的珊瑚。珍珠岛海滩被誉为越 南最美的海滩之一，有着细软的沙滩和清澈的海水，是休闲和娱乐的绝佳 场所。 
+                <w:br/>
+                <w:br/>
+                岸上参考行程： 【J1(芽庄)城市观光】芽 庄 龙 山 寺 + 芽 庄 大 教 堂 ( 外 观 )+ 沉 香 塔 广 场 ( 夜 市 )+1 团 餐
                 <w:br/>
                 交通：邮轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：邮轮上     午餐：X     晚餐：邮轮上   </w:t>
+              <w:t xml:space="preserve">早餐：邮轮上     午餐：邮轮上     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">邮轮上</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1380,74 +1377,77 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                海上巡航
-[...1 lines deleted...]
-                今天迎来全天的邮轮海上巡游，让轻松舒适来开启您的邮轮之旅。您可以根据自己的喜好，享受船上的休闲娱乐设施及各式美食, 体验丰富多彩的娱乐项目,参加特色的船上课程，邮轮每天都会让你惊喜不断；酒吧、咖啡馆、 网络中心全天供您享用；还有来自全球各地的著名时尚品牌供您选购；一切服务只为让您和您的家人共同享受这无与伦比的邮轮假期！
+                金兰（芽庄） 离港时间 16:00(当地时间)
+                <w:br/>
+                金兰湾位于越南芽庄附近，风光恬静优美，交通便利，非常适合休闲 度假。这里沙滩平缓细腻，海水清澈湛蓝，椰林摇曳海风轻柔，少了闹市 喧嚣，多了一份安逸舒心。周边配套成熟，吃住方便，海鲜新鲜实惠，口 味清淡适口。你可以悠闲漫步海边，欣赏日出日落，也可轻松体验出海、 浮潜等轻松项目，节奏舒缓不赶路。整体环境干净整洁，气候温暖宜人， 是一处适合放松身心、享受慢时光的优质滨海度假地。 
+                <w:br/>
+                <w:br/>
+                岸上参考行程： 【J1(芽庄)城市观光】婆那加占婆塔+五指岩+1 团餐
                 <w:br/>
                 交通：邮轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：邮轮上     午餐：邮轮上     晚餐：邮轮上   </w:t>
+              <w:t xml:space="preserve">早餐：邮轮上     午餐：X     晚餐：邮轮上   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">邮轮上</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1534,53 +1534,53 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                厦门-广州  抵港时间 15:00 左右
-[...1 lines deleted...]
-                邮轮预计将于下午 16:00 左右开始办理离船手续，下船后乘 车送至厦门高铁站，乘坐高铁/动车返回广州，结束此次愉快又浪 漫惬意的海上之旅。
+                深圳-广州  抵港时间 12:00 左右
+                <w:br/>
+                邮轮计划将于下午 13:00 左右开始办理离船手续，贵宾按照邮轮公司 安排依次下船，告别陪伴您船员，带上一路上的丰厚收获和甜蜜记忆。办 理离船手续。结束美妙的游轮海上旅程。邮轮靠岸后请勿着急，仔细阅读 游轮活动日程表上所安排的时间内容，依照指示下船，下船后乘车返回广 州市区，爱达邮轮期待与您再次相遇。
                 <w:br/>
                 交通：邮轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：邮轮上     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1652,61 +1652,63 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.邮轮所选客房 12 晚船票费用； 
                 <w:br/>
                 2.用餐：指定免费餐厅用餐（1 日 3 餐：早餐、午餐、晚餐）； 
                 <w:br/>
                 3.娱乐：可参与互动派对、剧院表演等丰富活动，畅享船上指定免费设施 
                 <w:br/>
-                4.途经国签证 (中国籍客户收费标准） ①菲律宾邮轮签：335 元/人（持有有效日本、美国、澳洲、欧洲申根签证可免签（请提前向旅行社告知相关签证情 况），港澳台胞如无以上签证也需要做邮轮签) ②越南: 110 元/人 注 1：非中国大陆国籍客人：请游客自行联系大使馆进行了解是否对前往的国家免签,同时确保游客本身有多次进入中 国的有效签证. 注 2：因签证政策存在变动可能，相关费用或有调整，最终费用以实际产生金额为准。 
-[...3 lines deleted...]
-                 6.途经国指定线路岸上观光游览: 特惠套餐 C：￥2300 元/人（具体线路最终以出团通知书为准，如客人要求全部岸上 游都不报名需要收 500 元/人靠岸管理费） 
+                4.途经国签证 (中国籍客户收费标准） ①菲律宾邮轮签：335 元/人（持有有效日本、美国、澳洲、欧洲申根签证可免签（请提前向旅行社告知相关签证情 况），港澳台胞如无以上签证也需要做邮轮签) ②越南: 110 元/人 注 1：非中国大陆国籍客人：请游客自行联系大使馆进行了解是否对前往的国家免签,同时确保游客本身有多次进入中 国的有效签证. 注 2：由于签证政策变动，价格可能有所调整，故一切费用以实际发生为准。 
+                <w:br/>
+                5.邮轮港务费￥2199 元/人 
+                <w:br/>
+                6.途经国指定线路岸上观光游览: 特惠套餐 C￥2400 元/人（具体线路最终以出团通知书为准，如客人要求全部岸上游 都不报名需要收 500 元/人靠岸管理费） 
                 <w:br/>
                 7.个人旅游意外险 
                 <w:br/>
                 8. 广州火车东站至厦门火车站往返动车/高铁 
                 <w:br/>
-                9. 厦门火车站至厦门码头往返接送
+                9. 厦门火车站至厦门码头交通 
+                <w:br/>
+                10. 深圳蛇口邮轮母港至广州市区交通
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -2006,75 +2008,80 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1. 护照首页信息（有效期从出发之日算必须 6 个月以上）
                 <w:br/>
                 关于菲律宾签证：
                 <w:br/>
                 （1）中国籍持有有效日本、美国、澳洲、欧洲申根签证、美国绿 卡，日本永 久卡，可免签，港澳台胞如无以上签证也需要做菲律宾签证)
                 <w:br/>
                 所需材料：
                 <w:br/>
                 ●成人: 护照首页照片（有效期从出发之日算必须 6 个月以上）+ 身份证正反面复印件照片（如儿童无身份证，请提供户口本儿童 页有身份证 号的复印件) 
                 <w:br/>
                 ●儿童见下方说明：
                 <w:br/>
                 不满 16 周岁儿童签证要求:
                 <w:br/>
                 ①. 本次旅游有父母同行:
                 <w:br/>
                 1. 护照首页清晰电子版照片(不压边,不反 光) 2. 身份证正反面照片) 3. 出生证照片(父母同行能看出亲子关系， 如无出生证，提供整本户口本照片) 4. 父母双方护照首页照片+身份证正反面 照片
                 <w:br/>
                 ②. 本次旅游无父母同行:
                 <w:br/>
                 1. 有父母同行所有材料 2. WEG 文件(客人自行办理，方法请咨询 当地菲律宾驻中国领馆。如自己无法办法， 参考下方船方代办 WEG 方法及收费)
                 <w:br/>
-                【重要提醒】： 因受菲律宾入填要求等情况影响，无父母同行未成年人有可能会被要求提供额外的材料，如：委托公证书(去公证处开 具)或其他更多，如因此产生的费用由游客自行承担 中国藉护照持有有效日本，美国，澳洲，欧洲申根签证可免菲律宾签证； 外籍乘客请另行确认签证要求*常见免签国籍：美国/加拿大/德国/英国/西班牙/澳大利亚/新西兰/蒙古/俄罗斯/马 来西亚/日本/荷兰/港澳台。 船方代办 WEG：***根据菲律宾当地政策要求，所有无父母陪同出行的未满 15 周岁未成年人必须额外办理菲律宾 WEG 手续，否则将无法入境，费用约 143 美金/人，于登船后支付；
-[...1 lines deleted...]
-                需于登船前至少 7 个工作日提交： 1、儿童及其随行成年人的护照照片； 2、已妥善填写的宣誓书（单独文件）； 3、船票复印件； 4、根据具体情况，可能需要其他文件； 最终价格及所需文件最终以当地政策为准。
+                【重要提醒】： 因受菲律宾入境要求等情况影响，无父母同行未成年人有可能会被要求提供额外的材料，如：委托公证书(去公证处开 具)或其他更多，如因此产生的费用由游客自行承担 。
+                <w:br/>
+                中国藉护照持有有效日本，美国，澳洲，欧洲申根签证可免菲律宾签证； 外籍乘客请另行确认签证要求*常见免签国籍：美国/加拿大/德国/英国/西班牙/澳大利亚/新西兰/蒙古/俄罗斯/马 来西亚/日本/荷兰/港澳台。 船方代办 WEG：***根据菲律宾当地政策要求，所有无父母陪同出行的未满 15 周岁未成年人必须额外办理菲律宾 WEG 手续，否则将无法入境，费用约 143 美金/人，于登船后支付；
+                <w:br/>
+                需于登船前至少 7 个工作日提交： 1、未成年人及其随行成年人的护照首页照片； 2、已妥善填写的宣誓书（单独文件）； 3、船票复印件； 4、根据具体情况，可能需要其他文件； 最终价格及所需文件最终以当地政策为准。
                 <w:br/>
                 （2）非中国大陆国籍客人：请游客自行联系大使馆进行了解是否对前往的国家免签,同时确保游客本身有多次进入中国
                 <w:br/>
                 的有效签证。
                 <w:br/>
                 <w:br/>
                 关于越南签证：
                 <w:br/>
                 持以下国藉护照游客免越南签: 菲律宾 ，马来西亚 ，新加坡 ，泰国， 柬埔寨，缅甸，老挝， 文莱，印尼， 英国、法国、德国、 日本、韩国、 丹麦、瑞典、挪威、芬兰、西班牙、 意大利 ， 俄罗斯 ，白俄罗斯
                 <w:br/>
                 <w:br/>
                 注意 
                 <w:br/>
                 1.请务必提前至少 30 日提交上述相关材料，邮轮始发地和目的地国家入境签证要求须以中国外交部及始发地和 目的地国家领馆官方公示的政策为准（如果出发前政府机关有公布涨价通知，差价需要游客自行承担）。宾客或其预 订代理旅行社有责任核实自身护照、签证或其他旅行证件，是否符合邮轮途经及停靠国家的入境接受要求。 2、非中国大陆国籍客人：请游客自行联系大使馆进行了解是否对前往的国家免签，同时确保游客本身有多次进入中 国家 签证价格 办理时长 签证资料 备注说明 菲律宾 工作日 成人 未满 16 周岁的未成年人： 中国籍持有 有效日本， 美国，澳洲， 欧洲申根签 证，美国绿 卡，日本永 久卡，可免 签 菲律宾邮轮签: 送 签方为菲律宾当地 领馆 ，335 元/人 （以上报价已含） 提前至少 15 个 工作日提交材 料 护 照 首页 清 晰 电子版照片 （ 无 遮挡 无 反 光） 本次旅游有父母同行: 1. 护照首页清晰电子版照片(不压边,不反 光) 2. 身份证正反面照片) 3. 出生证照片(父母同行能看出亲子关系， 如无出生证，提供整本户口本照片) 4. 父母双方护照首页照片+身份证正反面 照片本次旅游无父母同行: 1. 有父母同行所有材料 
                 <w:br/>
                 2. WEG 文件(客人自行办理，方法请咨询 当地菲律宾驻中国领馆。如自己无法办法， 参考下方船方代办 WEG 方法及收费) 越南 邮轮签：110 元/ 人 持以下国藉护照游客免越南签: 菲律宾 ，马来西亚 ，新加坡 ，泰国， 柬埔寨，缅甸，老挝， 文莱，印尼， 英国、法国、德国、 日本、韩国、 丹麦、瑞典、挪威、芬兰、西班牙、 意大利 ， 俄罗斯 ，白俄罗斯 新加坡 沙巴文莱 持中国有效因私护照免签 /
                 <w:br/>
                 国的有效签证。 
                 <w:br/>
                 3、由于签证政策变动，价格可能有所调整，故一切费用以实际发生为准。 
                 <w:br/>
                 温馨提醒：若因个人证件或签证问题导致无法按时出入境，已产生的费用不予退还，且由此引发的所有额外相关费用， 均由客人自行承担。
+                <w:br/>
+                <w:br/>
+                **以上签证如因信息错误导致二次提交，需重新加收签证费,原签证费全损 **如有可以免签入境菲律宾或越南的乘客,需提前 30 个工作日,提交我社相关证件照片,如逾期未提交,后续发生重复送 签,产生的签证费用,不可退还. **签证一旦递交即产生费用, 更改取消即全损 **提示未办理有效菲律宾签证的乘客将不被允许登船
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -2088,101 +2095,105 @@
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 一、中国国籍客人: (本航次签证我社代办)本人有效因私护照（护照有效期须在回团后 6 个月以上，并确保护照上有 2
                 <w:br/>
                 页以上的空白签证页用于敲盖签证章）。
                 <w:br/>
                 申请本航次邮轮签证提供下列资料：（材料请务必提前至少 30 个工作日提交）
                 <w:br/>
                 1.本人有效因私护照 
                 <w:br/>
                 2.护照首页照片（有效期从出发之日算必须 6 个月以上） 
                 <w:br/>
                 3.身份证正反面复印件照片（如儿童无身份证，请提供户口本儿童 页有身份证 号的复印件)
+                <w:br/>
+                二、非中国大陆国籍客人
+                <w:br/>
+                请游客自行联系大使馆进行了解是否对前往的国家免签,同时确保 游客本身有多次进入中国的有效签证
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">保险信息</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 当地岸上游特惠套餐说明 
                 <w:br/>
                 1. 仅接受按套餐报名，享受套餐优惠，不可拆分单项报名；
                 <w:br/>
-                2. 优惠岸上套餐名额有限,名额先到先得； 
+                2. 优惠岸上套餐名额有限,名额先到先得； 出发前 7 日内不接受退改；
                 <w:br/>
                 3. 以上线路为目前暂定线路，包含的景点及景点参观顺序可能会根据实际情况进行调整。 
                 <w:br/>
                 4. 地接保留调整行程及更改行程内容之权利；最终确认信息请以船上旅游部门的通知为准。 
                 <w:br/>
                 5. 上述价格为人民币计价，将随汇率波动有所变化，最终以最新销售价格为准。 
                 <w:br/>
                 6. 因个人原因无法参与行程所产生的费用差额，由游客自行承担。 
                 <w:br/>
                 7. 因天气、战争等不可抗力因素导致无法参与行程，可免费取消。 
                 <w:br/>
                 8. 所有线路均设有人数上限，名额有限，先到先得。 
                 <w:br/>
                 9. 出发前无法确认报名套餐的乘客或是需要自由行的乘客,需要补交岸上游管理费: 500 元/人,出发前交清。
                 <w:br/>
                  ******注: 所有船上报名的行程,不再享有任何折扣价,均按单项原价收取（具体价格咨询船上工作人员）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
@@ -2239,51 +2250,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-13</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-10</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>