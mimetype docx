--- v2 (2026-03-07)
+++ v3 (2026-04-04)
@@ -1520,50 +1520,99 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">保险信息</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">建议游客自行购买个人旅游意外保险，出游时请携带保险资料。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">保险信息</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8200" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                1）若遇不可抗拒因素（如：遇台风等），游轮公司有权改变行程及缩短港口停留时间，由此所产生的损失我司及游轮公司概不负责
+                <w:br/>
+                2）我社保留根据具体情况更改行程的权利，以上行程仅供参考，请以出发通知行程为准。离港时间仅供参考；
+              </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
@@ -1603,51 +1652,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-07</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-04</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>