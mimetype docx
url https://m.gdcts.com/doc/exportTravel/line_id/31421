--- v4 (2026-04-06)
+++ v5 (2026-05-07)
@@ -1262,50 +1262,53 @@
                 15、根据邮轮公司规定，乘坐星旅远洋邮轮出行的客人，需严格遵守邮轮公司承运条款，请您仔细
                 <w:br/>
                 阅读，凡预订本产品则默认已知晓并接受此承运条款。如因违反条款规定所带来的后果，需由您自
                 <w:br/>
                 行承担。
                 <w:br/>
                 16、若因邮轮公司的原因（如机械故障等）延误时间超出预定登船时间24个小时，但不到48个小时，
                 <w:br/>
                 我司将退还相应比例的费用（扣除登船费及由任何机关征收的港口税费），退款基于每延误12小时
                 <w:br/>
                 部分至最多不超过延误48小时部分占总巡游时间的比例。若邮轮延误超过48小时，航线将被取消，
                 <w:br/>
                 我司将退还全部票款，但不承担赔偿责任。
                 <w:br/>
                 17、游客在自行活动期间，若发生人身意外伤亡和财产损失，我公司不承担赔偿责任。
                 <w:br/>
                 18、按照国家旅游局的有关规定，旅游人身意外保险由游客自愿购买，我公司给予提醒并提供便利。
                 <w:br/>
                 19、旅客取消或者旅客姓名更改的条款如下：在开航前 15 天允许换人，但每舱必须保留一个人的名
                 <w:br/>
                 字不变，最终以邮轮公司批复为准，如有换人情况，原有优惠不能再享受，以换名时的优惠政策补
                 <w:br/>
                 差价，并收每人300 元的更名费。全部更名视为取消重新预订并根据以下取消政策收取相应的取消
                 <w:br/>
                 费用。
+                <w:br/>
+                <w:br/>
+                因相关技术原因，双方就合同中未能明确约定的地接社信息（名称、地址、联系人、联系电话进行如下约定：双方同意，此团由(供应商名称）委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，在出团通知或出团前（集合地）派发的行程表中告知。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1652,51 +1655,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-06</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-08</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>