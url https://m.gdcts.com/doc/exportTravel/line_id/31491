--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1540,51 +1540,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-04</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-24</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>