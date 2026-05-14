--- v4 (2026-04-23)
+++ v5 (2026-05-14)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">直飞大理【云起洱畔•丽大香】云南丽江大理香格里拉双飞6天（纯玩0自费）| 丽江古城| 束河古镇| 玉龙雪山冰川大索道| 蓝月谷| 大理古城|大理洱海S湾| 松赞林寺| 独克宗古城| 虎跳峡（  升级1晚大理180°海景酒店）行程单</w:t>
+        <w:t xml:space="preserve">直飞大理Z1【云起洱畔•丽大香】云南丽江大理香格里拉双飞6天（纯玩0自费）| 丽江古城| 束河古镇| 玉龙雪山冰川大索道| 蓝月谷| 大理古城|大理洱海S湾| 独克宗古城| 虎跳峡| 普达措（  升级1晚大理180°海景酒店）行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -392,61 +392,63 @@
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 行程亮点：
                 <w:br/>
                 ▲ 直飞大理，广东成团 双飞6天5晚
                 <w:br/>
-                ▲ IP景点：玉龙雪山冰川大索道、大理一线s湾廊道、香格里拉松赞林寺、虎跳峡
+                ▲ IP景点：玉龙雪山冰川大索道、大理一线s湾廊道、香格里拉普达措国家公园、虎跳峡
                 <w:br/>
                 ▲ 打卡地标爆红景点：大理双廊古镇+大理s湾洱海廊道骑行+下午茶
                 <w:br/>
                 ▲ 独家资源：洱海筑梦、躺看洱海，海景日出、享大理180度海景酒店海景房
                 <w:br/>
                 ▲ 全程网评四钻酒店+1晚香格里拉供氧房
                 <w:br/>
-                ▲ 纯享品味大理三道茶体验+扎染体验 
-[...1 lines deleted...]
-                ▲ 赠送香格里拉歌舞伴餐土司宴
+                ▲ 纯享品味大理三道茶体验+扎染体验
+                <w:br/>
+                ▲ 赠送香格里拉歌舞伴餐土司宴	
+                <w:br/>
+                ▲ 香格里拉大经幡：以巨大的经幡为背景，都能拍出极具震撼力和艺术感的照片
                 <w:br/>
                 ▲ 纯玩1价全含0自费，成人赠送蓝月谷电瓶车+玉龙雪山能量包
                 <w:br/>
                 ▲ 舌尖味道：特别安排独特民族餐宴：香拉土司宴，丽江火塘鸡，大理砂锅鱼
                 <w:br/>
                 ▲ 人文景观：大理古城+丽江古城+束河古镇+独克宗古城，截然不同的少数民族文化体验
                 <w:br/>
                 ▲ 赠送安排观看原生态大型实景演出【印象丽江】
                 <w:br/>
                 ▲ 新婚报名：赠送一晚蜜月大床房鲜花布置（根据实际情况安排布置在全程的其中一晚）
                 <w:br/>
                 ▲ 生日报名：赠送精美生日蛋糕一个（恰逢客人生日在出游团期，以身份证信息为准）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -640,51 +642,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：团餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">大理一线海景酒店海景房：云起大理海景酒店或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">大理一线海景酒店海景房：云起大理海景酒店、云起海景酒店（马久邑店）、云起海景酒店（云途店）或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -735,51 +737,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：团餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">丽江网评四钻参考酒店：丽江玉珑国际、艾维亚丽呈（原莱诺半岛）、高球之家、吉祥圆、隐茂民宿、柏宇云龙、慕伦朗格、金岛、宏泰、金恒店或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">丽江网评四钻参考酒店：丽江玉珑国际、温德姆花园酒店、艾维亚丽呈（原莱诺半岛）、高球之家、吉祥圆、隐茂民宿、柏宇云龙、慕伦朗格、金岛、宏泰、金恒店或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -804,51 +806,51 @@
                 特别通知：所有要升级大索道或含大索道的团队，为确保安全运营，丽江政府要求雪山大索道不得超负荷运作。故大索道景区实行限票改革，高峰期间索道公司会使用人脸识别、摇号、抽签等极端方案安排大索道游览，均无法确保哪个团能上大索；如参团当天因大风天气等不可抗力原因、门票售罄（玉龙雪山冰川大索道每天限量销售门票）、大索道停运无法安排等情况；则默认为您安排云杉坪小索道，现退差价80元/人给贵宾并签订证明。
                 <w:br/>
                 如三条索道皆限流或停运，将现退差价120元/人不上索道。请知悉，敬请理解！大索道不保证能上，望周知！！！
                 <w:br/>
                 赠送安排观看原生态大型实景演出《印象·丽江》（观演时间约60分钟 赠送项目 不退不换）以雪山为背景，汲天地之灵气，取自然之大成，以民俗文化为载体，用大手笔的写意，在海拔3100米的世界上最高的演出场地，让生命的真实与震撼，如此贴近每一个人
                 <w:br/>
                 之后前往游览【蓝月谷】（成人赠送电瓶车 赠送项目不退不换）源自雪山的万古冰雪消融之后顺着峭壁流淌而下，不断汇集为山涧、溪流，最终在蓝月谷中形成了清澈见底、甘冽无比的河流。晴天时，水的颜色是蓝色的，山谷呈月牙形，远看就像一轮蓝色的月亮镶嵌在玉龙雪山脚下。
                 <w:br/>
                 <w:br/>
                 【温馨提示】：
                 <w:br/>
                 （二）关于儿童暑假、寒假、黄金周以及门票紧张的玉龙雪山儿童门票的告知：
                 <w:br/>
                 1、身高范围在1.4米（含）以上，则按成人团队套票报名时需购买：儿童只要超过1.4米的身高，都需要提前输单制团队卡（针对旅行社输单制卡只能按成人票价格来结算），临时现场补票是不保证贵宾的儿童能补到票的，可能会出现家长有票，儿童只能在雪山下等家长的情况，所以建议携带儿童身高超1.4米的家庭务必报名时确认身高以免造成不必要的损失和不便，儿童雪山结算价格402元（古维50+进山费210元+大索120+电瓶车20+保险2）。
                 <w:br/>
                 2、身高范围在：1.2-1.39米的按景区现场优惠价补票，1.19米以下免费（仅参考，具体根据景区现场收费标准来）。
                 <w:br/>
                 3、儿童价不含印象丽江表演费用，景区挂牌价280元，儿童具体收费标准根据景区实际情况收取。
                 <w:br/>
                 4、玉龙雪山大索道海拔4500m以上，如出现头晕、呼吸困难等症状，请尽快告知随团导游或景区工作人员；
                 <w:br/>
                 5、游览期间索道口游客集中，有可能会出现排队现象，请耐心等待；雪山上温度较低，游览时请注意防寒保暖；
                 <w:br/>
                 交通：旅游车
                 <w:br/>
-                景点：玉龙雪山风景区、蓝月谷、《印象·丽江》
+                景点：玉龙雪山风景区、冰川大索道、蓝月谷、《印象·丽江》
                 <w:br/>
                 到达城市：丽江市
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：团餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -879,69 +881,69 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                束河古镇-松赞林寺-独克宗古城-香格里拉（车程约200公里，行驶约2.5小时）
+                束河古镇- 独克宗古城-香格里拉（车程约200公里，行驶约2.5小时）
                 <w:br/>
                 游玩时间仅参考，以实际安排为准
                 <w:br/>
                 早餐：酒店内早餐
                 <w:br/>
-                上午：早餐后前往【束河古镇】束河古镇是一座历史悠久、景点众多的古镇。古镇建于明代万历年间，又被人们称作龙泉村，这个古老的村落坐东朝西，古镇的后山则是巍峨壮丽的玉龙雪山的余脉，这里山峦青秀缠绵，林木苍翠，前来旅游的游客无不被这里的美景所折服、震撼。
-[...3 lines deleted...]
-                前往游览被誉为“小布达拉宫”之称【噶丹·松赞林寺】该寺依山而建，外形犹如一座古堡，集藏族造型艺术之大成，又有“藏族艺术博物馆”之称。
+                上午：早餐后前往【束河古镇】束河古镇是一座历史悠久、景点众多的古镇。古镇建于明代万历年间，又被人们称作龙泉村，这个古老的村落坐东朝西，古镇的后山则是巍峨壮丽的玉龙雪山的余脉，这里山峦青秀缠绵，林木苍翠，前来旅游的游客无不被这里的美景所折服、震撼。后体验纳西庭院下午茶【围炉煮茶】在这里时间可以过的很慢，在这里可以忘掉一切烦心事，你只需要安安静静享受此刻的安静与美好，围炉喝茶，品茶品行品百味人生，
+                <w:br/>
+                下午：后前往出发前往香格里拉，中途游览后游览【虎跳峡】（不含观光扶梯费用，50 元/单程、70元双程，自愿选择，非必消）水势汹涌，声闻数里，以奇险雄壮著称于世，世界上最深的大峡谷之一，国家AAAA级旅游风景名胜区
+                <w:br/>
+                 随后来到【香格里拉大经幡】经幡面积巨大，数量众多，远远望去仿佛与天相接。这里是香格里拉热门的拍照打卡点，晴天时拍照光线充足，色彩饱和度高，非常出片。站在经幡下，以巨大的经幡为背景，无论是拍摄个人写真还是集体合影，都能拍出极具震撼力和艺术感的照片
                 <w:br/>
                 网红打卡地标夜游【独克宗古城】转世界上最大的转经筒，为爱你的人和你爱的人祈福。它是按照佛经中的香巴拉理想国建成的。古城依山势而建，路面起伏不平，那是一些岁月久远的旧石头就着自然地势铺成的，至今，石板路上还留着深深的马蹄印，那是当年的马帮给时间留下的信物了
                 <w:br/>
                 晚上：晚上观看藏族有特色的歌舞表演-【土司宴】（游览时间约90分钟）品藏家牦牛小火锅，青稞面，酥油茶等，观看特色民族风情晚会,边吃边欣赏！结束后入住酒店休息。
                 <w:br/>
                 交通：旅游车
                 <w:br/>
-                景点：束河古镇-松赞林寺-独克宗古城-香格里拉
+                景点：束河古镇-虎跳峡-大经幡-独克宗古城-香拉
                 <w:br/>
                 到达城市：香格里拉县
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：团餐     晚餐：团餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -972,66 +974,66 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                唐卡手工绘制体验→虎跳峡→大理→酒店
+                唐卡手工绘制体验→普达措→大理→酒店
                 <w:br/>
                 游玩时间仅参考，以实际安排为准
                 <w:br/>
                 早餐：酒店内早餐
                 <w:br/>
                 上午：早餐后前往【唐卡手工绘制体验】了解藏文化，学习唐卡知识:在开始绘制之前，有专业的唐卡画师或者指导老师为你介绍唐卡的历史、文化背景、艺术特点以及绘制唐卡的基本要求和注意事项等，这有助于你更好地理解和体验唐卡艺术。
                 <w:br/>
-                下午：后香格里拉前往大理，途经【小中甸】（因受草场爆护等因素，不能进入草场里面，在路边观赏拍照留恋）远处观赏高原藏区牧场；不同的季节，小中甸的格桑花、杜鹃花、狼毒花纷纷争相开放。后游览【虎跳峡】水势汹涌，声闻数里，以奇险雄壮著称于世，世界上最深的大峡谷之一，国家AAAA级旅游风景名胜区。途中远眺天下奇观【长江第一湾】罕见的“V”字形大弯。后乘车返大理入住酒店  
+                下午：后前往【普达措国家森林公园】普达措国家公园是一个无任何污染的童话世界，湖清清，天湛蓝，林涛载水声，鸟语伴花香，一年四季景色各不相同。漫游花海草甸，走进森林成毡的净土，赏雪域高原上的美丽湖泊属都湖，观赏茂密原始森林。游【属都湖】这里有水美草丰的牧场、百花盛开的湿地、飞禽走兽出没的原始森林，被称为无任何污染的“童话世界”。后乘车返回丽江入住酒店  
                 <w:br/>
                 <w:br/>
                 【温馨提示】：香格里拉属于少数民族集聚地，请尊重少数民族的生活方式，不要随地乱扔垃圾。
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：唐卡手工绘制体验、虎跳峡
+                景点：唐卡手工绘制体验、普达措
                 <w:br/>
                 到达城市：大理白族自治州
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：团餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1318,51 +1320,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、 本产品供应商为：广州永和旅行社有限公司 ，许可证号：L-GD01310 质监电话15013239696，020-86345801。此团 6人成团，为保证游客如期出发，我社将与其他旅行社共同委托广州永和旅行社有限公司组织出发（全国拼团），如客人不接受拼团出发，请报名时以书面形式注明。此团由广州永和旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。 
+                1、此团 6人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由广州永和旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
                 <w:br/>
                 2、 我司在不影响原行程游玩标准及景点游览的前提下，会根据航空公司机票或火车票出票的首末站城市最终确定具体的行程顺序，最终行程（游览顺序）在出团前派发的出团通知书行程表中告知。 旅行社可以根据实际情况，在保证行程景点游览不变且经与客人协商一致的前提下，对景点的游览顺序作合理的调整，客人对此表示理解。 
                 <w:br/>
                 3、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选用 2 个或以上的航班班次）。
                 <w:br/>
                 4、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名，且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
                 <w:br/>
                 5、团队均提前 15天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客人可自行前往航空公司办理），特此说明。
                 <w:br/>
                 6、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退还。
                 <w:br/>
                 7、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一切行为责任游客自负。
                 <w:br/>
                 8、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
                 <w:br/>
                 9、云南地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列 酒店标准的同类型酒店。
                 <w:br/>
                 10、购物：云南地区旅游发展较为成熟，包括部分景区，公园，博物馆，纪念馆，展 览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
                 <w:br/>
                 11、行程服务项目特别约定及说明：
                 <w:br/>
                 A).为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 （1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
@@ -1540,51 +1542,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-24</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-14</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>