--- v6 (2026-06-09)
+++ v7 (2026-07-11)
@@ -1542,51 +1542,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-10</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-12</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>