--- v9 (2026-08-25)
+++ v10 (2026-09-14)
@@ -974,66 +974,66 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                唐卡手工绘制体验→普达措→大理→酒店
+                香格里拉→普达措→大理→酒店
                 <w:br/>
                 游玩时间仅参考，以实际安排为准
                 <w:br/>
                 早餐：酒店内早餐
                 <w:br/>
-                上午：早餐后前往【唐卡手工绘制体验】了解藏文化，学习唐卡知识:在开始绘制之前，有专业的唐卡画师或者指导老师为你介绍唐卡的历史、文化背景、艺术特点以及绘制唐卡的基本要求和注意事项等，这有助于你更好地理解和体验唐卡艺术。
-[...1 lines deleted...]
-                下午：后前往【普达措国家森林公园】普达措国家公园是一个无任何污染的童话世界，湖清清，天湛蓝，林涛载水声，鸟语伴花香，一年四季景色各不相同。漫游花海草甸，走进森林成毡的净土，赏雪域高原上的美丽湖泊属都湖，观赏茂密原始森林。游【属都湖】这里有水美草丰的牧场、百花盛开的湿地、飞禽走兽出没的原始森林，被称为无任何污染的“童话世界”。后乘车返回丽江入住酒店  
+                上午：早餐后前往【坛城】了解藏文化（时间约90分钟）。
+                <w:br/>
+                下午：后前往【普达措国家森林公园】（时间约120分钟）普达措国家公园是一个无任何污染的童话世界，湖清清，天湛蓝，林涛载水声，鸟语伴花香，一年四季景色各不相同。漫游花海草甸，走进森林成毡的净土，赏雪域高原上的美丽湖泊属都湖，观赏茂密原始森林。游【属都湖】这里有水美草丰的牧场、百花盛开的湿地、飞禽走兽出没的原始森林，被称为无任何污染的“童话世界”。后乘车返回丽江入住酒店  
                 <w:br/>
                 <w:br/>
                 【温馨提示】：香格里拉属于少数民族集聚地，请尊重少数民族的生活方式，不要随地乱扔垃圾。
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：唐卡手工绘制体验、普达措
+                景点：普达措
                 <w:br/>
                 到达城市：大理白族自治州
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：团餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1542,51 +1542,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-25</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-14</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>