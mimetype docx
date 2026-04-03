--- v2 (2026-03-07)
+++ v3 (2026-04-03)
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">EU202602042210HC</w:t>
+              <w:t xml:space="preserve">EU202604022005HC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -1626,85 +1626,85 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考价格</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">详细请见附件</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">德国 Apollo  法兰克福</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">德国名品刀具，各式德国精致电子小仪器等</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">45 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -1819,102 +1819,1088 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考价格</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">详细请见附件</w:t>
+              <w:t xml:space="preserve">巴黎 巴黎歌剧院</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">巴黎歌剧院：拿破仑三世荣耀，欧洲三大歌剧院之一，各大奢侈品牌发布会主办秀场。外表到内部都极其壮观奢华。追随《虎口脱险》的脚步，体会《歌剧魅影》的场景，真正亲身感受贵族们延续至今的社交场所，带给您无与伦比的视觉盛宴。 含门票、预定费、官导讲解费、车费、司机服务费。约1小时。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 80.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">巴黎 红磨坊歌舞表演</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                参观红磨坊剧场的人数有限，提前预订的旅客将享有优先权。
+                <w:br/>
+                巴黎的夜晚，怎么能错过世界上古老有名的歌舞表演呢?红磨坊有一百多年的历史。它让人想起巴黎皮加尔区的美丽时代，法语“varieté”的概念就是从法国画家图卢兹·劳特雷克等伟大的编舞开始的。舞台上共有100多名艺术家，包括来自世界各地的60名舞者。巨大的水族馆、国际景点和法国坎坎舞共同拼凑出世界上极快的场景变化之一。这一定是场永生难忘的演出。6岁以下儿童不得入内。
+                <w:br/>
+                时长:2小时
+                <w:br/>
+                包括: 酒店提供往返接送服务 / 桌位预订（包含服务费）/ 演出以及每人半瓶法国香槟酒
+                <w:br/>
+                最低人数:10人
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">120 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 260.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">巴黎 卢浮宫专业讲解</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                卢浮宫是全球公认的著名博物馆，也是法国文化的旗舰，馆内有多达40万件艺术收藏，您在【专业讲解员】的带领下领略世界文化魅力。藏品中有被誉为世界三宝的《维纳斯》雕像、《蒙娜丽莎》油画和《胜利女神》石雕，更有大量希腊、罗马、埃及及东方的古董，还有法国、意大利的远古遗物。
+                <w:br/>
+                含专业讲解服务费、定位费。
+              </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 60.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">巴黎 法国海鲜大餐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                法国面包.红/白葡萄酒.海鲜拼盘.法式蜗牛.鹅肝酱.冰淇淋甜品.主菜:可选择牛排/猪排/鸡排/鱼排。
+                <w:br/>
+                最低人数20人
+                <w:br/>
+                约1小时30分钟
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">90 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 90.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">巴黎 凡尔赛宫</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                凡尔赛宫是法兰西艺术的明珠，位于巴黎市郊，在路易十四时代修建。宫殿、花园壮观精美，内部陈设和装潢富艺术性。它是欧洲最大的唯一可以和北京故宫媲美的皇宫。
+                <w:br/>
+                含团队定位费，门票，中文讲解费，车费，停车费，司机加班费。参观约1小时。
+                <w:br/>
+                最低人数20人
+                <w:br/>
+                约1小时
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 95.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">巴黎 塞纳河游船</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                塞纳河横贯巴黎，两岸风光美不胜收。巴黎的许多重要文物建筑都围绕着塞纳河两岸，乘坐塞纳河游船观赏风景是一种美的享受。
+                <w:br/>
+                游船时间约1小时，船上有中文讲解。
+                <w:br/>
+                含预订费，船票.车费.司机加班费。
+                <w:br/>
+                最低人数20人
+                <w:br/>
+                约1小时
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 50.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">巴黎深度（夜游）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">夜游浪漫之都巴黎，感受埃菲尔铁塔的璀璨夺目，探寻拉丁街、莎士比亚书店，感受巴黎人的夜生活，全面深入体验巴黎城市风光。含司机加班费 夜间进城费 租车费 最低人数20人 约2小时(含往返市区至酒店)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">120 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 90.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">卢森堡大公国</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                是世界上最小的国家之一，也是欧洲历史最古老的国家之一，各种遗迹保留完整，目前全境散布着100多处中世纪保留下来的古堡和遗迹，因此又有着“千堡之国”的美称。参观卢森堡大峡谷，漫步卢森堡老城区，外观大公宫殿。
+                <w:br/>
+                含车费，高速费，司机、导游服务费。约1小时30分钟。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">90 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 90.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">阿姆斯特丹运河</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                在该项目中，您将有机会乘船游览美丽的阿姆斯特丹运河。阿姆斯特丹是荷兰的首都，被世人评为“北方的威尼斯”，拥有160条运河和1000座桥梁，可随可见16世纪和17世纪漂亮的房子，独特的教堂，钟琴，商店以及著名的“红 灯区”。
+                <w:br/>
+                <w:br/>
+                时长:1小时
+                <w:br/>
+                包括: 导游陪同大巴往返、运河游船票，含讲解。
+                <w:br/>
+                最低人数:20人
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 50.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">德国风味猪手餐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">享誉世界的传统国菜，德国咸猪手当仁不让。脆皮咸猪手，表皮焦脆，入口香浓，猪肉柔韧，肥而不腻，是德国人最爱的传统菜。上菜时配德国酸菜，再搭配德国黑啤，这就是当仁不让的德国美食铁三角。</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 75.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">法兰克福 莱茵河游船</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                畅游莱茵河，享受河风和阳光，陶醉于历史悠久古堡以及大片的葡萄田。
+                <w:br/>
+                含船票.司机导游服务费，停车费。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 50.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">阿尔卑斯雪山</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">乘坐观光缆车欣赏阿尔卑斯山壮观的景色，俯瞰如画的山村小镇，欣赏峻峭的峰脉，蓝天、白云及浓墨重彩的山林尽在眼前。 含上下山缆车费、车费、停车费、门票、司机导游服务费。 最低成团人数20人 大约2小时</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">120 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 140.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">瑞士 黄金线路列车</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">你想象到的或者想象不到的人间仙境，尽在这条列车路上。当我们乘坐本地列车穿行的湖光山色和宁静村落中的时候，可以尽情欣赏【阿尔卑斯山脉和四散的湖泊】，所到之处的美丽风光，叫人舍不得眨眼。含火车费，预定费，司机导游加班费。约1小时30分</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">90 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 140.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">琉森 琉森湖游船</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                琉森湖，地处陡峭的石灰岩山地中间，湖光山色相映，风景如画。您可以远眺皮拉图斯山，欣赏其诗意的自然美景。
+                <w:br/>
+                含船票，船夫服务费。
+                <w:br/>
+                最低人数20人	
+                <w:br/>
+                约45分钟
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">45 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">€(欧元) 70.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -2428,51 +3414,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-07</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-04</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>