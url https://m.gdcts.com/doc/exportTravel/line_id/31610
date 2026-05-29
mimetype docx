--- v3 (2026-03-28)
+++ v4 (2026-05-29)
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">FG-20251101-TH3</w:t>
+              <w:t xml:space="preserve">FG-202605-TH01</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -619,101 +619,101 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">参考酒店：博鳌川鳌宾馆/泰和智能酒店/琼海有间商务/多河文化/南佳宾馆或不低于以上标准的备选酒店</w:t>
+              <w:t xml:space="preserve">参考酒店：博鳌川鳌宾馆/泰和智能酒店/琼海有间商务/多河文化/南佳宾馆/金太阳/亚希悦S酒店或不低于以上标准的备选酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 博鳌-海花岛（车程约3小时）
                 <w:br/>
-                早餐后出发，探索南海千年的秘密，让我们一起走进【中国（海南）南海博物馆】（参观时间约60分钟，逢周一闭馆，如遇闭馆则安排东方文化苑参观）丝路逐浪，南海之舟。了解郑和下西洋和古代海上丝绸之路相关知识，通过华光礁Ⅰ号学习古代海上丝绸之路帆樯鳞集、梯航万国的恢弘历史。
+                早餐后出发，探索南海千年的秘密，让我们一起走进【中国（海南）南海博物馆】（参观时间约60分钟，逢周一闭馆）丝路逐浪，南海之舟。了解郑和下西洋和古代海上丝绸之路相关知识，通过华光礁Ⅰ号学习古代海上丝绸之路帆樯鳞集、梯航万国的恢弘历史。
                 <w:br/>
                  参观解放海南渡海登陆战主要登陆点之【临高角解放公园】（游览时间约60分钟）公园具有深厚的有中国历史文化底蕴和重大的苦革命历史纪念意义！
                 <w:br/>
                 参观由恒大集团巨资建造的大型人工旅游岛【海花岛】由三个独立的离岸式岛屿组成，因规划平面形态为盛开在海中的三朵花，故取名为“海花岛”。海南之美，醉在海花，全球人向往的文化旅游胜地，汇聚全球600余位顶级建筑设计大师，铸就世界最大花型人工岛，创世界纪录协会最大花型人工旅游岛世界纪录！晚上可观看豪华视觉盛宴【海花岛灯光秀】在流光溢彩的灯光秀中，尽情欣赏犹如一颗璀璨夺目的明珠在中国南海冉冉升起的千亿级新网红·恒大海花岛。
                 <w:br/>
                 温馨提示：
                 <w:br/>
-                ①、海花岛灯光秀具体演出以现场执行为准，如遇特殊原因取消表演将不另行通知。敬请谅解；
-[...1 lines deleted...]
-                ②、晚餐岛上美食街汇集全国各地知名美食，可尽情自费品尝
+                ①海花岛灯光秀具体演出以现场执行为准，如遇特殊原因取消表演将不另行通知。敬请谅解；
+                <w:br/>
+                ②晚餐岛上美食街汇集全国各地知名美食，可尽情自费品尝
                 <w:br/>
                 交通：旅游车
                 <w:br/>
                 景点：【中国（海南）南海博物馆】、【临高角解放公园】和【海花岛】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：团餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
@@ -751,191 +751,183 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 儋州-三亚
                 <w:br/>
                 早餐后出发，乘车前往游览【南山佛教文化苑】（车程约150分钟，游览时间约150分钟）拜谒临波于南海之上的108米的观音圣像；朝圣上海世博园尼泊尔馆的化身【天竺圣迹•佛陀馆】,一路梵音相伴，仿若行止于梵天净土，身心俱感清灵空阔。
                 <w:br/>
-                （温馨提示：
-[...8 lines deleted...]
-                <w:br/>
                 游览素有“天之涯、海之角”的旅游胜地【天涯海角】（游览时间约120分钟）那刻有：“天涯”、“海角”、“南天一柱”、“海南南天”等巨石雄峙海滨，使整个景区如诗如画，美不胜收。
                 <w:br/>
                 游玩国家3A级旅游风景区【三亚凤凰岭海誓山盟景区】（游玩时间约60分钟，索道98元/人自理）主峰海拔约400米，是三亚城市中心的最高峰，是唯一可以全览三亚四大海湾（三亚湾、大小东海、榆林湾、亚龙湾）及360°鸟瞰三亚整座城市全貌的最佳位置。景区引进世界最先进的、被誉为索道中劳斯莱斯的奥地利索道，是中国南方地区投入最大，风景最好的空中索道，缆车缓缓上升，三亚如一巨幅画卷，徐徐展开，整个城市尽收眼底，被称为亚洲第一观海看城索道；
                 <w:br/>
                 交通：旅游车
                 <w:br/>
                 景点：【南山文化旅游区】、【天涯海角】和【三亚凤凰岭海誓山盟景区】
                 <w:br/>
                 自费项：【三亚凤凰岭海誓山盟景区】（索道98元/人自理）
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：团餐      晚餐：团餐    </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">参考酒店：三亚海澜湾/百斯特/嘉豪旅租/派柏云/香格尔/格丽酒店/三亚派柏云/夏朵酒店/海角之旅/施顿或不低于以上标准的备选酒店</w:t>
+              <w:t xml:space="preserve">参考酒店：三亚观海楼酒店/格丽酒店/派柏云/海角之旅/施顿/海澜湾/百斯特/嘉豪旅租/香格尔/夏朵酒店或不低于以上标准的备选酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 三亚-博鳌（车程约4小时）
                 <w:br/>
-                早餐后出发，参观【海南健康馆】（停留时间约100分钟）。体验一段令人兴奋的空中旅程【直升机观光体验】（小圈飞行，保险费48元/人自理）360度无死角的直升机低空观光体验，感受不一样的三亚视角，打破常规观光方式，换个视角体验高空美景，享受视角的辽阔视野，俯瞰海岸美景，与直升机合影，拍炫爆高级美图大片。
+                早餐后出发，参观【海南健康馆】（停留时间约100分钟）。
+                <w:br/>
+                体验一段令人兴奋的空中旅程【直升机观光体验】（小圈飞行，保险费60元/人自理）乘直升机感受平稳开阔的全新视野，低空穿梭，换个视角，朋友圈大片轻松拿捏！
                 <w:br/>
                 参观以美丽、浪漫、爱为主题，亚洲规模最大的玫瑰谷-【亚龙湾国际玫瑰谷】 (电瓶车自理30元/人；游览约120分钟),让您触景生情,尽情释放您的浪漫情怀.。玫瑰科普、玫瑰养护、玫瑰致富；了解“小康不小康，关键看老乡”精神与玫瑰谷乡村振兴战略。用脚步丈量远方，将世界收入眼中，一边感受花海的梦幻浪漫。（温馨提示：景区里内有成品展示厅，为景区自营店，不属于旅行社安排的购物点）。
                 <w:br/>
                 交通：旅游车
                 <w:br/>
                 景点：【直升机观光体验】和【亚龙湾国际玫瑰谷】
                 <w:br/>
                 购物点：【海南健康馆】
                 <w:br/>
-                自费项：【直升机低空飞行 不含保险48元/人】、【亚龙湾国际玫瑰谷电瓶车自理30元/人】
+                自费项：【直升机低空飞行 不含保险60元/人】、【亚龙湾国际玫瑰谷电瓶车自理30元/人】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：团餐     晚餐：团餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">结束行程</w:t>
+              <w:t xml:space="preserve">参考酒店：博鳌川鳌宾馆/泰和智能酒店/琼海有间商务/多河文化/南佳宾馆/金太阳/亚希悦S酒店或不低于以上标准的备选酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1324,50 +1316,192 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">100 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">亚龙湾国际玫瑰谷，消费自愿原则</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">景区商场，主营化妆品、精油、护肤品、特产等等产品，消费自愿原则</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">120 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">槟榔谷黎苗文化旅游区，消费自愿原则</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">景区商场，主营苗药，银器，饰品等产品，消费自愿原则</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">150 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="4200" w:type="dxa"/>
         <w:gridCol w:w="2000" w:type="dxa"/>
         <w:gridCol w:w="2000" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
@@ -1736,50 +1870,121 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">60 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">¥(人民币) 98.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">景区电瓶车/园中园项目/其他项目等</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">费用参考景区挂牌价</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="remark"/>
       </w:tblPr>
@@ -1802,113 +2007,124 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
-[...29 lines deleted...]
-                A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
+                1、此团10人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由海南风光假日旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。如报名人数不足10成人时无法成团，或遇特殊情况（如：团队特惠机位取消或游客临时退团造成不成团等）致使团队无法按期出行，我社提前3天通知游客，游客可根据自身情况改线或改期，如不能更改出游计划，我社将全额退还已交团费，我司不作赔偿损失。9人以下（含8人）司机兼向导带团，根据人数安排用车，当地退餐费或协商用餐。
+                <w:br/>
+                2、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的 情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选 用 2 个或以上的航班班次）。
+                <w:br/>
+                3、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名， 且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
+                <w:br/>
+                4、团队均提前5天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含 改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际 损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客 人可自行前往航空公司办理），特此说明。
+                <w:br/>
+                5、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行 程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、 天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩 短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退 还。
+                <w:br/>
+                6、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃 游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人 擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游 客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一 切行为责任游客自负。
+                <w:br/>
+                7、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性 原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅 游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须 知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会 造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造 成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
+                <w:br/>
+                8、海南的城市都是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列 酒店标准的同类型酒店。
+                <w:br/>
+                9、购物：海南旅游发展较为成熟，包括大部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
+                <w:br/>
+                10、行程服务项目特别约定及说明： A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
                 2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
                 <w:br/>
                 3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；
                 <w:br/>
                 4）呼吸系统疾病患者，如肺气肿、肺心病等病人；
                 <w:br/>
                 5）精神病患者，如癫痫及各种精神病人；
                 <w:br/>
                 6）严重贫血病患者，如血红蛋白量水平在 50 克/升以下的病人；
                 <w:br/>
                 7）大中型手术的恢复期病患者；
                 <w:br/>
                 8）孕妇及行动不便者。
                 <w:br/>
                 B.未满 18 周岁及老年旅游者预订提示：
                 <w:br/>
-                1）未满 18 周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待 18 周岁以下旅游者单独报名出游，敬请谅解。
-[...11 lines deleted...]
-                16、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
+                1）未满 18 周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待 18 周岁以 下旅游者单独报名出游，敬请谅解。
+                <w:br/>
+                2）70-75 周岁人群需提交三甲医院的体检报告且有65 岁以下家属陪同，需签署免责并购买对应的旅游意外保险方可出游。
+                <w:br/>
+                3）因服务能力所限，无法接待 75 周岁及以上、台胞及持护照客人报名出游，敬请谅解。
+                <w:br/>
+                11、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失，只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如下下： http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。
+                <w:br/>
+                12、由于广州白云机场及西安机场受天气原因及航空（线）管制影响较大，如遇预订航班延误或取消，按航空公司及机场地勤人员安排航班为准，旅行社无法指定航班改签或递补。实际游玩行程安排以航空公司安排航班相应调整，如部分景点无法游玩或住宿相应调整，没差价退还，敬请留意。
+                <w:br/>
+                13、根据机票实名制和火车票实名制的有关规定，如游客所提供资料与有效登机证件资料不符，重出机票或火车票费用由客人自理，建议游客报名时提供所有参团人身份证复印件给销售人员用于作为有效登机资料购买机票，请游客携带有效的身份证件原件出游。
+                <w:br/>
+                14、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出， 否则无法给予处理。
+                <w:br/>
+                15、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行 程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已 认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
+                <w:br/>
+                <w:br/>
+                自费旅游项目补充协议书（团号： ）
+                <w:br/>
+                为丰富旅游者的娱乐活动，旅行社在不影响正常旅程行程安排的前提下，提供自费景点（娱乐）项目供旅游者自行选择参加与否。根据《旅游法》第35条规定“旅行社安排另行付费旅游项目需是应旅游者要求或经双协商一致且不影响其他旅行社的行程安排”，在本次旅行过程中，旅行社应旅游者要求并经双方协商一致，由旅行社安排旅游者自愿参加自费旅游项目，双方确认签署本协议，具体约定如下：
+                <w:br/>
+                1.以下推荐的自费项目都是当地的精华所在。您可以在自由活动期间，根据自己的喜好，自愿选择自费项目，相信自费活动会带给您不同的体验；
+                <w:br/>
+                2.所有自费项目绝不强迫，在旅游者自愿选择自费项目的情况下，如达到自费项目对应的成行人数，且在时间、天气等因素允许的前提下，旅行社予以安排。如因行程安排、天气、景区临时关闭等原因导致无法安排，请您理解；
+                <w:br/>
+                3.自费项目参加与否，由旅游者根据自身需要和个人意志，自愿、自主决定，旅行社全程绝不强制参加自费项目。如旅游者不参加自费项目，将根据行程安排的内容进行活动。旅行社不会售卖此自费项目表以外的任何其他项目；
+                <w:br/>
+                4.自费项目简要内容参见本补充协议的自费项目介绍，如您同意参加，须在自费项目表[实际操作时请注意签订此书面文件]上签字确认。一旦发生纠纷，您签字确认的将作为处理依据，以保证您的权益；
+                <w:br/>
+                5.请您在选择自费项目之前慎重考虑，一旦确认参加并付费后，导游将会进行预订，预订成功后[原文为：费用产生后。请酌]旅游者取消的，将无法退还您费用。
+                <w:br/>
+                行程上的自费旅游项目仅供参考，请游客根据团队情况和行程安排自愿选择参加
+                <w:br/>
+                备注：
+                <w:br/>
+                此行程以及《自费旅游项目补充协议书》为旅游合同不可分割之部分，旅行社将严格按照行程执行。在不减少任何景点的前提下，导游可根据实际情况做顺序之调整，该调整不视为违约。当发生不可抗力、危及旅游者人身、财产安全，或者非旅行社责任造成的意外情形导致的景点、交通、住宿地点的临时变动、修改或更换，以及旅行社不得不调整或者变更旅游合同其他约定时，本公司会在事前向旅游者作出说明；确因客观情况无法在事前说明的，亦会在事后作出说明。因不可抗拒的客观原因（如天灾、战争、罢工等）和旅行社人为不可控因素（如航空公司航班延误或取消、铁路车次取消延误等）导致的一切超出费用（如在外食、宿及交通费、国家航空运价调整等）我公司有权追加差价。
                 <w:br/>
                 <w:br/>
                 《购物补充协议》
                 <w:br/>
                 尊敬的参团宾客：
                 <w:br/>
                 对旅游行程单中约定的自由活动期间的行程安排，旅行社应旅游者要求并经双方协商一致，达成本补充协议，作为国内旅游合同的组成部分。旅游者同意选择前往行程所列的购物场所。
                 <w:br/>
                 特别提醒：
                 <w:br/>
                 一、旅行社特别提醒旅游者谨慎购物，理性消费。旅游充分理解不同商品在不同地方可能存有价格差异。旅游者在选购货品的过程中应充分注意商品质量及价格比对，并向商家索取正式发票或小票等凭证。
                 <w:br/>
                 二、旅游者在上述列表所列商店购物，如所购商品有质量等问题，旅行社负责协助旅游者退、换货。旅游者在非上述列表所列商店购物，如发生质量或假冒伪劣商品等问题，旅行社不承担责任。
                 <w:br/>
                 三、旅游者应严格遵守导游安排的购物时间。对于在购物过程中挑选货物或付款等延误团队行程的团友，导游、领队或同行团友都应进行必要的提醒或催促，避免延误或影响团队行程活动。
                 <w:br/>
                 四、如遇不可抗力（天气、罢工、政府行为等）或其他旅行社已尽合理注意义务仍不能避免的事件（公共交通延误或取消、交通堵塞、因重大礼宾而施行的管制等），为保证景点正常游览，客人同意旅行社可能根据实际需要减少本补充说明约定的购物场所。
                 <w:br/>
                 客人声明：本人及本人代表以上所列参团的全体同行人，对以上条款内容已完全了解和认同，现予以签字确认。
                 <w:br/>
                 游客签字:   旅行社签字：
                 <w:br/>
                 日期：   日期：
               </w:t>
             </w:r>
@@ -2178,51 +2394,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-28</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-30</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>