--- v4 (2026-05-29)
+++ v5 (2026-09-14)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【特惠·精品环岛游】海南双飞5天 |南山文化苑 |石梅湾 |直升机飞行体验 |海花岛行程单</w:t>
+        <w:t xml:space="preserve">【特惠·精品环岛游】海南双飞5天  | 南山文化苑  | 石梅湾 | 千年古盐田  |海花岛行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -396,70 +396,66 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 — 畅游东方夏威夷，双5A景点——
                 <w:br/>
-                ◆ 体验最时尚、最流行网红打卡项目——【直升机飞行体验】360度上帝视觉俯览三亚美景
-[...1 lines deleted...]
-                ◆ 有情人终成眷属的浪漫开端，相爱相守的契约之地——【天涯海角】
+                ◆游南山，朝拜108米南山海上观音圣像，为亲友祈福——5A级景区【南山佛教文化苑】
+                <w:br/>
+                ◆ 打卡《西游记》取景圣地，5A级【天涯海角】——山海见证“神话与浪漫”
                 <w:br/>
                 ◆ 浪漫之约，让爱情在绚烂的花海中绽放，留下永恒的浪漫瞬间—【亚龙湾国际玫瑰谷】
                 <w:br/>
-                 ◆ 游南山，朝拜108米南山海上观音圣像，为亲友祈福——5A级景区【南山佛教文化苑】
-[...1 lines deleted...]
-                 ◆ 海南八大角之一【临高角解放公园】解放海南渡海登陆点
+                 ◆ 参观已有1200多年的历史的【儋州千年古盐田】
                 <w:br/>
                 ◆打卡【中国（南海）博物馆】与古人来一场穿越时空的对话
                 <w:br/>
                 <w:br/>
                 —— 媲美迪拜棕榈岛，海花探秘之旅 ——
                 <w:br/>
                 ◆ 畅游【海花岛】花瓣的独特造型，斥资 1600 亿的匠心打造，汇聚明清、法式、东南亚等十余种建筑风格，食住游全方位轻奢享受： 
                 <w:br/>
-                【海花灯光秀】由第 29 届奥运会开闭幕式灯光总设计师精心设计，打造震撼世界的海岛光影盛宴。 
-[...1 lines deleted...]
-                【亲海花式娱乐】漫步双子沙滩，沙质细软，洁白如银，20 余项动感娱乐缤纷汇聚
+                【海花灯光秀】由第 29 届奥运会开闭幕式灯光总设计师精心设计，打造震撼世界的海岛光影盛宴。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -661,63 +657,65 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 博鳌-海花岛（车程约3小时）
                 <w:br/>
                 早餐后出发，探索南海千年的秘密，让我们一起走进【中国（海南）南海博物馆】（参观时间约60分钟，逢周一闭馆）丝路逐浪，南海之舟。了解郑和下西洋和古代海上丝绸之路相关知识，通过华光礁Ⅰ号学习古代海上丝绸之路帆樯鳞集、梯航万国的恢弘历史。
                 <w:br/>
-                 参观解放海南渡海登陆战主要登陆点之【临高角解放公园】（游览时间约60分钟）公园具有深厚的有中国历史文化底蕴和重大的苦革命历史纪念意义！
-[...1 lines deleted...]
-                参观由恒大集团巨资建造的大型人工旅游岛【海花岛】由三个独立的离岸式岛屿组成，因规划平面形态为盛开在海中的三朵花，故取名为“海花岛”。海南之美，醉在海花，全球人向往的文化旅游胜地，汇聚全球600余位顶级建筑设计大师，铸就世界最大花型人工岛，创世界纪录协会最大花型人工旅游岛世界纪录！晚上可观看豪华视觉盛宴【海花岛灯光秀】在流光溢彩的灯光秀中，尽情欣赏犹如一颗璀璨夺目的明珠在中国南海冉冉升起的千亿级新网红·恒大海花岛。
+                 游览【儋州千年古盐田】（游览时间约60分钟）儋州千年古盐田距今已有1200多年的历史，这是我国早期的日晒制盐点之一，如今依然保留完好。景区所在的盐田村是个平静悠闲的海边村庄，一眼就可看到海边散落着大小不一的石槽，它们像一方方砚台错落有致地分布在一垄垄的盐田周围，颇为壮观，如今的盐田村依然保留有这一古老的制盐工艺，先用经过太阳晒干的海滩泥沙浇上海水过滤，制成高盐分的卤水，再将卤水倒在石槽内，经暴晒制作成盐巴。
+                <w:br/>
+                参观由恒大集团巨资建造的大型人工旅游岛【海花岛】由三个独立的离岸式岛屿组成，因规划平面形态为盛开在海中的三朵花，故取名为“海花岛”。海南之美，醉在海花，全球人向往的文化旅游胜地，汇聚全球600余位顶级建筑设计大师，铸就世界最大花型人工岛，创世界纪录协会最大花型人工旅游岛世界纪录！
+                <w:br/>
+                晚上可观看豪华视觉盛宴【海花岛灯光秀】在流光溢彩的灯光秀中，尽情欣赏犹如一颗璀璨夺目的明珠在中国南海冉冉升起的千亿级新网红·恒大海花岛。
                 <w:br/>
                 温馨提示：
                 <w:br/>
-                ①海花岛灯光秀具体演出以现场执行为准，如遇特殊原因取消表演将不另行通知。敬请谅解；
-[...1 lines deleted...]
-                ②晚餐岛上美食街汇集全国各地知名美食，可尽情自费品尝
+                ①、海花岛灯光秀具体演出以现场执行为准，如遇特殊原因取消表演将不另行通知。敬请谅解；
+                <w:br/>
+                ②、晚餐岛上美食街汇集全国各地知名美食，可尽情自费品尝
                 <w:br/>
                 交通：旅游车
                 <w:br/>
-                景点：【中国（海南）南海博物馆】、【临高角解放公园】和【海花岛】
+                景点：【中国（海南）南海博物馆】、【儋州千年古盐田】和【海花岛】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：团餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -749,61 +747,57 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 儋州-三亚
                 <w:br/>
-                早餐后出发，乘车前往游览【南山佛教文化苑】（车程约150分钟，游览时间约150分钟）拜谒临波于南海之上的108米的观音圣像；朝圣上海世博园尼泊尔馆的化身【天竺圣迹•佛陀馆】,一路梵音相伴，仿若行止于梵天净土，身心俱感清灵空阔。
-[...3 lines deleted...]
-                游玩国家3A级旅游风景区【三亚凤凰岭海誓山盟景区】（游玩时间约60分钟，索道98元/人自理）主峰海拔约400米，是三亚城市中心的最高峰，是唯一可以全览三亚四大海湾（三亚湾、大小东海、榆林湾、亚龙湾）及360°鸟瞰三亚整座城市全貌的最佳位置。景区引进世界最先进的、被誉为索道中劳斯莱斯的奥地利索道，是中国南方地区投入最大，风景最好的空中索道，缆车缓缓上升，三亚如一巨幅画卷，徐徐展开，整个城市尽收眼底，被称为亚洲第一观海看城索道；
+                早餐后出发，乘车前往三亚（车程约2.5小时）。游览国家5A级景区【南山文化旅游区】（游览时间约150分钟）在这里既能欣赏山海自然美景，还可拜访众多佛教名胜、参观举世闻名的“南山海上观音”，获得佛教文化带来的心灵荡涤，体味回归自然本真的乐趣。高108米的观音菩萨圣像立于南海碧波之上，这座圣像不仅是三亚南山文化旅游区的地标，也是众多佛教信徒的朝拜圣地。观音像巍峨壮观，一体化三尊，分别持珠、持箧、持莲，寓意着慈悲、智慧、和平。我国传扬千古的名句“福如东海，寿比南山”，道出了南山与福寿文化的悠久渊源，是祈福佳选之地。
+                <w:br/>
+                游览素有“天之涯、海之角”的旅游胜地【天涯海角】（游览时间约120分钟）天涯海角位于三亚湾西端，是一片宁静美丽的海滩。海滩上耸立着许多形态各异的岩石，其中有名的是刻有“天涯”和“海角”两块巨石，它们一直被视为爱情的象征，也是三亚标志性的景观之一。景区除了“天涯石”和“海角石”，其他有名的石刻还有“南天一柱”和“日月石”，“南天一柱”象征财富，日月石象征着爱情。此外，景区的名人雕塑园、情侣树等特色景点也值得一看。
                 <w:br/>
                 交通：旅游车
                 <w:br/>
-                景点：【南山文化旅游区】、【天涯海角】和【三亚凤凰岭海誓山盟景区】
-[...1 lines deleted...]
-                自费项：【三亚凤凰岭海誓山盟景区】（索道98元/人自理）
+                景点：【南山文化旅游区】、【天涯海角】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：团餐      晚餐：团餐    </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -835,63 +829,61 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 三亚-博鳌（车程约4小时）
                 <w:br/>
-                早餐后出发，参观【海南健康馆】（停留时间约100分钟）。
-[...1 lines deleted...]
-                体验一段令人兴奋的空中旅程【直升机观光体验】（小圈飞行，保险费60元/人自理）乘直升机感受平稳开阔的全新视野，低空穿梭，换个视角，朋友圈大片轻松拿捏！
+                早餐后出发，参观【海南健康馆】（停留时间约100分钟）。游玩国家3A级旅游风景区【三亚凤凰岭海誓山盟景区】（游玩时间约60分钟，索道98元/人自理）主峰海拔约400米，是三亚城市中心的最高峰，是唯一可以全览三亚四大海湾（三亚湾、大小东海、榆林湾、亚龙湾）及360°鸟瞰三亚整座城市全貌的最佳位置。景区引进世界最先进的、被誉为索道中劳斯莱斯的奥地利索道，是中国南方地区投入最大，风景最好的空中索道，缆车缓缓上升，三亚如一巨幅画卷，徐徐展开，整个城市尽收眼底，被称为亚洲第一观海看城索道；
                 <w:br/>
                 参观以美丽、浪漫、爱为主题，亚洲规模最大的玫瑰谷-【亚龙湾国际玫瑰谷】 (电瓶车自理30元/人；游览约120分钟),让您触景生情,尽情释放您的浪漫情怀.。玫瑰科普、玫瑰养护、玫瑰致富；了解“小康不小康，关键看老乡”精神与玫瑰谷乡村振兴战略。用脚步丈量远方，将世界收入眼中，一边感受花海的梦幻浪漫。（温馨提示：景区里内有成品展示厅，为景区自营店，不属于旅行社安排的购物点）。
                 <w:br/>
                 交通：旅游车
                 <w:br/>
-                景点：【直升机观光体验】和【亚龙湾国际玫瑰谷】
+                景点：【三亚凤凰岭海誓山盟景区】和【亚龙湾国际玫瑰谷】
                 <w:br/>
                 购物点：【海南健康馆】
                 <w:br/>
-                自费项：【直升机低空飞行 不含保险60元/人】、【亚龙湾国际玫瑰谷电瓶车自理30元/人】
+                自费项：【三亚凤凰岭海誓山盟景区】（索道98元/人自理）、【亚龙湾国际玫瑰谷电瓶车自理30元/人】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：团餐     晚餐：团餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -2024,50 +2016,58 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、此团10人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由海南风光假日旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。如报名人数不足10成人时无法成团，或遇特殊情况（如：团队特惠机位取消或游客临时退团造成不成团等）致使团队无法按期出行，我社提前3天通知游客，游客可根据自身情况改线或改期，如不能更改出游计划，我社将全额退还已交团费，我司不作赔偿损失。9人以下（含8人）司机兼向导带团，根据人数安排用车，当地退餐费或协商用餐。
                 <w:br/>
                 2、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的 情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选 用 2 个或以上的航班班次）。
                 <w:br/>
                 3、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名， 且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
                 <w:br/>
                 4、团队均提前5天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含 改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际 损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客 人可自行前往航空公司办理），特此说明。
                 <w:br/>
                 5、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行 程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、 天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩 短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退 还。
                 <w:br/>
                 6、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃 游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人 擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游 客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一 切行为责任游客自负。
                 <w:br/>
                 7、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性 原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅 游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须 知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会 造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造 成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
                 <w:br/>
                 8、海南的城市都是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列 酒店标准的同类型酒店。
                 <w:br/>
                 9、购物：海南旅游发展较为成熟，包括大部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
+                <w:br/>
+                10、因机票、火车票价格波动或不同时期促销活动导致的报名价格差异，旅行社不予退补差价，敬请谅解。
+                <w:br/>
+                11、本产品为跟团打包价，不接受中途离团，如因个人原因提前离团，未使用行程及服务费用不退，敬请谅解！
+                <w:br/>
+                12、不可抗力或第三方原因：如遇恶劣天气、航空/海事管制、景区临时关闭、机械故障等不可抗力或非旅行社可控因素，导致行程中任何项目（包括但不限于海岛景区、直升机观光、游艇出海等）无法正常游览或体验的，不视为旅行社违约。我社将按该项目的旅行社实际采购成本价（即团队协议结算价） 退还费用，退费金额不以景区门市挂牌价、网络售价或项目票面价为计算依据。
+                <w:br/>
+                13、优惠证件不叠加：本产品报价已享受旅行社整体打包优惠（含景区、车队、船务等综合协议价），故所有持导游证、军官证、残疾证、老年证、教师证、学生证等优惠证件的客人，不再享受任何形式的门票减免、差价退还或项目费用抵扣。
                 <w:br/>
                 10、行程服务项目特别约定及说明： A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
                 2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
                 <w:br/>
                 3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；
                 <w:br/>
                 4）呼吸系统疾病患者，如肺气肿、肺心病等病人；
                 <w:br/>
                 5）精神病患者，如癫痫及各种精神病人；
                 <w:br/>
                 6）严重贫血病患者，如血红蛋白量水平在 50 克/升以下的病人；
                 <w:br/>
                 7）大中型手术的恢复期病患者；
                 <w:br/>
                 8）孕妇及行动不便者。
                 <w:br/>
                 B.未满 18 周岁及老年旅游者预订提示：
                 <w:br/>
                 1）未满 18 周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待 18 周岁以 下旅游者单独报名出游，敬请谅解。
                 <w:br/>
                 2）70-75 周岁人群需提交三甲医院的体检报告且有65 岁以下家属陪同，需签署免责并购买对应的旅游意外保险方可出游。
                 <w:br/>
@@ -2394,51 +2394,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-30</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-14</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>