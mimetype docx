--- v0 (2025-10-24)
+++ v1 (2026-06-10)
@@ -126,51 +126,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">长沙市-广州市</w:t>
+              <w:t xml:space="preserve">长沙市</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">目的地</w:t>
             </w:r>
           </w:p>
@@ -431,50 +431,59 @@
                 <w:br/>
                 阿布戴尔-夜暮降临时，各种野生动物在宾馆旁的水塘饮水，洗澡，舔盐，捕猎，或在草丛中悠然漫步，或追逐狂奔
                 <w:br/>
                 <w:br/>
                 闭眼入理由
                 <w:br/>
                 升级内罗毕市区豪华酒店
                 <w:br/>
                 长颈鹿之吻-长颈鹿公园
                 <w:br/>
                 爱尔莎庄园英式下午茶
                 <w:br/>
                 赠送日落香槟+篝火晚会
                 <w:br/>
                 全程精选优质特色酒店
                 <w:br/>
                 牛津学者讲非洲五霸视频课堂
                 <w:br/>
                 赠送国际插头、安排随车音响
                 <w:br/>
                 越野车不超过6客一台车
                 <w:br/>
                 特别创新升级印度洋龙虾餐+中式火锅餐
                 <w:br/>
                 穿越赤道线——小游戏南北神奇魔力
+                <w:br/>
+                <w:br/>
+                2026，迭代新升级
+                <w:br/>
+                市场独家！马赛马拉荒野徒步！在马赛学者陪同下，亲临马赛之巅
+                <w:br/>
+                升级两晚纳瓦沙湖滨豪华酒店，夜伴野生动物轻鼾入眠
+                <w:br/>
+                零食随享，安排随车特色零食包
                 <w:br/>
                 <w:br/>
                 精选航线：长沙往返内罗毕，+500可申请全国联运。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
@@ -922,51 +931,55 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 马赛马拉
                 <w:br/>
                 全天：【马赛马拉国家野生动物保护区】动物追逐一日游。
                 <w:br/>
-                前往【马拉河区域】继续动物追踪（约从8点-15点）。位于肯尼亚西南部与坦桑尼亚交界地区，与坦桑尼亚塞伦盖蒂动物保护区相连。该保护区始建于1961年，面积达1800平方公里。保护区内动物繁多，数量庞大，约有95种哺乳动物和450种鸟类，是世界上最好的野生动物保护区之一。（角马过河的奇观受到自然因素影响，旅行社无法保证一定能观看到，也不接受此类投诉，敬请谅解）入住酒店休息。
+                前往【马拉河区域】继续动物追踪（约从8点-15点）。位于肯尼亚西南部与坦桑尼亚交界地区，与坦桑尼亚塞伦盖蒂动物保护区相连。该保护区始建于1961年，面积达1800平方公里。保护区内动物繁多，数量庞大，约有95种哺乳动物和450种鸟类，是世界上最好的野生动物保护区之一。（角马过河的奇观受到自然因素影响，旅行社无法保证一定能观看到，也不接受此类投诉，敬请谅解）
+                <w:br/>
+                独家安排【马赛马拉荒野徒步】。从酒店出发，前往马赛马拉大草原最高峰（Mount lenganishu (Megwara)。在马赛向导的陪同下，进行自然探索徒步活动，沿途马赛向导将带您领略东非草原的独特魅力。（赠送项目，如因天气或当地政策变化无法安排，费用不退）
+                <w:br/>
+                入住酒店休息。
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：打包午餐     晚餐：酒店晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -998,93 +1011,95 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                马赛马拉动物保护区-埃尔门泰塔湖（车约4小时）
-[...3 lines deleted...]
-                下午：前往埃尔门泰塔湖观赏火烈鸟，位于肯尼亚裂谷带中间，是碳酸钙湖，而不是淡水湖，面积约有20平方公里，埃尔蒙太塔湖就像它周边的湖一样，也是许多非洲火烈鸟的家,在湖中大约生活着50多万只美丽的火烈鸟.（火烈鸟的观赏受到自然因素影响，旅行社无法保证一定能观看到）入住酒店休息。
+                马赛马拉动物保护区-纳瓦沙湖（车约4小时）-埃尔门泰塔湖（车约1小时）-纳瓦沙湖
+                <w:br/>
+                上午：早餐后乘车前往东非最美淡水湖——【纳瓦沙湖】。
+                <w:br/>
+                下午：午餐后，前往埃尔门泰塔湖观赏火烈鸟，位于肯尼亚裂谷带中间，是碳酸钙湖，而不是淡水湖，面积约有20平方公里，埃尔蒙太塔湖就像它周边的湖一样，也是许多非洲火烈鸟的家,在湖中大约生活着50多万只美丽的火烈鸟.（火烈鸟的观赏受到自然因素影响，旅行社无法保证一定能观看到）
+                <w:br/>
+                后入住酒店休息。
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：酒店午餐     晚餐：酒店晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">入住埃尔门泰塔湖湖滨特色酒店Jacaranda Lake Elementaita Lodge或同级</w:t>
+              <w:t xml:space="preserve">入住纳瓦沙湖滨豪华酒店Lake Naivasha Resort 或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1105,68 +1120,68 @@
                 上午：酒店早餐后，前往船游【纳瓦沙湖】游览。纳瓦沙湖毫无疑问的是裂谷里的明珠，是中部五湖里最出位的一个，这里湖、光、山、色无一不自在随意，以特有的绵密而鲜活的存在所有人的肯尼亚记忆里。该湖是裂谷中最高湖，湖内河马成群，湖中岛的各类动物加之秀丽湖景吸引了不少游客，是肯国景点中中国领导人来的最多之处。乘坐游船观赏湖中飞禽、河马家族及两岸的当地私人农庄美景，可以捕捉鱼鹰捕鱼的精彩瞬间，随后前往【私人保护区岛屿星月岛徒步】这个小岛坐落在Lake Naivasha 纳瓦沙湖的中心， 拥有完整的生态系统。岛上栖息着斑马、角马、长颈鹿、黑斑羚、非洲水牛等动物，没有大型猛禽，是肯尼亚为数不多可以进行“徒步游猎”的区域，也是肯尼亚最佳出片地之一，还有可能近距离接触小动物哦！（野生鸟类的观赏受到自然因素影响，旅行社无法保证一定能观看到）
                 <w:br/>
                 下午：前往【爱尔莎庄园】参观，并享用英式下午茶。
                 <w:br/>
                 入住酒店休息。
                 <w:br/>
                 交通：大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：打包午餐     晚餐：酒店晚餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">入住埃尔门泰塔湖湖滨特色酒店Jacaranda Lake Elementaita Lodge或同级</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：酒店午餐     晚餐：酒店晚餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">入住纳瓦沙湖滨豪华酒店Lake Naivasha Resort 或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1328,85 +1343,87 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 长沙
                 <w:br/>
                 全天：安全抵达长沙国际机场，结束难忘的肯尼亚之旅！
                 <w:br/>
+                交通：不含
+                <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">无</w:t>
+              <w:t xml:space="preserve">早餐：飞机餐     午餐：X     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">不含</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">费用说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1504,65 +1521,63 @@
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、护照费用；
                 <w:br/>
                 2、全程单房差RMB 4300/人（平日）&amp; RMB 5500/人（入住时间涉及到7-8月）（温馨提示：非洲大部分酒店1人入住补单房差默认为入住一间大床房，且大部分酒店不能安排1人入住一间双人房，敬请谅解）；
                 <w:br/>
-                3、境外司机、向导服务费（不含RMB 1000/人）；
-[...13 lines deleted...]
-                10、12周岁以下，不占床按照成人9折，占床与成人同价（司导服务费不打折）；建议1.4米以上儿童占床。
+                3、行程表以外费用；
+                <w:br/>
+                4、行李物品的搬运费、保管费及超重费；如行李或物品丢失、被盗等意外损失费用；
+                <w:br/>
+                5、一切个人消费（如：电话、传真、电视付费频道、洗衣、饮料等）；
+                <w:br/>
+                6、旅游者因违约、自身过错或自身疾病引起的人身和财产损失；
+                <w:br/>
+                7、非我社所能控制因素下引起的额外费用，如：自然灾害、罢工、境外当地政策或民俗禁忌、景点维修等；
+                <w:br/>
+                8、游客人身意外保险及客人往返出境口岸的一切费用。
+                <w:br/>
+                9、12周岁以下，不占床按照成人9折，占床与成人同价（司导服务费不打折）；建议1.4米以上儿童占床。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1890,51 +1905,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">退改规则</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、以收到定金10000元/人为确认参团留位，如取消定金不退，并于出发前14天付清全款；
+                1、以收到定金10000元/人为确认参团留位，如取消定金不退。
                 <w:br/>
                 2、 团队出发前30天—14天取消，游客需支付50%团款损失（机位定金+酒店损失）；
                 <w:br/>
                 3、 团队出发前14天—8天取消，只可退1000元/人餐费和景点门票；
                 <w:br/>
                 4、 团队出发7天内取消，全款损失。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -2046,51 +2061,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-10-24</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-10</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>