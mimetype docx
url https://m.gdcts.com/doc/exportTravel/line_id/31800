--- v1 (2026-06-10)
+++ v2 (2026-08-11)
@@ -2061,51 +2061,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-10</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-11</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>