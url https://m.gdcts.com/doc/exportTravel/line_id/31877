--- v0 (2025-10-04)
+++ v1 (2026-06-06)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">中旅1号【爱达邮轮•地中海号】深圳-马尼拉（菲律宾）-深圳 5天4晚行程单</w:t>
+        <w:t xml:space="preserve">中旅1号【爱达邮轮•地中海号】广州-马尼拉（菲律宾）-广州5天4晚 5天4晚行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,93 +84,93 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">AD1741742892SH</w:t>
+              <w:t xml:space="preserve">AD1741742892MN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">深圳市</w:t>
+              <w:t xml:space="preserve">广州市</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">目的地</w:t>
             </w:r>
           </w:p>
@@ -563,77 +563,78 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                深圳蛇口码头-地中海号（离港时间：16：00）
-[...4 lines deleted...]
-                登船地址：蛇口邮轮中心 广东省深圳市南山区海运路1号
+                广州南沙国际邮轮母港-地中海号 （离港时间：14：00）
+                <w:br/>
+                请您于指定时间前往广州南沙国际邮轮母港，您如有大件行李（手提行李除外）可交给邮轮的工作人员帮您办理托运，他们会将行李送至各位贵客所在的客舱。登船后享用第一顿海上美食，展开你美妙的邮轮旅程。
+                <w:br/>
+                <w:br/>
+                <w:br/>
+                登船地址：广州市南沙区兴沙路4号(地铁4号线南沙客运港站G出口)
                 <w:br/>
                 交通：邮轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：邮轮上   </w:t>
+              <w:t xml:space="preserve">早餐：X     午餐：邮轮上     晚餐：邮轮上   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">邮轮上</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -722,51 +723,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                马尼拉（菲律宾）靠港时间：08:00 离港时间：17:00
+                马尼拉（菲律宾）靠港时间：08:00 离港时间：19:00
                 <w:br/>
                 马尼拉是菲律宾共和国的首都和最大的港口城市，亚洲最大的城市之一，也是全国最大的城市和政治、经济、社会、文化和教育中心。马尼拉是一座具有悠久历史的城市。它在印度文明，中国文明及中亚古文明的基础上，融合西班牙，美国的西洋文明，形成东西合壁的文化。
                 <w:br/>
                 <w:br/>
                 温馨提示：以上停靠港时间为当地时间，请务必留意日报最晚回船时间和关闸时间，控制好岸上游览时间，以免错过登船。
                 <w:br/>
                 交通：邮轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
@@ -881,51 +882,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                深圳蛇口码头-办理离船手续 靠港时间：08:00
+                广州南沙国际邮轮母港-办理离船手续 靠港时间：14:00
                 <w:br/>
                 邮轮计划将于今天回到码头，贵宾按照邮轮公司安排依次下船，告别陪伴您5日的船员，带上一路上的丰厚收获和甜蜜记忆。办理离船手续。结束美妙的游轮海上旅程。邮轮靠岸后请勿着急，仔细阅读游轮活动日程表上所安排的时间内容，依照指示下船，爱达邮轮期待与您再次相遇。
                 <w:br/>
                 交通：邮轮
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：邮轮上     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
@@ -998,114 +999,114 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、邮轮所选客房4晚船票费用；
                 <w:br/>
                 2、用餐：指定免费餐厅用餐；
                 <w:br/>
                 3、娱乐：互动派对、剧院表演、船上指定免费设施；
+                <w:br/>
+                4、港务税费950元/人。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、港务税费950元/人（需要提前与船票一同支付）
-[...1 lines deleted...]
-                2、邮轮服务小费：130港币/人/晚 ，套房 150 港币/人/晚 ，4 周岁（不含4周岁） 以下儿童免收服务费 ，相 关
+                1、邮轮服务小费：130港币/人/晚 ，套房 150 港币/人/晚 ，4 周岁（不含4周岁） 以下儿童免收服务费 ，相 关
                 <w:br/>
                 费用由客人在船上自行支付（收费标准仅供参考 ，以船上公布标准为准）；
                 <w:br/>
-                3、菲律宾签证费用（待定，需要提前与船票一同支付）；
-[...9 lines deleted...]
-                8、个人消费以及以上未提及的其他费用。
+                2、菲律宾签证费用（后续公布）；
+                <w:br/>
+                3、邮轮停靠港口岸上观光游费用；
+                <w:br/>
+                4、居住地至码头往返交通；
+                <w:br/>
+                5、保险：旅游意外险（建议购买）；
+                <w:br/>
+                6、单人入住需要支付200%的船票费用；
+                <w:br/>
+                7、个人消费以及以上未提及的其他费用。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1255,50 +1256,58 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">退改规则</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
+                A、一经预定，取消将收取全额团款100%损失费；
+                <w:br/>
+                B、更名：已经预定舱位的乘客更名(含部分及整间房更换乘客)将不支持直接更名，更名视为取消重新预订并
+                <w:br/>
+                根据取消政策收取相应的全款100%取消费用，之后根据实际舱位情况重新提交预订，价格以新订单生成时为
+                <w:br/>
+                准。
+                <w:br/>
                 开航前60天或以上取消 收取400元/人损失费
                 <w:br/>
                 预定出发日前 59 天至 41 天 收取全额团款40%损失费
                 <w:br/>
                 预定出发日前 40 天至 28 天 收取全额团款60%损失费
                 <w:br/>
                 预定出发日前 27 天至 14 天 收取全额团款80%损失费
                 <w:br/>
                 开航前13天（含第13天）至开航当日或没有在开航时准时出现，或在开航后无论以任何理由放弃旅行收取全额团款100%损失费
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -1556,51 +1565,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-10-04</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-06</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>