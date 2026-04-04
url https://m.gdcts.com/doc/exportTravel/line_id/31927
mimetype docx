--- v1 (2025-12-16)
+++ v2 (2026-04-04)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【深中通道】深圳1天 | 中英街 | 大梅沙行程单</w:t>
+        <w:t xml:space="preserve">【打卡深中通道】深圳1天 | 中英街 | 大梅沙行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">KH-20250422SP0213736588-0.1</w:t>
+              <w:t xml:space="preserve">KH-SP0213736588-0.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -342,101 +342,101 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">上车点：06:40番禺百越广场东门（市桥地铁C出口只接不送），08:00越秀公园地铁C出口（按导游知为准）</w:t>
+              <w:t xml:space="preserve">上车点：08:00纪念堂C出（按导游知为准）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、车游深中通道：世界级的 “桥、岛、隧、水下互通” 集群工程，在车览过程中感受中国桥梁建设的伟大成就。
-[...3 lines deleted...]
-                3、中英街：全世界独一无二的“一街两制”免税商业街
+                1.车游深中通道：世界级的 “桥、岛、隧、水下互通” 集群工程，在车览过程中感受中国桥梁建设的伟大成就。
+                <w:br/>
+                2.深圳大梅沙：公园三面环山，一面临海，中间则是平缓开阔的沙滩。
+                <w:br/>
+                3.中英街：全世界独一无二的“一街两制”免税商业街
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -553,55 +553,61 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州—深中通道—中英街—午餐—大梅沙—广州
-[...3 lines deleted...]
-                随后前往盐田区沙头角镇的【中英街】（游览约1.5小时）中英街一个月只能进入一次，我社会有工作人员在车上对中英街历史，进入中英街注意事项等进行介绍，并有个别特色产品推荐销售，喜欢可购，不喜可退，自由选择，不作为购物点推广(注意:进中英街需提供中国大陆二代身份证原件，不满十六周岁的未成年人，如未持有效《居民身份证》，必须在监护人陪同下凭《户口簿》(未满五周岁幼童凭出生证)申办《边境特别管理区通行证》。)由梧桐山流向大鹏湾的小河河床淤积成，原名“骂鹅径”。长不足0.5公里，宽不够7米，街心以“界硬石”为界，街边商店林立，有来自五大洲的产品，品种十分齐全。这里以其“一街两制”的独特政治历史闻名于世，其周围还有着其它丰富的旅游文化经源。盐田区的沙头角有一条小街，因为街的一边属于深圳，另一边则属于香港，因此“一街两制”中英街也就被人们称为“特区中的特区”。                                                                                                                                                     后前往 【大梅沙海滨栈道】大梅沙海滨栈道西起盐田东港区，东至大梅沙海滨公园，总长约1公里。沿途设有登山道、步道、景观平台、大栈桥、石拱桥等各类设施。蜿蜒在山势险峻的岸边，下面就是参差错落、色彩斑驳的山岩，狂奔的巨流汹涌澎湃，猛烈地冲击着岩石，形成了一道雄奇的景观。在宽阔的平台上，体验者凭海临风，享受着自然美景。公园三面环山，一面临海，中间则是平缓开阔的沙滩。盐田海滨栈道是世界上最长的海滨栈道依山傍海，观景听风，极为舒畅在栈道上行走可欣赏不同角度的海景全方位拥抱大海，“打卡点”观景平台上可以360°全视角观山看海，沿着海滨绿道漫步海风拂面隔着屏幕都能感受到惬意，靠近海岸往下一观海水清澈见底，蓝绿底色清爽无比水底错落的礁石清晰可见。返回广州，结束愉快行程。
+                广州——深中通道——中英街——午餐——大梅沙——回程广州
+                <w:br/>
+                早上于指定地点集中出发前往深圳，穿过深中通道。经 【深中通道】前往深圳。直接感受创多项世界之最的跨海集群工程。
+                <w:br/>
+                “深圳•小香港” 去中英街的N大理由中英街是深圳八景之一，是深圳特有的、全世界独一无二的“一街两制”免税商业街，又是边境特别管理区以街中界碑为界，一边归深圳管辖，一边归香港管辖。进入中英街，不论内地来深旅客还是深圳居民(沙头角居民除外)，都要办理公安部门签发的"特许通行证"。中英街的"一街两制"在世界上是绝无仅有的。主要景点：中英街共有八处界碑；警示钟；古井；古榕…分界线的标志。参观完毕后集中返回温馨的家结束愉快旅程。（注意：进中英街需提供有效期内的中国大陆二代身份证、未有身份证的小童在监护人同行情况下可凭户口本进入景区，需同监护同一本户口本方可以进入中英街，另外中英街一个月只可出入一次即30天内出入一次、外籍人员不能预约敬请留意。）
+                <w:br/>
+                午餐
+                <w:br/>
+                约14:00集中前往大梅沙滨海栈道（车程30分钟）【大梅沙海滨栈道】大梅沙海滨栈道西起盐田东港区，东至大梅沙海滨公园，总长约1公里。沿途设有登山道、步道、景观平台、大栈桥、石拱桥等各类设施。蜿蜒在山势险峻的岸边，下面就是参差错落、色彩斑驳的山岩，狂奔的巨流汹涌澎湃，猛烈地冲击着岩石，形成了一道雄奇的景观。在宽阔的平台上，体验者凭海临风，享受着自然美景。公园三面环山，一面临海，中间则是平缓开阔的沙滩。盐田海滨栈道是世界上最长的海滨栈道依山傍海，观景听风，极为舒畅在栈道上行走可欣赏不同角度的海景全方位拥抱大海，“打卡点”观景平台上可以360°全视角观山看海，沿着海滨绿道漫步海风拂面隔着屏幕都能感受到惬意，靠近海岸往下一观海水清澈见底，蓝绿底色清爽无比水底错落的礁石清晰可见。
+                <w:br/>
+                约16:30集中返程结束愉快旅程。
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 购物点：无
                 <w:br/>
                 自费项：无
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：10-12人一桌     晚餐：X   </w:t>
@@ -671,59 +677,57 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.交通：用车将根据团队人数安排22-53座空调旅游车，保证每人1正座；
-[...7 lines deleted...]
-                5.保险：旅行社责任险（建议客人购买个人意外保险）
+                1.交通：按实际人数安排旅游大巴，保证一人一正位。
+                <w:br/>
+                2.用餐：含1正餐，（正餐餐标30元/人，10-12人/围，）行程用餐不用不退！
+                <w:br/>
+                3.门票：无门票。
+                <w:br/>
+                4.其它：导游服务。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -732,50 +736,52 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、行程中一切个人消费自理。行程用餐自理期间导游推荐当地或附近用餐，费用自理,客人可自由参与。        
                 <w:br/>
                  2、强烈建议游客自行购买旅游意外保险。                
                 <w:br/>
                  3、行程自费推荐:(客人自主选择，客人参与，请配合导游签名同意;客人不参与将不影响参团体验（或客人不参与，导游会按排附近自由活动）
+                <w:br/>
+                4.不含费用已含中没有提及的项目，以及个人其他消费，景区内自设的购物商铺、娱乐等项目，属于旅游者个人消费行为，如产生纠纷或损失，本社不承担责任。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -816,50 +822,126 @@
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、我社按客人报名先后顺序排位，预先给客人编排好车位，请客人自觉礼让，听从导游安排，自觉礼让、尊老爱幼；
                 <w:br/>
                 2、游客在旅途中应时刻留意个人人身和财产安全，游客应妥善保管个人财物，尤其是贵重物品，请随身携带，旅行社对财物丢失不承担任何责任；
                 <w:br/>
                 3、如遇不可抗力因素（如交通阻塞、塌方、台风、地震、洪水、恶劣天气等原因），造成行程变更或取消行程，不视为旅行社违约，未能完成游览的景点我社只按旅行社协议门票价格退还，并参照按《广东省国内旅游组团合同》处理
                 <w:br/>
                 4、离团说明：客人擅自、强行离团或不参加行程内的某项团队活动（含酒店、用餐、景点等），我社视客人自动放弃行程，发生此类情况一切后果请客人自行承担，客人离团期间的一切行为与旅行社无关；
                 <w:br/>
                 5、根据交通部门的通知，为保证游客乘车安全，严格要求旅行社的用车不能超载，若超载司机会被扣分或吊销牌照，并会进行罚款，所以即使是手抱婴儿也会安排一正座。一般1.2米以下的婴儿只收往返车位费，出发当天不能携带未报名的游客；
                 <w:br/>
                 6、18岁以下未成年人参团需监护人陪同或授权委托书；65岁以上老人参团需填写健康申明，70-75周岁（孕妇及超75周岁恕不接待）的老人须需填写健康申明、免责声明并有看护人陪同方可参团，否则不予接待，见谅；
                 <w:br/>
                 7、此线路可能会增加番禺、花都等地上、下车点，请知悉。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">温馨提示</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8200" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                1.请游客准时到达出团集合地点，过时不候
+                <w:br/>
+                2.旅行社会按照本团游客的报名先后顺序统一安排坐车座位。如车上有老弱妇孺需要照顾的，请游客自觉礼让
+                <w:br/>
+                3.游客在旅途中应时刻留意个人人身和财产安全，游客应妥善保管个人财物，尤其是贵重物品，请随身携带，旅行社对财物丢失不承担任何责任
+                <w:br/>
+                4.如遇不可抗力因素（如交通阻塞、塌方、台风、地震、洪水、恶劣天气等原因），造成行程变更或取消行程，不视为旅行社违约，未能完成游览的景点我社只按旅行社协议门票价格退还，并参照按《广东省国内旅游组团合同》处理
+                <w:br/>
+                5.离团说明：客人擅自、强行离团或不参加行程内的某项团队活动（含酒店、用餐、景点等），我社视客人自动放弃行程，发生此类情况一切后果请客人自行承担，客人离团期间的一切行为与旅行社无关
+                <w:br/>
+                6.成团说明：此团30人以上成团出发，不成团我社将提前2天通知客人，全额将退回团款或改期，不另作补偿。
+                <w:br/>
+                7.景点游览、住宿的先后顺序以旅行社安排为准，将严格执行行程标准承诺；我社按客人报名先后顺序排位，预先给客人编排好车位，请客人自觉礼让，听从导游安排。
+                <w:br/>
+                8.根据交通部门的通知，为保证游客乘车安全，严格要求旅行社的用车不能超载，若超载司机会被扣分或吊销牌照，并会进行罚款，所以即使是手抱婴儿也会安排一正座。一般1.2米以下的婴儿只收往返车位费，出发当天不能携带未报名的游客。
+                <w:br/>
+                9. 18岁以下未成年人参团需监护人陪同或授权委托书；65岁以上老人参团需填写健康申明，70-75周岁（孕妇及超75周岁恕不接待）的老人须需填写健康申明、免责声明并有看护人陪同方可参团，否则不予接待，见谅！
+                <w:br/>
+                10. 注意：此线路上下车点可能会增加黄埔、金沙洲、番禺、花都、大沥高速路口或周边地区，以当天安排为准。请知悉。
+                <w:br/>
+                11.安全注意事项：本线路含有涉水游乐等的风险项目，客人应遵照该活动项目经营者对年龄、身体的要求而谨慎选择参加；参加者须遵守活动项目要求和听从现场工作人员指挥；穿好救生衣；切忌单独游玩，并应要在规定的安全区域内活动，切忌麻痹大意，一旦在水中感觉不适时应尽快上岸休息。雷雨天和夜晚均不准下水游泳。未成年人一定要在成人的陪同和看护下方可参加，水上活动结束后不宜立即食用冷饮、西瓜、海鲜等食品。敬请客人务必在参加以上项目前充分了解项目的安全须知并确保身体状况能适应此类活动。敬请客人务必在参加以上项目前充分了解项目的安全须知并确保身体状况能适应此类活动。如发生不可归责于旅行社的意外伤害，旅行社不承担赔偿责任”。
+                <w:br/>
+                <w:br/>
+                委托者（客人）声明：本人及本人代表报名的全体客人，对以上《行程及注意内容》表示备注内容已详细阅读，了解并同意相关条款的约定，自双方签字或盖章之日起生效。
+                <w:br/>
+                <w:br/>
+                <w:br/>
+                旅游者（代表）签字：                       旅行社（经办人）盖章：                
+                <w:br/>
+                联系电话：                                 联系人及电话：
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -900,51 +982,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-12-16</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-04</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>