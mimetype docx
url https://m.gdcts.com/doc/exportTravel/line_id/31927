--- v3 (2026-05-04)
+++ v4 (2026-06-08)
@@ -982,51 +982,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-05</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-08</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>