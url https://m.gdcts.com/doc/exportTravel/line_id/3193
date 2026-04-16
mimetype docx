--- v1 (2025-12-16)
+++ v2 (2026-04-16)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【皇牌•晋地宝藏】山西双飞6天丨0自费0购物一价全含丨升级1晚温德姆豪华国际品牌酒店丨隰县小西天丨应县木塔丨雁门关丨云冈石窟丨悬空寺丨五台山丨平遥古城丨乔家大院丨晋祠丨山西省博物院行程单</w:t>
+        <w:t xml:space="preserve">【皇牌•晋地宝藏】山西双飞6天丨0自费0购物一价全含丨升级1晚超豪华国际品牌酒店丨隰县小西天丨应县木塔丨雁门关丨云冈石窟丨悬空寺丨五台山丨平遥古城丨乔家大院丨晋祠丨山西省博物院行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">XFX-20251027XP1</w:t>
+              <w:t xml:space="preserve">XFX-20260401SX4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -343,71 +343,71 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州-太原：CZ3701/08:15-10:50 
-[...1 lines deleted...]
-                太原-广州：CZ3696/18:55-21:50
+                广州-太原：CZ3701/08:20-11:05
+                <w:br/>
+                太原-广州：CZ3696/19:40-22:40
                 <w:br/>
                 或
                 <w:br/>
-                广州-太原：CZ3951/17:05-19:45
-[...1 lines deleted...]
-                太原-广州：CZ3952/20:55-23:50
+                广州-太原：CZ3951/17:10-19:55
+                <w:br/>
+                太原-广州：CZ3952/20:55-23:55
                 <w:br/>
                 或
                 <w:br/>
-                广州-临汾：CZ8903/16:15-19:05
-[...1 lines deleted...]
-                临汾-广州：CZ8904/19:55-22:35
+                广州-临汾：CZ8903/16:45-19:30
+                <w:br/>
+                临汾-广州：CZ8904/20:25-23:00
                 <w:br/>
                 或
                 <w:br/>
-                广州-运城：CA4594/0710-0940  
-[...1 lines deleted...]
-                运城-广州：CA4593/1025-1255
+                广州-运城：CZ3921/17:00-19:30
+                <w:br/>
+                运城-广州：CZ3922/20:20-22:50
                 <w:br/>
                 <w:br/>
                 （仅供参考，以实际出票为准，行程游览顺序根据出票航班时间调整为准！）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -432,60 +432,65 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 ★【行程亮点】
                 <w:br/>
                 【PICK我们的理由—精华景点一网打进，深度游山西不留遗憾】
                 <w:br/>
                 【雁门关】一座雁门关 半部华夏史
                 <w:br/>
                 【五台山】一半佛国 一半山野 一片净土 赏心悦目
                 <w:br/>
                 【云冈石窟】探究石刻艺术 刻在石头上的北魏史书
                 <w:br/>
                 【悬空寺 应县木塔】探究千年不倒之迷 看古建之光
                 <w:br/>
                 【平遥古城 乔家大院】寻踪晋商的前世今生
                 <w:br/>
                 【山西省博物院 晋祠博物馆】中华上下五千年 地上文物看山西
                 <w:br/>
                 【隰县小西天】中国悬塑博物馆，感受屋檐下的文脉
                 <w:br/>
                 <w:br/>
+                ★【品质保障】
+                <w:br/>
+                〉.硬核真纯玩不进购物店，不推自费，景区必销交通一价全含，拒绝套路，时间充裕真旅行！
+                <w:br/>
+                〉.尊享舒适出行享受2+1陆地头等舱全程用车服务，使旅途更加舒适（14人以上）！
+                <w:br/>
+                <w:br/>
                 ★【优选酒店】
                 <w:br/>
-                3晚四钻豪华酒店+体验1晚平遥民俗客栈+升级1晚温德姆豪华国际品牌酒店。
-[...6 lines deleted...]
-                〉.尊享舒适出行享受2+1陆地头等舱全程用车服务，使旅途更加舒适（14人以上）！
+                3晚四钻豪华酒店+1晚平遥民俗客栈+升级1晚五星国际品牌酒店。
+                <w:br/>
+                <w:br/>
+                ★【品非遗美食】
+                <w:br/>
+                特别安排特色【山西非遗面食宴】，亲手体验面食 DIY，现场制作、现场煮制，多种菜码与酱料随心搭配，亲手做一碗地道山西面，感受千年面食文化的烟火气。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -602,469 +607,475 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州-太原/临汾/运城（飞机）-五台山（汽车）
-[...1 lines deleted...]
-                广州乘机飞山西，接机后乘车（车程约3小时）参观世界文化遗产世界五大佛教圣地—【五台山】中国四大佛教名山之首；中国十大名山之一；中国十大避暑名山之首；游览五台山最早最古最大的寺院—【显通寺】『参观30分钟』初名大孚灵鹫寺。是中国最早的佛寺之一；是五台山最大的寺院；是五台山“五大禅处”之一；是五台山“青庙十大寺”之首。游览五台山最古老的石狮所在寺院—【罗睺寺】『参观30分钟』传因释迦牟尼佛十大弟子之一罗喉罗曾在寺中显圣而得名。游览五台山名气最大许愿最灵的寺院—【五爷庙（万佛阁）】『参观30分钟』因寺内供奉佛像大小万余尊，又名万佛阁，祈福平安。外观【塔院寺】（内有五台山标志性建筑--大白塔）塔院寺是五台山的标志。后安排入住酒店。
+                广州-太原/临汾/运城-平遥古城（飞机）
+                <w:br/>
+                广州乘机飞太原/临汾/运城。接机后午餐特别安排【山西非遗美食】俗语有云 “送客饺子，迎客面”，来山西第一餐特别安排特色面食宴，亲手体验面食 DIY，现场制作、现场煮制，多种菜码与酱料随心搭配，亲手做一碗地道山西面，感受千年面食文化的烟火气。
+                <w:br/>
+                后乘车（车程约2小时）游览世界历史文化遗产——【平遥古城】（含景交）（提示：平遥古城进城没有门票，如果参观古城内的任何小景点则要买通票125元/人自理，否则无法参观古城内小景点），是全国四大古城中保存最完整的古城。特别安排平遥“喜乐汇”活动，在平遥体验剪纸，捏花馍，体验当地特色民俗。晚上安排入住民俗特色明清客栈。
+                <w:br/>
+                晚上自行前往打卡胜地，领略平遥古城的夜景，鳞次栉比的街道上，灯光辉煌，各色小店掩映，门后是一个又一个等待游侠客们去探寻的故事，只要您有酒，无所不畅。还有更多各色别致有趣的小店，白天文艺，夜间热闹，置身其中，仿佛穿越了百年时光。
                 <w:br/>
                 交通：飞机/汽车
                 <w:br/>
-                景点：五台山寺庙群（显通寺、罗睺寺、外观塔院寺、五爷庙）
+                景点：平遥古城
+                <w:br/>
+                自费项：未含：平遥古城套票125元/人
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：√   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">砂河：丰泽国际酒店或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">早餐：X     午餐：√     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">平遥（客栈）：或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                砂河-悬空寺-云冈石窟（汽车）
-[...3 lines deleted...]
-                乘车前往煤海之乡-大同（车程约1.5小时），参观世界文化遗产中国四大石窟之一—【云冈石窟】（含景交）『参观1.5小时左右』是中国佛教艺术第一个巅峰时期的经典杰作；它与敦煌莫高窟、洛阳龙门石窟和麦积山石窟并称为中国四大石窟。2007年成为国家首批5A级旅游景区。
+                平遥-小西天-乔家大院-太原（汽车）
+                <w:br/>
+                早餐后，乘车（车程约2小时）前往世界悬塑绝唱【小西天】『参观1.5小时左右』，坐落于山西省临汾市隰县城西的凤凰山巅，是一位承载着深厚历史底蕴的佛教禅宗寺院。该寺院由明代东明禅师创建于崇祯二年，初因大雄宝殿内佛像千尊而得名千佛庵。不到170平米的大殿中，有接近2000尊彩塑，大的有3米，小的只有手指大小。
+                <w:br/>
+                ，乘车赴晋中市祁县（车程约2小时）游览清代商业金融资本家乔致庸的宅院—【乔家大院】『参观1.5小时左右』被专家誉为“北方民居建筑史上一颗璀璨的明珠”，因此素有“皇家有故宫，民宅看乔家”之说，名扬三晋，誉满海内外。镇馆三宝：万人球、犀牛望月镜、九龙灯。
+                <w:br/>
+                之后乘车前往太原（车程约1小时），抵达后入住酒店。
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：悬空寺、云冈石窟
-[...1 lines deleted...]
-                自费项：未含：悬空寺登临费100元/人（需自行预约）
+                景点：小西天、乔家大院
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">大同：大同玺云酒店、大同美晶酒店、大同高渡精品、大同浩海或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">太原：或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                大同-应县木塔-雁门关（汽车）
-[...5 lines deleted...]
-                后乘车返回太原（车程约2.5小时），抵达后入住酒店。晚上特别安排入住温德姆国际品牌豪华酒店，精美的装饰及亮丽的色彩搭配，华贵不失典雅，为宾客打造舒适惬意的温馨家园。
+                太原-五台山寺庙群-砂河（汽车）
+                <w:br/>
+                早餐后，乘车前往参观世界文化遗产世界五大佛教圣地—【五台山】（车程3.5小时）中国四大佛教名山之首；中国十大名山之一；中国十大避暑名山之首；游览五台山最早最古最大的寺院—【显通寺】『参观30分钟』初名大孚灵鹫寺。是中国最早的佛寺之一；是五台山最大的寺院；是五台山“五大禅处”之一；是五台山“青庙十大寺”之首。一看龙虎石碑；二看无字碑；三看千钵文殊铜像；四看铜殿和铜塔；五看无量殿；六看华严经字塔；七看五台山最重的大铜钟。游览五台山名气最大许愿最灵的寺院—【五爷庙（万佛阁）】『参观30分钟左右』因寺内供奉佛像大小万余尊，又名万佛阁。后参观【塔院寺】（内有五台山标志性建筑--大白塔）塔院寺是五台山的标志。后游览五台山最大的文殊菩萨像所在寺院—【殊像寺】『参观30分钟左右』是五台山“五大禅处”之一；是五台山“青庙十大寺”之一。后安排入住酒店。
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：应县木塔、雁门关
+                景点：五台山寺庙群
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">太原：太原拉昆塔温德姆酒店、太原温德姆酒店或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">砂河：或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                太原-乔家大院-小西天（汽车）
-[...5 lines deleted...]
-                后乘车前往隰县/洪洞，抵达后入住酒店。
+                砂河-悬空寺-大同云冈石窟（汽车）
+                <w:br/>
+                早餐后，乘车赴浑源（车程1.5小时），游览天下奇观的空中楼阁-【悬空寺】（含景交）（自愿选择登临票100元/人自理）【温馨提示：为了爱护古建，不建议登临，如需登临，自行前往悬空寺微信公众号预约，提前7天早上07：20放票。政策随时变化，以景区公告为准】。『参观1.5小时左右』又名玄空寺，位于山西浑源县，该寺始建于1500多年前的北魏王朝后期，其建筑特色可以概括为“奇、悬、巧”三个字。悬空寺是国内现存的唯一的佛、道、儒三教合一的独特寺庙。
+                <w:br/>
+                之后乘车前往煤海之乡-大同（车程约1.5小时），参观世界文化遗产中国四大石窟之一—【云冈石窟】（含景交）『参观1.5小时左右』是中国佛教艺术第一个巅峰时期的经典杰作；它与敦煌莫高窟、洛阳龙门石窟和麦积山石窟并称为中国四大石窟。2007年成为国家首批5A级旅游景区。后安排入住酒店。
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：乔家大院、小西天
+                景点：悬空寺、云冈石窟
+                <w:br/>
+                自费项：未含：悬空寺登临票100元/人（自愿选择、提前7天公众号自行抢票）
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">隰县/洪洞：洪洞大酒店、金梓源酒店或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">大同：或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                洪洞-平遥古城（汽车）
-[...3 lines deleted...]
-                晚上自行前往打卡胜地，领略平遥古城的夜景，鳞次栉比的街道上，灯光辉煌，各色小店掩映，门后是一个又一个等待游侠客们去探寻的故事，只要您有酒，无所不畅。还有更多各色别致有趣的小店，白天文艺，夜间热闹，置身其中，仿佛穿越了百年时光。
+                大同-应县木塔-雁门关-忻州（汽车）
+                <w:br/>
+                早餐后，乘车赴朔州市应县（车程约1.5小时）游览世界三大奇塔之一—【应县木塔】『参观1小时左右』全名佛宫寺释迦塔，供奉着两颗全世界佛教界尊宗的圣物佛牙舍利，是佛陀瑞现世界的唯一道场。是我国及世界现存最古老最高大的纯木结构楼阁式建筑。它与法国埃菲尔铁塔和意大利比萨斜塔并称为世界三大奇塔。2016年，释迦塔获吉尼斯世界纪录认定，为世界最高的木塔。
+                <w:br/>
+                乘车赴忻州市代县（车程约1.5小时）游览有“九塞尊崇第一关”之称的—【雁门关】（含景交）『参观1小时左右』又名西陉关，与宁武关、偏头关合称为“外三关”是长城上的重要军事防御关隘。“天下九塞，雁门为首”雁门关是历史上著名的古战场。
+                <w:br/>
+                之后乘车返回忻州（车程约1.5小时），抵达后入住酒店。
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：平遥古城
-[...1 lines deleted...]
-                自费项：未含：平遥古城套票125元/人
+                景点：应县木塔、雁门关
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">平遥（客栈）：云路驿馆、大戏堂宾舍、平遥会馆、松盛长、晋商府邸或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">忻州：或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                平遥-晋祠-太原/临汾/运城-广州（飞机）
-[...1 lines deleted...]
-                早餐后，乘车返回太原（车程约2小时），前往游览有山西小江南之称—【晋祠】『参观1.5小时左右』周柏、难老泉、侍女像称为“晋祠三绝”。是中国现存最早的皇家祭祀园林，晋国宗祠；是中国古代建筑艺术的集约载体，国内宋元明清至民国本体建筑类型、时代序列完整的孤例，附属彩塑壁画碑碣均为国宝；是三晋历史文脉的综合载体，晋文化系统上溯西周封唐建晋至盛唐肇创文脉传承的实证；是世界王氏、张氏发祥地。游览山西省最大的文物收藏、保护、研究和展示中心—【山西博物院】（无门票，周一闭馆，提前3天预约，因景区流量较大，以实际预约到为准，如无法参观调整为【青铜博物馆】或其他景点（如产生门票需自理））『参观1.5小时左右』院藏图书计16万余册，古籍11万余册，其中善本888函、5043册。基本陈列以“晋魂”为主题，由文明摇篮、夏商踪迹、晋国霸业、民族熔炉、佛风遗韵、戏曲故乡、明清晋商等七个历史文化专题和土木华章、山川精英、翰墨丹青、方圆世界、瓷苑艺葩等五个艺术专题构成。
+                忻州-太原-广州（飞机）
+                <w:br/>
+                早餐后，乘车返回太原（车程约2小时），前往游览有山西小江南之称—【晋祠】『参观1.5小时左右』周柏、难老泉、侍女像称为“晋祠三绝”。是中国现存最早的皇家祭祀园林，晋国宗祠；是中国古代建筑艺术的集约载体，国内宋元明清至民国早餐后，乘车返回太原（车程约2小时），游览山西省最大的文物收藏、保护、研究和展示中心—【山西博物院】（无门票，周一闭馆，提前3天预约，因景区流量较大，以实际预约到为准，如无法参观调整为【青铜博物馆】或其他景点（如产生门票需自理））『参观1.5小时左右』院藏图书计16万余册，古籍11万余册，其中善本888函、5043册。基本陈列以“晋魂”为主题，由文明摇篮、夏商踪迹、晋国霸业、民族熔炉、佛风遗韵、戏曲故乡、明清晋商等七个历史文化专题和土木华章、山川精英、翰墨丹青、方圆世界、瓷苑艺葩等五个艺术专题构成。展示了中华五千年文明进程中山西独特的贡献。珍贵藏品约40万件。其中新石器时代陶寺遗址文物、商代方国文物、两周时期晋及三晋文物、北朝文物、石刻造像、山西地方陶瓷、金元戏曲文物、明清晋商文物等颇具特色。
+                <w:br/>
+                后乘车前往游览有山西小江南之称—【晋祠】『参观1.5小时左右』周柏、难老泉、侍女像称为“晋祠三绝”。是中国现存最早的皇家祭祀园林，晋国宗祠；是中国古代建筑艺术的集约载体，国内宋元明清至民国本体建筑类型、时代序列完整的孤例，附属彩塑壁画碑碣均为国宝；是三晋历史文脉的综合载体，晋文化系统上溯西周封唐建晋至盛唐肇创文脉传承的实证；是世界王氏、张氏发祥地。
+                <w:br/>
+                后根据航班时间前往机场，搭乘飞机返回广州，结束此次愉快的山西之旅！
                 <w:br/>
                 交通：汽车/飞机
                 <w:br/>
                 景点：晋祠、山西博物院
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
@@ -1134,51 +1145,51 @@
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：往返程经济舱机票（含税价）。进出港口、航班时间等以航司出票为准。报名时请提供身份证复印件。
                 <w:br/>
-                2、住宿：行程所列参考酒店（当地四钻酒店+1晚五钻酒店）或同级标准酒店（民宿客栈），若出现单男单女， 客人需补单房差入住双标间。住宿先后顺序可根据实际情况调整。
+                2、住宿：行程所列参考酒店（3晚四钻酒店+1晚平遥客栈+升级1晚国际品牌五星酒店）或同级标准酒店（民宿客栈），若出现单男单女， 客人需补单房差入住双标间。住宿先后顺序可根据实际情况调整。
                 <w:br/>
                 【特别备注】：在遇到政府征用或旺季房满的情况下，旅行社将不得不选用同等级但未在行程内列明的其他酒店时不另行通知，敬请谅解；本团促销团，当地门票、用餐、酒店等不使用，或因自然原因无法使用，不退费用，如有客人临时退团，团费费用不退，如因此产生单房差需同行客人自理，请知悉。
                 <w:br/>
                 3、用餐：（5早6正），正餐餐标40元/人（酒店房费含早，不用不退，如有特殊用餐需备注），10-12 人/桌，此产品是打包价，所有餐食如自动放弃，款项恕不退还。餐饮风味、用餐条件 与广东有一定的差异，大家应有心理准备。
                 <w:br/>
                 4、用车：当地正规旅游车（每人一座，根据报团实际人数安排车型）；14人（含14人）以上安排2+1车型，按实际人数用车，保证一人一正座。
                 <w:br/>
                 5、导游：当地普通话导游服务，费用已含导游服务费，散客不安排全陪。（备注：如人数不足8人不安排导游，安排司机兼向导）
                 <w:br/>
                 6、门票：含部分景点首道门票（以行程为准）。个人消费及行程上自理的项目。赠送项目如因特殊原因不能成行，不做退款。行程中门票价格为综合包价产品，若持长者证、学生证、军官证等有效证件享受门票优惠的，旅行社则按照采购优惠价在团费中退减相应门票差价，最终解释权归属我社。
                 <w:br/>
                 备注：2025年7月16日起，五台山最新门票规定，需持国内身份证才能享受门票优惠政策；如持港澳台回乡证、护照等其他证件，统一按照成人票购票（门票135元），无长者小童优惠门票政策。
                 <w:br/>
                 7、小童：（2-12周岁）不包含住宿床位及景区门票（含机位、车位、正餐、酒店早餐）。
                 <w:br/>
                 8、购物点：纯玩。行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用， 公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地特色文化之用，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购物产生的纠纷与本社无关，敬请注意。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
@@ -1694,51 +1705,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-12-16</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-16</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>