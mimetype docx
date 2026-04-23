--- v0 (2025-12-15)
+++ v1 (2026-04-23)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【英西峰林】清远2天游丨峰林茶谷蓝花楹节丨穿越峰林蓝花楹海丨寻迹上岳古村落行程单</w:t>
+        <w:t xml:space="preserve">【墨石公园】清远2天游丨梅子坪古道丨前江浦古村丨全程食足4餐行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">TX-20250425SP33446517</w:t>
+              <w:t xml:space="preserve">TX-20260421SP10318372</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -345,120 +345,118 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 上车点：
                 <w:br/>
-                8:00 流花路中国大酒店对面（越秀公园地铁C出口）
+                7:00广州番禺区:基盛万科肯德基门口(番禺广场地铁站E出口)
+                <w:br/>
+                8:00 越秀公园C出口
                 <w:br/>
                 8:45花都云山路体育馆北门（花果山地铁站A2出口）
                 <w:br/>
-                市区指定范围内15人或以上定点接送
-[...3 lines deleted...]
-                （下单需提供具体位置，定点上车前提不违章抄牌，不接偏远地区）
                 <w:br/>
                 下车点：原上车点下车
+                <w:br/>
                 <w:br/>
                 请客人准时到达出发集合地点，过时不候。
                 <w:br/>
                 我社将按实际人数安排合适车型，并安排巴士座位，上车请对号入座；车牌号、座位号以及导游陪同联系方式将在出行前一天晚餐20：00点前以短信形式通知，敬请留意；如您在出行前一天晚上20：00尚未收到短信，请速来电咨询。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、‘紫’等你来  共赴一场浪漫的限定“蓝花楹”之约
-[...7 lines deleted...]
-                5、峰林十里画廊 峰林茶谷观景平台 小赵州桥
+                行程特色：
+                <w:br/>
+                广东版‘墨石公园’独特又集中的石林奇观 梅子坪古道
+                <w:br/>
+                赏百亩花海：万寿菊、紫罗兰、熏衣草、奇楠沉香、香根鸢尾等等
+                <w:br/>
+                广东丽江古城 连州前江铺古村夜景 青砖黛瓦在薄雾中隐现
+                <w:br/>
+                食足4餐：阳山鸡美食宴+连州瑶家美食宴+下午茶特色小吃
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -575,82 +573,80 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州出发—小赵州桥—午餐—峰林茶谷—豆研坊—晚餐自理-入住酒店
-[...11 lines deleted...]
-                17:30前往餐厅自费品尝晚餐。后前往英德市区酒店办理入住，入住后自由活动。
+                第一天：集中出发-阳山午餐-梅子坪‘墨石公园’-晚餐-前江浦古村夜街-入住酒店 午餐：含       晚餐：含           住 ：连州市舒适酒店
+                <w:br/>
+                08：00集中前往——珠江三角洲后花园——清远市阳山县。
+                <w:br/>
+                12：00-13：00前往餐厅享用午餐。
+                <w:br/>
+                14：0-16：30 英德梅子坪古道是位于中国广东省清远市的一条千年徒步古道，横跨阳山县与英德市，以喀斯特石林景观（被誉为“广东版墨石公园”）。一座座由石林形成的山，空间很开阔，会让人感觉还是有一些小壮观。其具有“皱、瘦、漏、透”的特点，是中国四大园林名石之一，早在宋朝英石就被列为皇家贡品。异域星球石林区：徒步20分钟后突现的灰黑色石林群，形成天然一线天、石墙迷宫，建议穿亮色衣服拍摄剪影。千年古驿道：保存完好的青石板路蜿蜒山间，阳光透过竹林洒下斑驳光影，适合拍摄复古森系照片
+                <w:br/>
+                16：30前往连州市区餐厅享用晚餐。晚餐后前往前江浦古村。青砖黛瓦在薄雾中隐现，暖黄灯光点亮古村的夜色。这个春节，连州东陂镇前江铺村以一场光与雾的视觉盛宴，让这座有着几百年历史的粤湘古道驿站焕发新生。据统计，春节期间前江铺平均每天接待游客两万人次，成为当地热门打卡地。
+                <w:br/>
+                20：00入住连州市酒店。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：√     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：X     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">无</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -661,65 +657,67 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                早餐—金泉古寺—上岳古村—午餐自理—返程
-[...11 lines deleted...]
-                *********************祝旅途愉快*********************
+                08：00集中前往——珠江三角洲后花园——清远市阳山县。 12：00-13：00前往餐厅享用午餐。 14：0-16：30 英德梅子坪古道是位于中国广东省清远市的一条千年徒步古道，横跨阳山县与英德市，以喀斯特石林景观（被誉为“广东版墨石公园”
+                <w:br/>
+                07:30-08:00享用简单早餐。
+                <w:br/>
+                09:00前往【万山朝王摄影沙龙】位于连南瑶族自治县城南11公里方位，地处二排镇油岭村和山溪村之间的山谷中。“万山朝王”指的不是一座山，而且一千座山峰相连在一起，如同摩天石笋神仙岛。这千座石山怪石嶙岣、千安百态，喀斯特地貌非常壮观。这些石山林立，座座背朝东北方向，面向西南方向，形同朝拜理山大王的群体。相传，瑶族人始祖是盘古王，盘古开天辟地正符合瑞族人迁徙文化。族人对古王度诚朝拜，故称:“万山王”群山均向东南方倾斜，如同一幅大型的山水画，被世人成为“国际摄影沙龙圣地
+                <w:br/>
+                10:30 前往【百亩芳香花海】位于清新区禾云镇沙河圩北社村，占地面积约（124亩）的花海已悄然绽放，目前种植了万寿菊、紫罗兰、熏衣草、奇楠沉香、香根鸢尾等芳香观赏植物。目前花海基地已进入盛花期，万寿菊、紫罗兰、熏衣草竞相开放，十分漂亮。吸引了众多游客前来游玩、拍照、打卡。（花期：2月中——5月底）具体花期按天气环境而定，如因天气影响观赏，不作门票退费。
+                <w:br/>
+                12：00-13：00前往餐厅自费享用午餐。
+                <w:br/>
+                14：00集中返程温暖的家，结束愉快旅程！
+                <w:br/>
                 <w:br/>
                 【以上行程时间安排仅供参考，实际按导游当天安排及交通情况为准】
+                <w:br/>
+                <w:br/>
+                由于节假日路上车辆较多，容易出现塞车情况，因此类不可抗力原因造成延误和无法履行合同，导致变更旅游行程，发生费用增减的，增加部分由游客承担，未发生费用的，旅行社退还游客，旅行社不作任何赔偿。敬请谅解。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -783,109 +781,115 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
+                【费用包含】
+                <w:br/>
                 交通：根据实际人数安排33-53座旅游空调车，保证一人一个正座
                 <w:br/>
-                用餐：含1正餐 +1酒店早餐+1豆腐花下午茶（餐均为酒店或套票包含餐，不用均无费用退，行程用餐自理期间导游推荐当地或附近用餐，费用自理,客人可自由参与）；
-[...5 lines deleted...]
-                购物：全程不入购物点；
+                用餐：含1个酒店早+2正餐+1下午茶当地糍粑小食（餐均为酒店或套票包含餐，不用均无费用退，行程用餐自理期间导游推荐当地或附近用餐，费用自理,客人可自由参与）；
+                <w:br/>
+                住宿：1晚连州市区舒适型酒店
+                <w:br/>
+                景点：景区第一道门票
+                <w:br/>
+                购物：全程不入购物点
                 <w:br/>
                 导游：提供导游服务（广州接团清远送团）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、行程中一切个人消费自理。行程用餐自理期间导游推荐当地或附近用餐，费用自理,客人可自由参与。
+                【费用不含】
+                <w:br/>
+                1、行程中一切个人消费自理。
+                <w:br/>
+                行程用餐自理期间导游推荐当地或附近用餐，费用自理,客人可自由参与
                 <w:br/>
                 2、强烈建议游客自行购买旅游意外保险。
                 <w:br/>
                 3、行程自费推荐：（客人自主选择，客人参与，请配合导游签名同意；客人不参与将不影响参团体验（或客人不参与，导游会安排附近自由活动）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
@@ -917,74 +921,67 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、此团30 人成团，为保证游客可如期出发，我社将与其他旅行社共同组团（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。如报名人数不足30 成人时无法成团，或遇特殊情况（如：当地天气原因或游客临时退团造成不成团等）致使团队无法按期出行，我社提前2 天通知游客，游客可根据自身情况改线或改期，如不能更改出游计划，我社将全额退还已交团费。【接待社：广州市途喜国际旅行社有限公司，许可证号：L-GD02199】
-[...22 lines deleted...]
-                客人确认签名：
+                【预定须知】
+                <w:br/>
+                1、本团30人成团，若不成团则提前两日通知，不另作赔偿，报名则默认该条款。
+                <w:br/>
+                2、请出发当天带身份证原件、收据或合同前往指定时间地点集中，出发当天请游客提前10分钟到达，凡未准时到达者我司将按广东省国内旅游合同处理；_x000B_3、旅行社已按国家旅游局规定购买旅行社责任险；团费不含游客旅途中的一切个人消费和旅游意外保险，请游客自愿购买团体旅游意外保险；_x000B_4、如遇不可抗力因素（风雪、塌方、交通堵塞等）造成的延误和无法继续履行合同的，我司将按广东省国内旅游合同处理；_x000B_5、请游客在旅游过程中保管好自己的个人财物， 如发生财物丢失，我司将按广东省国内旅游合同处理；_x000B_6、景点游览、住宿的先后顺序以旅行社安排为准，景点绝不减少；
+                <w:br/>
+                7、本团不发旅行袋/旅游帽/矿泉水；
+                <w:br/>
+                8、18周岁以下未成年人如没有成人陪同出行，必须有法定监护人书面同意书方可参团；
+                <w:br/>
+                9、旅行社会按照本团客人的报名先后顺序安排乘车座位，如车上有老弱妇孺需要照顾的，请客人自觉礼让；
+                <w:br/>
+                10、车上空调较凉请自备保暖衣物，如晕车请带上晕车药，途中怕饿的朋友可以提前准备一些干粮；
+                <w:br/>
+                11、我社将按实际人数安排合适车型，并按照本团客人的报名先后顺序安排乘车座位（如车上有老弱妇孺需要照顾的，请客人自觉礼让），上车后请对号入座；车牌号、座位号以及陪同联系方式将在出行前一天20：00点前以短信形式通知，敬请留意；如您在出行前一天20：00尚未收到短信，请速来电咨询。
+                <w:br/>
+                12、旅行社强烈建议出行游客购买个人旅游意外保险。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1054,53 +1051,61 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">报名材料</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                本线路仅限75周岁以下游客报名。70-75周岁长者需由至少一名18-69岁同行人参团，均应身体健康并如实陈述身体状况，并应加签免责协议。75周岁以上不便接待，敬请谅解！（以出生年月日为计算基准） 涉及爬山、漂流、高原等特殊线路，以具体线路的说明为准。70周岁以上长者的旅游意外保险保额减半。
-[...1 lines deleted...]
-                本团30人成团，若不成团则提前两日通知，不另作赔偿，报名则默认该条款。
+                备注说明：
+                <w:br/>
+                本线路仅限75周岁以下游客报名。
+                <w:br/>
+                70-75周岁长者需由至少一名18-69岁同行人参团，均应身体健康并如实陈述身体状况，并应加签免责协议。
+                <w:br/>
+                75周岁以上不便接待，敬请谅解！（以出生年月日为计算基准） 
+                <w:br/>
+                涉及爬山、漂流、高原等特殊线路，以具体线路的说明为准。
+                <w:br/>
+                70周岁以上长者的旅游意外保险保额减半。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -1141,51 +1146,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-12-16</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-24</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>