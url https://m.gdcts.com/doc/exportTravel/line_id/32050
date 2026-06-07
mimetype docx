--- v1 (2026-04-23)
+++ v2 (2026-06-07)
@@ -1146,51 +1146,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-24</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-07</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>