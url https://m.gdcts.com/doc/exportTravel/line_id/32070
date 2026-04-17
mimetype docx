--- v6 (2026-03-28)
+++ v7 (2026-04-17)
@@ -998,99 +998,99 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 大交通：广州-芽庄，团队经济舱往返机票及税金（不含航司临时通知的涨幅）；
                 <w:br/>
                 交通标准：使用车辆合法旅游运营资质空调车辆，每人确保一正座，车型根据人数而定；
                 <w:br/>
                 酒店标准：全程入住网评五星酒店；为标准双人间含每人每天一床位（小孩价不占床位）；
                 <w:br/>
                 餐饮标准：全程4早餐/5正餐（标准团队餐标30-40元/餐；10 人每桌8 菜一汤，根据实际人数适当调整菜品）；
                 <w:br/>
                 门票标准：已含行程中景点首道大门票，行程以外不含；
                 <w:br/>
                 导游标准：全程当地中文导游陪同；
                 <w:br/>
                 领队标准：广州起止，全程领队服务(10人起派)；
                 <w:br/>
                 安全标准：旅行社旅游责任险；
                 <w:br/>
                 特别提醒：如遇旺季，景点顺序导游根据实际情况安排，敬请谅解；
+                <w:br/>
+                越南签证费、服务费、出入境杂费500元；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                越南签证费、服务费、出入境杂费500元/人（报名时跟团费一起收齐）；
-                <w:br/>
                 个人因私护照请自行备妥（交我社签证时需保证半年以上有效期）；
                 <w:br/>
                 自费项目及个人消费（如电话费、酒店干洗费、行李超重费、小费等）；
                 <w:br/>
                 行程中未提及的其他费用（自由活动期间餐费、车费以及导服费）；
                 <w:br/>
                 单间差（如一人使用一间房间则需支付RMB600元/人）；
                 <w:br/>
                 凡景区、餐厅、服务站等场所内设有购物店，不属于我社安排的购物店谨慎购买，如购买记得索要发票以免上当受骗；
                 <w:br/>
                 个人旅游意外保险请单独购买；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
@@ -1556,50 +1556,99 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、出发前5个工作日以上收取资料办理签证，如未按规定时间交齐资料，增加费用150元/人；
                 <w:br/>
                 2、持中国因私护照：护照有效期＞回程时间6个月或以上，护照签证空白页最少有2页以上；
                 <w:br/>
                 3、提供两张半年内大一寸白底或蓝底近照(免眼镜) ；
                 <w:br/>
                 港澳台客人自备有效回乡证/台胞证，外籍客人或持外籍护照客人必须确认有返回中国之有效签证（注），同时所有的出入境事务自行负责，如发生任何出入境问题，我司不承担相关责任。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">保险信息</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8200" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                本产品供应商为:广州市德华文化国际旅行社有限责任公司，许可证号:L-GD-CJ100073。此团10人成团，为保证游者如期出发，我社将与其他旅行社共同委托广州市德华文化国际旅行社有限责任公司组织出发(拼团出发)，如客人不接受拼团出发，请报名时以书面形式注明。此团由广州市德华文化国际旅行社有限责任公司委托旅游目的地票有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游处各和电话，以及具体车次时间、最终行程(游览顺)及入住酒店的具体名称等信息，一开在出团前减发的
+                <w:br/>
+                出团通知书行程表中告知，客人对此表示同意。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -1640,51 +1689,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-28</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-17</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>