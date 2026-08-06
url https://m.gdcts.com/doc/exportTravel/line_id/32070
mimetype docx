--- v10 (2026-06-19)
+++ v11 (2026-08-06)
@@ -1689,51 +1689,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-19</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-06</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>