--- v11 (2026-08-06)
+++ v12 (2026-09-14)
@@ -1689,51 +1689,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-06</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-14</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>