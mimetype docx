--- v0 (2026-01-18)
+++ v1 (2026-04-03)
@@ -1011,51 +1011,51 @@
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 挪威峡湾小镇-大巴-哈当厄尔峡湾-大巴-奥斯陆【全天整体行车约 400km】
                 <w:br/>
                 早餐后乘车前往哈当厄尔峡湾，她全长 178km，最深处 800 米，是挪威第二大、世界第三大的峡湾，也是挪威四大峡湾中最柔美、最具田园风光、最为平缓的峡湾。
                 <w:br/>
                 07:00 早餐（酒店早餐）
                 <w:br/>
                 08:00 乘车前往哈当厄尔峡湾
                 <w:br/>
                 11:00 游览哈当厄尔峡湾
                 <w:br/>
                 13:00 乘车前往奥斯陆
                 <w:br/>
-                19:00 晚餐（自理）
+                19:00 晚餐
                 <w:br/>
                 20:00 入住酒店休息
                 <w:br/>
                  哈当厄尔峡湾 平缓的山坡、波澜的水面构筑了如诗如画的田园风光。约 800 年前有僧侣到此地种植果树，此后每年 5 月开花、夏季结果，在蜿蜒曲折的峡湾两岸散布结满果实的绿树，更为峡湾增添一抹诗意。
                 <w:br/>
                  乘坐哈当峡湾游船【费用自理】乘游船在平静的水面巡游前行，仿佛突然闯入一幅田园风景的油画之中，沿途欣赏峡湾风光及形态各异的瀑布，待山风拂面，更能感受哈当厄尔独特的魅力。
                 <w:br/>
                  埃德菲尤尔小镇 她是挪威众多峡湾小镇的典型代表，一千多年前，不可一世的维京海盗聚集于此、扬帆起航、横扫欧洲沿岸，谱写了一段维京人的历史。斗转星移这千年小镇成为游客探索哈当峡湾美景的起点。
                 <w:br/>
                  沃尔令斯瀑布 （Vøringfossen）是挪威最著名的瀑布之一，是埃德峡湾的一部分，湍急的水流从哈丹格维达高原倾泻而下到马巴达伦山谷，垂直落差达 145 米，巨大白色水帘飞流直下，好似银河落九天。
                 <w:br/>
                 交通：大巴
                 <w:br/>
                 景点：哈当厄尔峡湾，埃德菲尤尔小镇，沃尔令斯瀑布
                 <w:br/>
                 购物点：具体请参考附件
                 <w:br/>
                 自费项：具体请参考附件
                 <w:br/>
                 到达城市：哈当厄尔峡湾，奥斯陆
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -2121,51 +2121,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-01-19</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-04</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>