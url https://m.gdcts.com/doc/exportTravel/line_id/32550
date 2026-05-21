--- v0 (2025-12-13)
+++ v1 (2026-05-21)
@@ -747,53 +747,53 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 庐山-景德镇-黄山/汤口
                 <w:br/>
                 早餐后乘车前往以瓷器驰名中外的世界瓷都--景德镇（车程约2.5小时）——它有1700多年的历史，为我国古代四大名镇之一，宋代以景德镇瓷器闻名于世，因制瓷业发达，有“瓷都”之称。
                 <w:br/>
-                抵达后游览【雕塑瓷厂】游客打卡之地，错落有致的厂房，古色古香的徽派建筑，现代风格的陶吧酒吧，高耸入云的窑囱，墙壁上保留着各个时代的标语，相映成趣；厂区内穿着工服的瓷工与打扮时尚前卫的参观者川流不息。这里，历史与现实、工业与艺术和谐地交融在一起，成为景德镇陶瓷文化创意产业的一个新地（游览时间约1小时）。
-[...1 lines deleted...]
-                后乘车赴黄山【宏村】被誉为"画中的村庄"，在皖南众多风格独特的徽派民居村落中，宏村是最具代表性的。从整个外观上说，宏村是古黟桃花源里一座奇特的牛形古村落，既有山林野趣，又有水乡风貌，素有"中国画里的乡村"之美誉。村中各户皆有水道相连，汩汩清泉从各户潺潺流过，层楼叠院与湖光山色交辉相映，处处是景，步步入画。闲庭兴步其间，悠然之情浓烈得让人心醉。晚餐后入住酒店休息。
+                抵达后参观【御窑厂】也称“御窑国家遗址公园” 该遗址地下遗存极为丰富，所产瓷器称“官窑器”。已出土元代官窑瓷器和大量明代的各类器皿，成为中华古代文明的共同记忆。现已发掘多处元明清官窑遗址，里面值得看的还是【景德镇御窑博物馆】博物馆陈列了景德镇从古至今的历史，制陶的工艺顺序、瓷器品种，釉的分类和历史，可全面了解景德镇这个千年文化瓷都,也是现在景德镇的新晋网红打卡点（逢周一闭馆，游览时间约1小时）。
+                <w:br/>
+                后乘车赴安徽【宏村】被誉为"画中的村庄"，在皖南众多风格独特的徽派民居村落中，宏村是最具代表性的。从整个外观上说，宏村是古黟桃花源里一座奇特的牛形古村落，既有山林野趣，又有水乡风貌，素有"中国画里的乡村"之美誉。村中各户皆有水道相连，汩汩清泉从各户潺潺流过，层楼叠院与湖光山色交辉相映，处处是景，步步入画。闲庭兴步其间，悠然之情浓烈得让人心醉。晚餐后入住酒店休息。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -907,55 +907,55 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 婺源-南昌-广州
                 <w:br/>
-                早餐后游览【梯云人家·梦幻田园、“挂在坡上山村” —篁岭】（游览时间约2.5小时， 自理索道120元/人）乘观光索道上山 ，游览以“晒秋 ”闻名的婺源篁岭民俗景区 ，被誉为中国最美符号 ，周边梯田覆叠白云环绕。春季千亩梯田油菜花，漫山遍野的新绿、嫩黄 ，震撼视觉冲击。【天街】民居围绕 水口呈扇形梯状错落排布，U 形村落带您体验南方的“布达拉宫”。徽式商铺林立 ，前店后坊 ，一幅流动的缩写版“清明上河图”。家家户户屋顶晒盘云集 ，绘就出一幅“晒秋人家”风情画。【卧云桥、垒心桥】索桥似玉带将两岸的梯田串接，体验百米高空玻璃栈道。俯看脚下梯田油菜花，感受未有过的油菜花。在观景台上你可以拿出相机拍下美景，走进梯田油菜花感受人在花海中的神话。【百花谷】欣赏紫色花海薰衣草、三角梅、玫瑰、孔雀草花、紫薇花等美景，近距离欣赏花海世界，形成“窗衔篁岭千叶匾 ，门聚梯田万亩花”的美景。驿道文化为主题打造，在天然氧吧的田园中享受“乡村慢生活”的惬意。中餐后乘车前往南昌高铁站（车程约3.5小时） ，乘高铁二等座返广州 ，抵达广州后结束愉快的旅程！！
+                早餐后游览【梯云人家·梦幻田园、“挂在坡上山村” —篁岭】（游览时间约2.5小时， 自理索道130元/人）乘观光索道上山 ，游览以“晒秋 ”闻名的婺源篁岭民俗景区 ，被誉为中国最美符号 ，周边梯田覆叠白云环绕。春季千亩梯田油菜花，漫山遍野的新绿、嫩黄 ，震撼视觉冲击。【天街】民居围绕 水口呈扇形梯状错落排布，U 形村落带您体验南方的“布达拉宫”。徽式商铺林立 ，前店后坊 ，一幅流动的缩写版“清明上河图”。家家户户屋顶晒盘云集 ，绘就出一幅“晒秋人家”风情画。【卧云桥、垒心桥】索桥似玉带将两岸的梯田串接，体验百米高空玻璃栈道。俯看脚下梯田油菜花，感受未有过的油菜花。在观景台上你可以拿出相机拍下美景，走进梯田油菜花感受人在花海中的神话。【百花谷】欣赏紫色花海薰衣草、三角梅、玫瑰、孔雀草花、紫薇花等美景，近距离欣赏花海世界，形成“窗衔篁岭千叶匾 ，门聚梯田万亩花”的美景。驿道文化为主题打造，在天然氧吧的田园中享受“乡村慢生活”的惬意。中餐后乘车前往南昌高铁站（车程约3.5小时） ，乘高铁二等座返广州 ，抵达广州后结束愉快的旅程！！
                 <w:br/>
                 交通：汽车、高铁
                 <w:br/>
-                自费项：篁岭往返索道120元/人
+                自费项：篁岭往返索道130元/人
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1027,51 +1027,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1大交通：广州到南昌二等座高铁票（具体高铁班次以出票为准）如遇法定节假日/春运/春节/暑假/寒假等车票紧张的期间同团可能分为不同车次抵达，提前抵达的客人需在旅游车上等待。同时同组报名的客人无法保证同车厢，座位连座，敬请谅解。（客人对以上提示表示认可以及理解，如介意可加钱升级乘坐飞机，指定航班前往）
                 <w:br/>
                 2、用车：当地安排正规空调旅游车（按照人数安排车型，保证一人一座）。
                 <w:br/>
                 3、住宿：全程入住网评4钻酒店，单人需要补房差，团队用房以标准双人间为主，不能指定入住大床房。
                 <w:br/>
                 4、门票：门票已含行程内景点门票，减少任何景点概不退门票：
                 <w:br/>
-                *庐山大门票（不含景区观光车90元/人+大口瀑布缆车50元/人） 、宏村门票、黄山大门票（不含缆车170元/人） 、婺源篁岭门票（不含索道120元/人）
+                *庐山大门票（不含景区观光车90元/人+大口瀑布缆车50元/人） 、宏村门票、黄山大门票（不含缆车170元/人） 、婺源篁岭门票（不含索道130元/人）
                 <w:br/>
                 5、用餐：团队用餐（含4早6正，正30元/人，正餐十人一围、八菜一汤，人数减少菜数则相应调整）
                 <w:br/>
                 6、导游：江西当地优秀地接导游服务。
                 <w:br/>
                 7、保险：含旅游责任保险。个人意外保险敬请客人自行购买。
                 <w:br/>
                 8、儿童：小童收费（1.2米以下）含当地车位费、地接服务费
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
@@ -1378,173 +1378,102 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">¥(人民币) 50.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">鄱阳湖游船+全鱼宴+婺女洲门票游船演出（自愿消费）</w:t>
+              <w:t xml:space="preserve">篁岭往返索道（必须消费）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">¥(人民币) 328.00</w:t>
-[...70 lines deleted...]
-              <w:t xml:space="preserve">¥(人民币) 120.00</w:t>
+              <w:t xml:space="preserve">¥(人民币) 130.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">黄山往返缆车（必须消费）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1921,51 +1850,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-12-14</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-21</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>