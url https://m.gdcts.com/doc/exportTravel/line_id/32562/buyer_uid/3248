--- v2 (2026-04-21)
+++ v3 (2026-06-03)
@@ -396,57 +396,57 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 深度纯玩:包含价值超过9000元自费项目
                 <w:br/>
                 景点更全:美国10大名城+尼亚加拉大瀑布
                 <w:br/>
                 国家公园:5大国家公园深度行
                 <w:br/>
                 隐世奇景:摄影师天堂羚羊彩穴、纪念碑谷
                 <w:br/>
-                品质酒店:采用BOOKING平均分8.0分的品质酒店
+                品质酒店:采用B0OKING平均分8.0分的品质酒店
                 <w:br/>
                 景点升级:增游旧金山、加州1号海滨公路
                 <w:br/>
                 美食升级:升级三大特色餐，海鲜牛排美食
                 <w:br/>
-                金钻导游:15年美洲带队经验双语导游
+                金钻导游:12年美洲带队经验双语导游
                 <w:br/>
                 世界奇景:增游船近观尼亚加拉大瀑布
                 <w:br/>
                 行程舒适:东入西出，行程更顺畅
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
@@ -647,191 +647,193 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 深圳-香港✈️纽约-洛克斐勒广场-第五大道-时代广场-百老汇大道
                 <w:br/>
-                客人于指定时间地点在深圳集合，前往香港，乘机飞往美国东部城市——纽约。
+                乘机飞往美国东部城市——纽约。
                 <w:br/>
                 【纽约】位于美国大西洋海岸的东北部，纽约州东南部，是美国最大城市及最大港，也是世界第一大经济中心，被人们誉为世界之都。一个多世纪以来，纽约市一直是世界上最重要的商业和金融中心。纽约市是一座全球化的大都市，并直接影响着全球的媒体、政治、教育、娱乐以及时尚界。
                 <w:br/>
                 抵达后，参观纽约繁华中城。
                 <w:br/>
                 【第五大道】（第五大道及洛克菲勒广场共约30分钟）世界知名的流行地标之一。道路两旁聚集着高级精品名店、这里的建筑物都是纽约曼哈顿的菁华，每一个店家或大楼都以旗舰店的方式呈现，具有指标性的效应。
                 <w:br/>
                 【洛克斐勒广场】是20世纪最伟大的都市计划之一，除了傲人的高度以外，这座由19栋建筑围塑出来的活动区域，对于公共空间的运用也开启了城市规划的新风貌，完整的商场与办公大楼让中城继华尔街之后，成为纽约第二个市中心。而位于下层广场上那座横躺的金黄色神祇─希腊英雄普罗米休斯雕塑，是洛克斐勒中心的著名标志。
                 <w:br/>
                 【时代广场】（约15分钟）又称为“世界十字路口”，位于曼哈顿市的心脏地带，附近聚集了近四十家百老汇歌舞秀剧院，加上多间大型电影院，每天都吸引逾万人前来欣赏，是繁盛的娱乐及购物中心。
                 <w:br/>
                 【百老汇大道】为纽约市重要的南北向道路。由于此路两旁分布着为数众多的剧院，是美国戏剧和音乐剧的重要发扬地，因此成为了音乐剧的代名词。
                 <w:br/>
                 送往新泽西酒店休息，结束当天行程。
                 <w:br/>
-                交通：参考航班：CX844 HKGJFK 0215 0600
+                交通：参考航班：CX830  HKGJFK  0905 1310
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clarion Inn/Comfort Inn/Quality Inn /Best Western/Sleep Inn/ La Quinta Inn/ Baymont Inn &amp; Suites或同级</w:t>
+              <w:t xml:space="preserve">新泽西地区</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 纽约-自由女神游船-华尔街-联合国总部大厦-大都会艺术博物馆-中央公园-哈德逊广场
                 <w:br/>
                 【自由女神像】（不上岛）（约1小时）此为1876年美国独立建国一百周年时，是由法国作为友好所赠与的纪念礼物，代表着自由以及民主。而所在之自由岛也因此而出名，自由女神身穿古罗马战袍，头戴皇冠，头冠上的七道光代表七大洲，右手高举火炬，左手则抱着「美国独立宣言」，而在女神的战袍下，脚踝上遗留着已被挣脱的锁链，意味着民主及自由时代来临。堪称是美国最著名的地标之一。*安排搭乘自由女神游船，近观自由女神像
                 <w:br/>
                 【华尔街】（约20分钟）以及证券交易中心，您还可于高耸的现代建筑中发现建于1697年的三一教堂，高达26公尺的尖塔、玫瑰色砂岩的外观，感觉十分显眼！
                 <w:br/>
                 【联合国总部大厦】（外观约20分钟）是联合国总部的所在地，是世界上唯一的一块“国际领土”。联合国总部大楼始建于1947年，1949年10月24日奠基，于1952年落成。大楼是由包括梁启超之子建筑家梁思成在内的世界10位建筑师共同讨论设计的。
                 <w:br/>
                 【大都会艺术博物馆】（约90分钟）（逢周三闭馆）它是美国最大的艺术博物馆，也是世界著名博物馆。它是与英国伦敦的大英博物馆、法国巴黎的卢浮宫、俄罗斯圣彼得堡的艾尔米塔什博物馆齐名的世界四大博物馆之一，并与和其同在纽约的联合国总部一起，构成了人类（或者叫做世界）过去跟未来的两大交汇点。
                 <w:br/>
-                【中央公园】赏秋（约15分钟）号称《纽约后花园》，位置在纽约市中心，介于第五十九街和第一百一十街间，隔百老汇街与赫德逊河平行绵延，是曼哈顿岛上唯一的大公园，长两哩半，宽约半哩，呈长方形，有八百四十英亩峰峦起伏的丘陵，幅员绵瓦的草地和枝茂叶盛的森林。
+                【中央公园】（约15分钟）号称《纽约后花园》，位置在纽约市中心，介于第五十九街和第一百一十街间，隔百老汇街与赫德逊河平行绵延，是曼哈顿岛上唯一的大公园，长两哩半，宽约半哩，呈长方形，有八百四十英亩峰峦起伏的丘陵，幅员绵瓦的草地和枝茂叶盛的森林。
                 <w:br/>
                 【哈德逊广场】（约30分钟）美国史上最大房地产开发项目之一，将曼哈顿上西区的前铁路车场改造成一个全新的社区。这有一座形如蜂巢的雕塑型建筑【Vessel】（外观）--美国纽约“大坚果”，也有人称它为“大松果”或者“马蜂窝”，是新型公共景观项目，呈圆形环绕，共16层、2465级台阶。
                 <w:br/>
                 游毕，送往新泽西酒店休息，结束当天行程。
                 <w:br/>
+                交通：空调旅游车
+                <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clarion Inn/Comfort Inn/Quality Inn /Best Western/Sleep Inn/ La Quinta Inn/ Baymont Inn &amp; Suites或同级</w:t>
+              <w:t xml:space="preserve">新泽西地区</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -853,167 +855,171 @@
                 <w:br/>
                 【独立宫】独立宫是美国著名历史纪念建筑，1774年9月和1775年5月在此召开第一次和第二次美洲大陆会议。1776年7月2日，13个英属美洲殖民地代表组成的大陆会议在此举行，7月4日通过了由杰弗逊起草的《独立宣言》，宣布北美殖民地脱离英国，建立“自由独立的合众国”。独立宫是美国独立的象征。
                 <w:br/>
                 【自由钟】自由钟在美国历史占有非常重要的地位使用于：美国第一次宣读独立宣言。它象征自由与独立。
                 <w:br/>
                 （独立宫+自由钟参观共约30分钟）
                 <w:br/>
                 【雷丁市场】在这里可以品尝到地道的费城美食。芝士牛排Cheese Steak就是费城美食的代名词。看厨师烹饪Cheese Steak，就像一场热火朝天的秀。
                 <w:br/>
                 【华盛顿】华盛顿•哥伦比亚特区（Washington, District of Columbia）是美国首都华盛顿DC的全称，它是世界最有影响力的城市。也是世界银行、国际货币基金组织、美洲国家组织等国际组织总部的所在地，它拥有美国最丰富的文化旅游资源，大大小小的博物馆、纪念地和标志性建筑每天都要迎接来自世界各地的观光游客。
                 <w:br/>
                 【白宫】（外观约20分钟）也称为白屋，是美国总统的官邸和办公室。
                 <w:br/>
                 【杰弗逊纪念堂】（约30分钟）坐落于美国华盛顿，是为纪念美国第三任总统托马斯·杰斐逊而建的纪念堂，1938年在罗斯福主持下开工，至1943年落成。其是一座白色大理石圆顶建筑。每年四月，纪念馆旁的潮汐湖畔樱花盛开，配上湖中纪念馆的倒影，景色十分秀丽。
                 <w:br/>
                 【韩战、越战纪念碑】韩战退伍军人和越战退伍军人纪念碑。
                 <w:br/>
                 【林肯纪念堂】在希腊神殿式白色建筑风格的纪念堂南侧房间内，还雕刻着盖兹堡著名的演说的名句"为民所有、所民所治、为民所享"，前方为仿照印度泰姬玛哈陵所建造，长达690公尺的映像池，附近则是圆顶希腊式的。
                 <w:br/>
                 （韩战、越战纪念碑+林肯纪念堂参观共约30分钟）
                 <w:br/>
                 【国会山庄】（外观约20分钟）国会山庄外墙全部使用白色大理石，通体洁白，给人们一种神圣、纯洁的感受，美国人把它当作是民有、民治、民享政权的象征。
                 <w:br/>
                 游毕，送往酒店休息，结束当天行程。
                 <w:br/>
+                交通：空调旅游车
+                <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clarion Inn/Comfort Inn/Quality Inn /Best Western/Sleep Inn/ La Quinta Inn/ Baymont Inn &amp; Suites或同级</w:t>
+              <w:t xml:space="preserve">华盛顿地区</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 华盛顿-水牛城-尼亚加拉大瀑布-雾中少女号游船
                 <w:br/>
                 【水牛城】位于伊利湖东端、尼亚加拉河的源头，西与加拿大伊利堡隔尼亚加拉河相望。是美国纽约州西部的一座城市，也是纽约州第二大城市（仅次于纽约市）、伊利县首府。
                 <w:br/>
                 【尼亚加拉大瀑布】（约40分钟）世界三大跨国瀑布之一，“尼亚加拉”在印第安语中意为“雷神之水”。站在瀑布河畔欣赏瀑布景观，水花四溅，汹涌澎湃的尼亚加拉大瀑布，你可以细细欣赏大瀑布之美，把这美好时刻定格。
                 <w:br/>
                 【乘坐雾中少女号游船】雾中少女号是从1846年以来，美国具纪念性的游船之旅。在美国境内，没有比这更好的方式体验尼亚加拉大瀑布，进入北美壮观的瀑布之一的心脏。听到你耳边闪过60万加仑水的轰鸣声，感受迷雾女仆脸庞上喷涌而出的巨大力量。这是在美国体验世界上神奇的自然奇观之一的途径。船长和船员有着充分的安全驾驶经验，征服水流，让您尽可能靠近这个自然奇观的中心。
                 <w:br/>
                 游毕，送往酒店休息，结束当天行程。
                 <w:br/>
+                交通：空调旅游车
+                <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clarion Inn/Comfort Inn/Quality Inn /Best Western/Sleep Inn/ La Quinta Inn/ Baymont Inn &amp; Suites或同级</w:t>
+              <w:t xml:space="preserve">水牛城地区</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1059,551 +1065,573 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eagle Peak At Asto/Hebgen Lake/Hibernation Station/Painted Buffalo Inn Jackson/Three Bear Lodge/Whitewater Inn/Yellow Stone Lodge或同级</w:t>
+              <w:t xml:space="preserve">黄石森林保护区</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 黄石国家公园
                 <w:br/>
                 【黄石国家公园】色彩斑斓的大棱镜温泉，举世闻名的老忠实喷泉，浪漫迷人的黄石湖、雄伟秀丽的大峡谷、万马奔腾的黄石瀑布、神秘静谧的森林，分布在这块古老的火山高原及全美最大的野生动物保留区，清澈的溪流，鱼儿力争上游，如茵的草原，野生麋鹿觅食其上，其它如黑熊、灰熊、高角鹿和多种稀有水鸟亦以此为家。
                 <w:br/>
+                今日一进【黄石国家公园】：
+                <w:br/>
+                猛犸象热泉区（Mammoth Hot Springs）全球最大碳酸盐沉积温泉，梯田状钙华台地在晨光中呈现奶油色与橙红渐变色，诺里斯间歇泉盆地（Norris Geyser Basin）黄石最活跃的地热区，黄石大峡谷艺术家点（Artist Point）俯瞰峡谷全景，黄石瀑布（Lower Falls）落差93米，火山岩壁氧化形成的黄、橙、红色条纹5泥火山（Mud Volcano）沸腾的泥浆池与硫磺气味，近距离感受地壳活动能量，Dragon's Mouth Spring喷气孔极具视觉冲击。
+                <w:br/>
+                大棱镜温泉（Grand Prismatic Spring）全球第三大热泉，直径113米，中心钴蓝色向外渐变为橙红色 ，老忠实间歇泉（Old Faithful）黄石标志性景点，喷发高度40-56米，间隔约90分钟
+                <w:br/>
                 游毕，送往酒店休息，结束当天行程。
                 <w:br/>
+                交通：空调旅游车
+                <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eagle Peak At Asto/Hebgen Lake/Hibernation Station/Painted Buffalo Inn Jackson/Three Bear Lodge/Whitewater Inn/Yellow Stone Lodge或同级</w:t>
+              <w:t xml:space="preserve">黄石森林保护区</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 黄石森林保护区-大提顿国家公园-杰克逊牛仔城-盐湖城周边地区
                 <w:br/>
+                今日二进【黄石国家公园】：
+                <w:br/>
+                 西拇指间歇泉盆地（West Thumb Geyser Basin）黄石湖畔地热区，Fishing Cone热泉与湖水交融，Abyss Pool深蓝色温泉宛如宝石 黄石湖（Yellowstone Lake）北美最大高海拔火山湖 
+                <w:br/>
                 【大提顿国家公园】（约40分钟）高耸入云的山巅，覆盖着千年的冰河，山连山，峰连峰，广阔无垠的旷野草原，宽广奔放；湖泊镶嵌其间，灵动、柔美，宛如进入人间仙境。运气好的话，还可以看到成群的美洲野牛、麋鹿和羚羊，还有其他许多种哺乳动物。
                 <w:br/>
                 【杰克逊牛仔城】杰克逊镇属于典型的美国西部小镇，以牛仔文化而闻名于世。小镇有两条十字交叉的主要街道，两旁保留着当年西部城镇的原貌一座座小木屋。
                 <w:br/>
                 【鹿角公园】（约40分钟）杰克逊牛仔城的标志性景观十字街头中央的“鹿角公园”，它得名于公园的四座鹿角拱门，全美最大的麋鹿角拱门。
                 <w:br/>
                 游毕，送往酒店休息，结束当天行程。
                 <w:br/>
+                交通：空调旅游车
+                <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clarion Inn/Comfort Inn/Quality Inn /Best Western/Sleep Inn/ La Quinta Inn/ Baymont Inn &amp; Suites或同级</w:t>
+              <w:t xml:space="preserve">盐湖城周边地区</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 盐湖城周边地区-拱门国家公园-峡谷地国家公园-周边小镇
                 <w:br/>
                 【拱门国家公园】（约1小时）拥有超过六百座天然拱形石桥散布四处，各有特色，它们结合了风和水的侵蚀力量，让您大开眼界，有的像尖塔，有的像窗户，在观景台远观世界闻名的精致拱门，为犹他州标志，更是世界享有盛名的拱桥。
                 <w:br/>
                 【峡谷地国家公园】（约30分钟）处于野性十足的绿河与科罗拉多河交汇处，经过多年河流冲刷和风霜雨雪侵蚀而成的砂岩塔、峡谷等，成为世界上最著名的侵蚀区域之一，可以俯瞰公路和峡谷的太平原天空之岛。
                 <w:br/>
                 随后，送往酒店休息，结束当天行程。
                 <w:br/>
+                交通：空调旅游车
+                <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clarion Inn/Comfort Inn/Quality Inn/Best Western/Sleep Inn/ La Quinta Inn/Baymont Inn &amp; Suites或同级</w:t>
+              <w:t xml:space="preserve">周边小镇</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 周边小镇-纪念碑谷-羚羊彩穴-马蹄湾-鲍威尔湖-佩吉周边小镇
                 <w:br/>
                 【纪念碑谷】（约1小时）了解纪念碑山谷的历史，重温经典的狂野西部电影。纪念碑谷，是美国西部持久的象征，红色的平顶山矗立在沙漠中，色彩鲜明，主要包括奇特的砂岩地貌，印第安内瓦和部族领域。到这里旅游可以探询美国西部的历史，了解美国印第安人的历史，是印第安人的宝藏，同时这里是《外星人》、《回到未来》以及《阿甘正传》等电影的拍摄地。
                 <w:br/>
                 【羚羊彩穴】（约1小时）如同其他狭缝型峡谷般，是柔软的砂岩经过百万年的各种侵蚀力所形成。主要是暴洪的侵蚀，其次则是风蚀。该地在季风季节里常出现暴洪流入峡谷中，由于突然暴增的雨量，造成暴洪的流速相当快，加上狭窄通道将河道缩小，因此垂直侵蚀力也相对变大，形成了羚羊彩穴底部的走廊，以及谷壁上坚硬光滑、如同流水般的边缘。
                 <w:br/>
                 【马蹄湾】三百多尺垂直落差，二百七十度弯道，蓝天碧水红岩，构成气势滂沱的无敌奇景。虽然它只有一个观望点，但就这个点的震撼程度来讲，世界上难以找出第二个，河水映射出四周岩壁的颜色，深邃威严而有魅力。
                 <w:br/>
                 【鲍威尔湖】是为纪念美国第一个漂流此河并建议开发水利的先驱而命名的。其面积是米德湖的两倍多，有各种红色砂岩、石拱、峡谷和万面碧波，其风景远胜米德湖，已成为美国西南部的主要国家度假区。鲍威尔湖是蜿蜒在美国亚利桑那州和犹他州之间的天然水库，但同时也是西部水危机的最典型代表。
                 <w:br/>
                 游毕，送往酒店休息，结束当天行程。
                 <w:br/>
+                交通：空调旅游车
+                <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：特色西部牛排   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clarion Inn/Comfort Inn/Quality Inn/Best Western/Sleep Inn/ La Quinta Inn/Baymont Inn &amp; Suites或同级</w:t>
+              <w:t xml:space="preserve">周边小镇</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 佩吉周边小镇-科罗拉多大峡谷（南峡）-塞利格曼-66号公路-拉斯维加斯
                 <w:br/>
                 【科罗拉多大峡谷国家公园南缘】（约1.5小时）大峡谷1.6公里深，16公里宽，既令人惊叹又具迷人魅力，是20亿年地质历史的见证。是一幅地质画卷，被称为“活的地质史教科书”。这是与峡谷一样迷人科罗拉多河的杰作，它蜿蜒盘旋于大峡谷国家公园。据说一些部落延续祖先普韦布洛人留下的传统，仍居住在大峡谷中。
                 <w:br/>
                 【塞利格曼小镇】是美国电影《汽车总动员》的原型小镇，现在这里还保留着许多怀旧的东西：雪帽子餐厅前停靠着老旧的圣诞老人彩车；“生锈的螺栓”杂货店前几个真人大小的牛仔像；“巡洋舰咖啡厅”的停车场上横七竖八摆放的几台老爷车；木棚搭建的老式加油站里的那些老款冰激凌机和各种古旧车牌……
                 <w:br/>
                 【66号公路】被美国人亲切地唤作“母亲之路”。研究66号公路60多年的学者迈克尔·华利斯说：“66号公路之于美利坚民族，好比一面明镜；它象征着伟大的美国人民一路走来的艰辛历程。
                 <w:br/>
                 【拉斯维加斯】是美国内华达州最大的城市，也是座享有极高国际声誉的城市。这里的主题式酒店设计精美，彰显着这座繁华都市的金碧辉煌和独特魅力。有“世界娱乐之都”和“结婚之都”的美称。
                 <w:br/>
-                【拉斯维加斯夜游】外观Sphere球形巨幕，欣赏百乐宫大酒店的音乐喷泉，感受拉斯维加斯主道灯红酒绿的繁华（约2小时）。
+                【拉斯维加斯夜景】外观Sphere球形巨幕，欣赏百乐宫大酒店的音乐喷泉，感受拉斯维加斯主道灯红酒绿的繁华。
                 <w:br/>
                 游毕，送往酒店休息，结束当天行程。
                 <w:br/>
+                交通：空调旅游车
+                <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Westgate Las Vegas/Rio Las Vegas或同级</w:t>
+              <w:t xml:space="preserve">拉斯维加斯</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 拉斯维加斯-Barstow Outlets-洛杉矶-星光大道-杜比剧院-中国大剧院
                 <w:br/>
-                当天乘车前往洛杉矶。途经巴斯通奥特莱斯（Outlets at Barstow），拥有超过40个世界知名品牌商店，不论你是想要购买旅行用品、高档皮包还是休闲服饰，在这里都能找到。你可以为自己打造出全新的造型、搭配时尚的鞋子或者为你的朋友挑选便宜又时尚的礼物。
+                当天乘车前往洛杉矶。途经巴斯通奥特莱斯（Outlets at Barstow），拥有超过40个世界知名品牌商店，不论你是想要购买旅行用品、高档皮包还是休闲服饰，在这里都能找到。你可以为自己打造出全新的造型、搭配时尚的鞋子或者为你的朋友挑选便宜又时尚的礼物。
                 <w:br/>
                 【洛杉矶】位于美国加利福尼亚州西南部，是美国第二大城市，也是美国西部最大的城市，常被称为“天使之城”（City of Angels）。
                 <w:br/>
                 【星光大道】好莱坞星光大道（Hollywood Walk of Fame）建于1958年，是条沿美国好莱坞大道与藤街伸展的人行道，上面有2000多颗镶有好莱坞名人姓名的星形奖章，以纪念他们对娱乐工业的贡献。第一颗星在1960年2月9日颁赠予琼安•伍德沃德（Joanne Woodward）。
                 <w:br/>
                 【杜比剧院】（外观）杜比剧院位于美国加州好莱坞的好莱坞大道上，2001年11月9日启用，是奥斯卡金像奖颁奖礼的举行地点。
                 <w:br/>
                 【中国大剧院】（外观）是全美国最著名的影院。在过去的近70年中，很多好莱坞巨片曾在这里举行首映式，世界级艺术家和好莱坞大腕都曾在中国剧院的舞台上进行过演出。
                 <w:br/>
                 （星光大道+杜比剧院+中国大剧院共约40分钟）
                 <w:br/>
                 【比佛利山庄】（约20分钟）早已如雷贯耳，这里被人们称为财富名利的代表和象征。时尚傲客喜欢在这里寻找最新鲜的创意，好莱坞明星喜欢在这里感受奢华与绚丽，就连世界名流也喜欢汇聚于此，感受这座世界顶级奢华之都的魅力。
                 <w:br/>
                 游毕，送往洛杉矶地区酒店休息，结束当天行程。
                 <w:br/>
+                交通：空调旅游车
+                <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：in&amp;out明星汉堡   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clarion Inn/Comfort Inn/Quality Inn/Best Western/Sleep Inn/ La Quinta Inn/Baymont Inn &amp; Suites或同级</w:t>
+              <w:t xml:space="preserve">洛杉矶地区</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1615,169 +1643,173 @@
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 洛杉矶-墨西哥蒂华纳-圣地亚哥-圣地亚哥军港-老城
                 <w:br/>
                 【墨西哥城市蒂华纳】（约45分钟）著名的墨西哥第三大城市蒂华纳，在那里感受墨西哥的风情，与美国完全不一样的异国情调。蒂华纳依托独特的地理条件，成为墨主要旅游目的地之一。旅游设施先进，旅游项目多种多样。
                 <w:br/>
                 【友谊公园】漫步于公园内，吹吹海风、看看风景，十分惬意。
                 <w:br/>
                 【文化中心】蒂华纳的地标性建筑，进行文化体验的好去处。
                 <w:br/>
                 【悔恨碑】美墨战争后墨西哥建立了这座耻辱碑，“我们离魔鬼太近，离上帝太远。”美墨战争中墨西哥被打败了，元气大伤，或许现在墨西哥人怨恨的不是这场失败的战争，怨恨的是老美当年为何不再狠一些，把整个墨西哥都吞并了，好让他们也过上幸福的美国生活！
                 <w:br/>
                 【圣地亚哥】拥有112公里长的海滩、令人叹为观止的美景、四季如春的宜人气候，圣地亚哥以加利福尼亚的海滨之城而闻名，是一个理想的度假胜地。
                 <w:br/>
                 【圣地亚哥军港】（自由活动约40分钟）自由漫步于港口广场，在胜利之吻雕塑前留影，港口边停靠着退役的中途岛号航空母舰。
                 <w:br/>
                 【圣地亚哥老城】（约40分钟）坐落在圣地亚哥市中心的老城是一个美丽而充满乐趣的历史古城，它是加州的诞生地，是西班牙早期殖民地，同时也是第一批欧洲人定居所。
                 <w:br/>
                 游毕，送往洛杉矶地区酒店休息，结束当天行程。
                 <w:br/>
+                交通：空调旅游车
+                <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clarion Inn/Comfort Inn/Quality Inn/Best Western/Sleep Inn/ La Quinta Inn/Baymont Inn &amp; Suites或同级</w:t>
+              <w:t xml:space="preserve">洛杉矶地区</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 洛杉矶-圣塔芭芭拉-圣塔芭芭拉码头-圣塔芭芭拉法院钟楼-丹麦小镇-加州小镇
                 <w:br/>
                 【圣塔芭芭拉】美国加利福尼亚州的圣塔芭芭拉市，也称圣巴巴拉或圣塔巴巴拉 (Santa Barbara)，背靠圣塔耶兹山脉，面临太平洋，圣塔巴巴拉平均房价达96万美元，在美国富翁的10大理想居住地排名中位居第四名。
                 <w:br/>
                 【圣塔芭芭拉码头】（约15分钟）感受醉人阳光的加州海滩与造访浪漫的码头，这里还是众多海鸟们的聚集地。
                 <w:br/>
                 【圣塔芭芭拉法院钟楼】（约15分钟）号称是全美最美政府的大楼。各式旋转楼梯，宽阔的礼堂和回廊，色彩艳丽的彩绘玻璃和壁画，以及修剪精美的庭院绿化，都让人流连忘返。许多当地人都会选择在这里举行婚礼，气氛庄严肃穆，也不失温馨。在塔楼内部还会见到一个巨大的钟摆，而登上整个法院的最高处，可以俯瞰整座城市与远处海天一线的美景。
                 <w:br/>
                 【丹麦小镇】（约1小时）位于美国加州中部圣塔芭芭拉县境内，是一个具有典型北欧风光的纯朴，袖珍小镇，小镇内有图画般的丹麦式建筑，丹麦风车，丹麦食品，葡萄酒及丹麦特色工艺品。
                 <w:br/>
                 游毕，送往酒店休息，结束当天行程。
                 <w:br/>
+                交通：空调旅游车
+                <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clarion Inn/Comfort Inn/Quality Inn/Best Western/Sleep Inn/ La Quinta Inn/Baymont Inn &amp; Suites或同级</w:t>
+              <w:t xml:space="preserve">加州小镇</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1789,51 +1821,51 @@
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 加州小镇-加州1号海滨公路-17英里-卡梅尔小镇-旧金山-金门大桥-艺术宫-九曲花街-渔人码头 ✈香港
                 <w:br/>
                 【加州1号海滨公路】（途经）沐浴着加州的阳光，吹着美国西岸的海风，听着太平洋拍打沿岸的声音，就像梦境一般美妙，这就是加州1号公路的魅力。它位于洛杉矶以北，旧金山以南，非常出名的景观公路，弯弯曲曲的沿着太平洋。
                 <w:br/>
                 【17英里风景区】（约20分钟）沿着太平洋海岸，绕行蒙特利半岛，见大海在峭壁之下，孤松在永不消散云雾之上，山光水色恰似泼墨山水，有种如梦似幻的迷蒙美感。
                 <w:br/>
                 【卡梅尔小镇】（约20分钟）是一座人文荟萃、艺术家聚集，充满波西米亚风味的小城镇，犹如世外桃源。国画大师张大千也曾被卡梅尔深深吸引并旅居于此。
                 <w:br/>
                 【旧金山】旧金山属亚热带地中海气候，拥有享誉世界的旧金山湾区、金门大桥和渔人码头，气候冬暖夏凉、阳光充足，临近众多美国国家公园和加州葡萄酒产地纳帕谷，被誉为“最受美国人欢迎的城市”。
                 <w:br/>
                 【金门大桥】（约30分钟）旧金山知名度最高的景点，旧金山的地标，在全美近60万座的桥梁中，更是享有首屈一指的声誉。
                 <w:br/>
                 【渔人码头】（约40分钟）富有意大利风味的海港，也是旧金山最充满欢乐气息的地方。
                 <w:br/>
                 【艺术宫】（约20分钟）罗马式的圆顶配上玫瑰红的科林斯石柱，顶面上浮凸着一幅幅精细的浮雕，每个到来的旅客都喜爱的旧金山名胜。
                 <w:br/>
                 【九曲花街】（约40分钟）电视电影拍摄最喜爱的场景，本是27度斜坡的直线双向车道，后来才改成弯曲的街道，成了风靡全球、最弯曲也最美丽的街道。
                 <w:br/>
-                游毕，乘车前往机场，搭乘国际航班返回香港。
+                游毕，乘车前往机场，搭乘次日航班返回香港
                 <w:br/>
                 交通：参考航班：待告
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：渔人码头面包蟹     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1869,51 +1901,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 旧金山✈️香港
                 <w:br/>
                 跨越国际日期变更线，夜宿航班上。
                 <w:br/>
-                交通：参考航班：CX873 SFOHKG 0020 0620+1
+                交通：参考航班：CX873 SFOHKG  0120 0615+1
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -2053,143 +2085,139 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1 全程机票经济舱票价、机场税（费）及燃油附加费；
-[...19 lines deleted...]
-                8 赠送深圳往返香港机场交通，不乘坐不退费用！
+                1	全程机票经济舱票价、机场税（费）及燃油附加费； 
+                <w:br/>
+                2	行程所列酒店住宿（2人1间，具有独立卫生间，空调）；注：因北美城市分布松散，且地广人稀，酒店风格与国内相反。大部分酒店普通楼层较低，平面广，多为2-3层楼高酒店，请提前知晓。
+                <w:br/>
+                3	早餐：酒店内及酒店外早餐相结合，拉斯维加斯为酒店外早餐
+                <w:br/>
+                正餐：含行程所列正餐，其中3个特色餐：洛杉矶IN&amp;OUT美式汉堡，西部美式牛排，旧金山渔人码头螃蟹餐，其余正餐，请客人自理
+                <w:br/>
+                注：美国/加拿大的中餐厅在规模和口味上与国内相比有很大的差距，中餐厅规模都比较小，环境不如国内，饭菜口味为了适应当地的饮食习惯都已经比较西化，而且由于当地原材料和调料不够齐全，口味不纯正，故希望游客能够理解。另北美地区当地中餐厅，口味多偏清淡，内地喜爱重口味（咸、辣）可建议自备一些辣酱、榨菜（注意必须有真空包装方可）
+                <w:br/>
+                4	行程所列游览期间空调旅行车，保证一人一正座；
+                <w:br/>
+                5	行程所列景点第一门票（注：大都会艺术博物馆，乘船游览自由女神，不上岛；黄石国家公园；大提顿国家公园，拱门国家公园、峡谷地国家公园、科罗拉多大峡谷（南峡）；羚羊彩穴，纪念碑谷）
+                <w:br/>
+                6	专业领队服务，含司机领队工资，司导服务费
+                <w:br/>
+                7	价值30万中国人寿旅游意外保险
+                <w:br/>
+                8	赠送深圳往返香港机场交通，不乘坐不退费用！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1 本次行程签证费用；
-[...23 lines deleted...]
-                12 因气候或飞机、车辆、船只等交通工具发生故障导致时间延误或行程变更引起的经济损失和责任以及行李在航班托运期间的造成损坏的经济损失和责任。特别提醒：因以上不可抗力因素而额外产生费用的，均需要客人自行承担。
+                1	本次行程签证费用；
+                <w:br/>
+                2	护照费、申请签证中准备相关材料所需的制作、手续费，如未成年人所需的公证书、认证费
+                <w:br/>
+                3	国内段往返地面交通；
+                <w:br/>
+                4	额外游览用车超时费（导游和司机每天正常工作时间不超过9小时，如超时需加收超时费）；
+                <w:br/>
+                5	行程中所列游览活动之外项目所需的费用；
+                <w:br/>
+                6	单间差CNY7180/全程(分房以同性别客人住一房为原则，如需住单人间，报名时应提出申请，并补交单间差（如因客人在团上调整与他人拼住，费用不退！）；如报名时为夫妻、母子/父女（子、女需占床）、兄弟姐妹需住一间房请提前告知，在不影响整团出现单人间的情况下予以安排同住，否则以我社安排分房为准；
+                <w:br/>
+                注：12岁以下不占床小童减团费CNY2500/人，占床小童按成人价收取。
+                <w:br/>
+                7	在机场内转机、候机及在飞机上时间及自由活动期间用餐由客人自理。(在美国内陆的航班不提供免费的飞机餐)；
+                <w:br/>
+                8	出入境行李的海关税、全程行李搬运费、保管费以及行李托运费（目前美国国际段有一件免费行李托运(仅供参考)；而美国内陆段均无免费行李托运，十全十美产品我司包含内陆段一件行李托，超额行李客人自理，内陆段行李托运费为USD40-65/件 (仅供参考，实际情况以当地机场航司柜台要求为准)；国际段及内陆段行李重量不得超过50磅/件，长宽高尺寸最大不得超过157厘米/件，超过部分另外征收超重费；行李的实际收费请以航空公司柜台收费为准。以上为航空公司行李费的最新政策，如有政策变更，请以航空公司柜台收费为准。）；
+                <w:br/>
+                9	客人个人消费及其他私人性开支。例如交通工具上非免费餐饮费、洗衣、理发、电话、饮料、烟酒、付费电视、行李搬运、邮寄、购物、行程列明以外的用餐或宴请等；自由活动期间交通费；
+                <w:br/>
+                10	因个人原因滞留产生的一切费用；
+                <w:br/>
+                11	因气候或飞机、车辆、船只等交通工具发生故障导致时间延误或行程变更引起的经济损失和责任以及行李在航班托运期间的造成损坏的经济损失和责任。特别提醒：因以上不可抗力因素而额外产生费用的，均需要客人自行承担。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -2406,51 +2434,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-21</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-04</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>